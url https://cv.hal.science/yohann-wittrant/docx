--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -162,7636 +162,7900 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailable human metabolites from TOTUM-448 (plant-based formulation) maintain liver cell functionality in a hyperlipidic context that drives MASLD onset</w:t>
+                <w:t xml:space="preserve">A Swiss army knife for the treatment of bone cancers: a new multifunctional platform based upon SPIONs@copper-doped bioactive glass core-shell nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+                <w:t xml:space="preserve">Margot Muratet-Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Chavanelle</w:t>
+                <w:t xml:space="preserve">Auriane Bagur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Bouchard-Mercier</w:t>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+                <w:t xml:space="preserve">Charlotte Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Otero</w:t>
+                <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-32556-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D6NR00763E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462850v1</w:t>
+                <w:t xml:space="preserve">hal-05574816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional activities of French raw-milk cheeses on aging, mobility, muscle integrity, and chondrocyte protection using in vivo and in vitro models</w:t>
+                <w:t xml:space="preserve">Bioavailable human metabolites from TOTUM-448 (plant-based formulation) maintain liver cell functionality in a hyperlipidic context that drives MASLD onset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Diet</w:t>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Poix</w:t>
+                <w:t xml:space="preserve">Vivien Chavanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Annie Bouchard-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Coelho</w:t>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ripoche</w:t>
+                <w:t xml:space="preserve">Yolanda Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129, pp.106899. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.2748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2025.106899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-32556-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261325v1</w:t>
+                <w:t xml:space="preserve">hal-05462850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Gluten Diet Reduces the Abundance of Potentially Beneficial Bacteria in Healthy Adult Gut Microbiota</w:t>
+                <w:t xml:space="preserve">Functional activities of French raw-milk cheeses on aging, mobility, muscle integrity, and chondrocyte protection using in vivo and in vitro models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Delmas</w:t>
+                <w:t xml:space="preserve">Anna Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rea Bingula</w:t>
+                <w:t xml:space="preserve">Christophe Poix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Del’homme</w:t>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Meunier</w:t>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Caille</w:t>
+                <w:t xml:space="preserve">Isabelle Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (15), pp.2389. </w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129, pp.106899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu17152389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2025.106899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221230v1</w:t>
+                <w:t xml:space="preserve">hal-05261325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOTUM-854 Human Circulating Bioactives Preserve Endothelial Cell Function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of Magnetic Mesoporous Bioactive Glass Nanoparticles for Bone Cancer Therapy: Toward Effective Hyperthermia Treatment and Bone Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Ripoche</w:t>
+                <w:t xml:space="preserve">Florestan Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yolanda Otero</w:t>
+                <w:t xml:space="preserve">Charlotte Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelouahad El Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu17081331⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202501277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410261v1</w:t>
+                <w:t xml:space="preserve">hal-05563153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Serum, Following Absorption of Fish Cartilage Hydrolysate, Promotes Dermal Fibroblast Healing through Anti-Inflammatory and Immunomodulatory Proteins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Low-Gluten Diet Reduces the Abundance of Potentially Beneficial Bacteria in Healthy Adult Gut Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Lavigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+                <w:t xml:space="preserve">Eve Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rea Bingula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Del’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines12092132⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (15), pp.2389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu17152389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718135v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Production of Pro-Inflammatory and Pro-Catabolic Factors by Human Serum Metabolites Derived from a Patented Saffron Extract Intake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">TOTUM-854 Human Circulating Bioactives Preserve Endothelial Cell Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Moras</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (8), pp.1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu17081331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics16030336⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04643323v1</w:t>
+                <w:t xml:space="preserve">hal-05410261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating bioactives resulting from totum-854 absorption in humans protects primary human endothelial cells against lipotoxicity: lessons from an original ex vivo clinical trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reduced Production of Pro-Inflammatory and Pro-Catabolic Factors by Human Serum Metabolites Derived from a Patented Saffron Extract Intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Le Joubioux</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaudout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension -Supplement-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics16030336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323875v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral supplementation with fish cartilage hydrolysate in an adult population suffering from knee pain and function discomfort: results from an innovative approach combining an exploratory clinical study and an ex vivo clinical investigation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Human Serum, Following Absorption of Fish Cartilage Hydrolysate, Promotes Dermal Fibroblast Healing through Anti-Inflammatory and Immunomodulatory Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Faouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gueho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12891-023-06800-4⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (9), pp.2132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines12092132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279002v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 63 (32), pp.11185-11210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating Human Metabolites Resulting from TOTUM-070 Absorption (a Plant-Based, Polyphenol-Rich Ingredient) Improve Lipid Metabolism in Human Hepatocytes: Lessons from an Original Ex Vivo Clinical Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Krisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Langhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (8), pp.1903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu15081903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteogenic Effect of Fisetin Doping in Bioactive Glass/Poly(caprolactone) Hybrid Scaffolds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Circulating bioactives resulting from totum-854 absorption in humans protects primary human endothelial cells against lipotoxicity: lessons from an original ex vivo clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Lesieur</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda F Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Joubioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hypertension -Supplement-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.E308-E308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c01109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03857797v1</w:t>
+                <w:t xml:space="preserve">hal-04323875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro osteoblast activity is decreased by residues of chemicals used in the cleaning and viral inactivation process of bone allografts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oral supplementation with fish cartilage hydrolysate in an adult population suffering from knee pain and function discomfort: results from an innovative approach combining an exploratory clinical study and an ex vivo clinical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Descamps</w:t>
+                <w:t xml:space="preserve">Henrotin Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Arque</w:t>
+                <w:t xml:space="preserve">Julie Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Boisgard</w:t>
+                <w:t xml:space="preserve">Melanie Uebelhoer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (10), pp.e0275480. </w:t>
+              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0275480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12891-023-06800-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857907v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the biomechanical and structural properties of bone allografts treated with a new cleaning process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Erivan</w:t>
+                <w:t xml:space="preserve">Benefits of Circulating Human Metabolites from Fish Cartilage Hydrolysate on Primary Human Dermal Fibroblasts, an Ex Vivo Clinical Investigation for Skin Health Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Cueff</w:t>
+                <w:t xml:space="preserve">Elodie Bouvret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Faouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wittrant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Boisgard</w:t>
+                <w:t xml:space="preserve">Véronique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.608-616. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (23), pp.5027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30574/wjarr.2022.14.3.0614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14235027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857946v1</w:t>
+                <w:t xml:space="preserve">hal-04000218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Circulating Human Metabolites from Fish Cartilage Hydrolysate on Primary Human Dermal Fibroblasts, an Ex Vivo Clinical Investigation for Skin Health Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the biomechanical and structural properties of bone allografts treated with a new cleaning process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Bouvret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Faouder</w:t>
+                <w:t xml:space="preserve">Guillaume Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Roux</w:t>
+                <w:t xml:space="preserve">Roger Erivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14235027⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.608-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30574/wjarr.2022.14.3.0614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000218v1</w:t>
+                <w:t xml:space="preserve">hal-03857946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Human Serum Metabolites Derived from the Intake of a Saffron Extract (Safr’InsideTM) Protect Neurons from Oxidative Stress: Consideration for Depressive Disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Moras</w:t>
+                <w:t xml:space="preserve">In vitro osteoblast activity is decreased by residues of chemicals used in the cleaning and viral inactivation process of bone allografts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Villatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Erivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14071511⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (10), pp.e0275480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0275480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658538v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857907v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored therapeutic release from polycaprolactone-silica hybrids for the treatment of osteomyelitis: antibiotic rifampicin and osteogenic silicates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohann Wittrant</w:t>
+                <w:t xml:space="preserve">Circulating Human Serum Metabolites Derived from the Intake of a Saffron Extract (Safr’InsideTM) Protect Neurons from Oxidative Stress: Consideration for Depressive Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaudout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14071511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1bm02015c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04056659v1</w:t>
+                <w:t xml:space="preserve">hal-03658538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and Anti-Inflammatory Protective Properties of Human Enriched Serum Following Artichoke Leaf Extract Absorption: Results from an Innovative Ex Vivo Clinical Trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailored therapeutic release from polycaprolactone-silica hybrids for the treatment of osteomyelitis: antibiotic rifampicin and osteogenic silicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
+                <w:t xml:space="preserve">Lukas Gritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+                <w:t xml:space="preserve">Henri Granel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13082653⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (8), pp.1936-1951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1bm02015c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326084v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new clinically-relevant rat model of letrozole-induced chronic nociceptive disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Collin</w:t>
+                <w:t xml:space="preserve">Osteogenic Effect of Fisetin Doping in Bioactive Glass/Poly(caprolactone) Hybrid Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Vein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Wittrant</w:t>
+                <w:t xml:space="preserve">Cédric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Anne-Margaux Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raalib Amode</w:t>
+                <w:t xml:space="preserve">Julie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 425, pp.115600. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (26), pp.22279-22290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2021.115600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c01109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316286v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid accumulation and mitochondrial abnormalities are associated with fiber atrophy in skeletal muscle of rats with collagen-induced arthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic and Anti-Inflammatory Protective Properties of Human Enriched Serum Following Artichoke Leaf Extract Absorption: Results from an Innovative Ex Vivo Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vial</w:t>
+                <w:t xml:space="preserve">Aurélien Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pinel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Chevenet</w:t>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2019.158574⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.2653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13082653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394660v1</w:t>
+                <w:t xml:space="preserve">hal-03326084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-targeted and targeted analysis of collagen hydrolysates during the course of digestion and absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new clinically-relevant rat model of letrozole-induced chronic nociceptive disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne J. Kleinnijenhuis</w:t>
+                <w:t xml:space="preserve">Julie Vein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique L. van Holthoon</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annet J. H. Maathuis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Janne Prawitt</w:t>
+                <w:t xml:space="preserve">Raalib Amode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-019-02323-x⟩</w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 425, pp.115600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2021.115600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437586v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive Glass/Polycaprolactone Hybrid with a Dual Cortical/Trabecular Structure for Bone Regeneration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Lesieur</w:t>
+                <w:t xml:space="preserve">Non-targeted and targeted analysis of collagen hydrolysates during the course of digestion and absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne J. Kleinnijenhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique L. van Holthoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annet J. H. Maathuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vanhoecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Prawitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.9b00407⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 412 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-019-02323-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056742v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Bioactive Glass: the Quest for the Bony Graft</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lipid accumulation and mitochondrial abnormalities are associated with fiber atrophy in skeletal muscle of rats with collagen-induced arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Y Rochefort</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1865 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2019.158574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adhm.201801542⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04056751v1</w:t>
+                <w:t xml:space="preserve">hal-02394660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chondroprotective Properties of Human-Enriched Serum Following Polyphenol Extract Absorption: Results from an Exploratory Clinical Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josep Valls</w:t>
+                <w:t xml:space="preserve">Mechanism of Calcium Incorporation Inside Sol–Gel Silicate Bioactive Glass and the Advantage of Using Ca(OH)2 over Other Calcium Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Granel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montouillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11123071⟩</w:t>
+              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (11), pp.5906-5915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.9b01245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426362v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Calcium Incorporation Inside Sol–Gel Silicate Bioactive Glass and the Advantage of Using Ca(OH)2 over Other Calcium Sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Optimized Bioactive Glass: the Quest for the Bony Graft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Fayon</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Nucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.9b01245⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.1801542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.201801542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02387592v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of dietary fatty acids on bone, hematopoietic marrow and marrow adipose tissue in a murine model of senile osteoporosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chondroprotective Properties of Human-Enriched Serum Following Polyphenol Extract Absorption: Results from an Exploratory Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Demontiero</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (12), pp.3071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11123071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/aging.102299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02332543v1</w:t>
+                <w:t xml:space="preserve">hal-02426362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Enriched Serum Following Hydrolysed Collagen Absorption Modulates Bone Cell Activity: from Bedside to Bench and Vice Versa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The effects of dietary fatty acids on bone, hematopoietic marrow and marrow adipose tissue in a murine model of senile osteoporosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. B. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alderghaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Fabien Soulé</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Demontiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (18), pp.7938-7947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/aging.102299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu11061249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02149607v1</w:t>
+                <w:t xml:space="preserve">hal-02332543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycaprolactone / bioactive glass hybrid scaffolds for bone regeneration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Human Enriched Serum Following Hydrolysed Collagen Absorption Modulates Bone Cell Activity: from Bedside to Bench and Vice Versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Daneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hanna Tiainen</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Prawitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fabien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/bglass-2018-0010⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11061249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545925v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02149607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPR40 mediates potential positive effects of a saturated fatty acid enriched diet on bone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bioactive Glass/Polycaprolactone Hybrid with a Dual Cortical/Trabecular Structure for Bone Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Granel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Margaux Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (8), pp.3473-3483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.9b00407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201600219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01506660v1</w:t>
+                <w:t xml:space="preserve">hal-04056742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological effect of hydrolyzed collagen on bone metabolism</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polycaprolactone / bioactive glass hybrid scaffolds for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Granel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Tiainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Glasses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.108-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bglass-2018-0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408398.2015.1038377⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01506655v1</w:t>
+                <w:t xml:space="preserve">hal-03545925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPR40, a free fatty acid receptor, differentially impacts osteoblast behavior depending on differentiation stage and environment.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GPR40 mediates potential positive effects of a saturated fatty acid enriched diet on bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11010-015-2626-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (2), pp.1600219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201600219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636830v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berries, their micronutrients and bone health</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Biological effect of hydrolyzed collagen on bone metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Daneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Prawitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fabien Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/mco.0000000000000324⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (9), pp.1922-1937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2015.1038377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578229v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phenolic acids of Agen prunes (dried plums) or Agen prune juice concentrates do not account for the protective action on bone in a rat model of postmenopausal osteoporosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GPR40, a free fatty acid receptor, differentially impacts osteoblast behavior depending on differentiation stage and environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 412 (1-2), pp.197-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11010-015-2626-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nutres.2015.10.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01299595v1</w:t>
+                <w:t xml:space="preserve">hal-02636830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinoresinol of olive oil decreases vitamin D intestinal absorption</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Berries, their micronutrients and bone health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.03.048⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (6), pp.453-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/mco.0000000000000324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inserm-01478510v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting food security in the Far North: Community greenhouse projects in Nunavik and Nunavut</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pinoresinol of olive oil decreases vitamin D intestinal absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Avard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Coxam</w:t>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thora Herrmann</w:t>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desbiens</w:t>
+                <w:t xml:space="preserve">Camille Tagliaferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes inuit. Inuit studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1040149ar⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 206, pp.234 - 238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.03.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668191v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01478510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive and grape seed extract prevents post-traumatic osteoarthritis damages and exhibits in vitro anti IL-1β activities before and after oral consumption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tristan Richard</w:t>
+                <w:t xml:space="preserve">The phenolic acids of Agen prunes (dried plums) or Agen prune juice concentrates do not account for the protective action on bone in a rat model of postmenopausal osteoporosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaudout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep33527⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (2), pp.161-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nutres.2015.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378502v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle and bone, two interconnected tissues</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supporting food security in the Far North: Community greenhouse projects in Nunavik and Nunavut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Walrand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Annie Lamalice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Avard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2015.03.002⟩</w:t>
+              <w:t xml:space="preserve">Etudes inuit. Inuit studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (1), pp.147-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1040149ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02641651v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased body fat mass and tissue lipotoxicity associated with ovariectomy or high-fat diet differentially affects bone and skeletal muscle metabolism in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique V. Patrac</w:t>
+                <w:t xml:space="preserve">Olive and grape seed extract prevents post-traumatic osteoarthritis damages and exhibits in vitro anti IL-1β activities before and after oral consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-014-0790-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.33527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep33527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633714v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pomegranate Peel Extract Prevents Bone Loss in a Preclinical Model of Osteoporosis and Stimulates Osteoblastic Differentiation in Vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Pros and cons of fatty acids in bone biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Spilmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.121-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plipres.2015.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu7115465⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01248815v1</w:t>
+                <w:t xml:space="preserve">hal-01206984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pros and cons of fatty acids in bone biology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Coxam</w:t>
+                <w:t xml:space="preserve">Increased body fat mass and tissue lipotoxicity associated with ovariectomy or high-fat diet differentially affects bone and skeletal muscle metabolism in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tagliaferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plipres.2015.03.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (7), pp.1139-1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-014-0790-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01206984v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficiency of G-protein coupled receptor 40, a lipid-activated receptor, heightens &amp;lt;em&amp;gt;in vitro-&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vivo-&amp;lt;/em&amp;gt;induced murine osteoarthritis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pomegranate Peel Extract Prevents Bone Loss in a Preclinical Model of Osteoporosis and Stimulates Osteoblastic Differentiation in Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1535370214565078⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (11), pp.9265-9284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu7115465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630757v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive Oil and Vitamin D Synergistically Prevent Bone Loss in Mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deficiency of G-protein coupled receptor 40, a lipid-activated receptor, heightens &amp;lt;em&amp;gt;in vitro-&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vivo-&amp;lt;/em&amp;gt;induced murine osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115817⟩</w:t>
+              <w:t xml:space="preserve">Experimental Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 240 (7), pp.854-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1535370214565078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238769v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation nutritionnelle au service de la prévention de l’ostéoporose.Cas de la fisétine : un polyphénol capable de protéger notre capital osseux</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Muscle and bone, two interconnected tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tagliaferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2015.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ex7k-f855⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02630394v1</w:t>
+                <w:t xml:space="preserve">hal-02641651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutraceuticals in joint health: animal models as instrumental tools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Wittrant</w:t>
+                <w:t xml:space="preserve">Pomegranate and its derivatives can improve bone health through decreased inflammation and oxidative stress in an animal model of postmenopausal osteoporosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2014.06.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (5), pp.1155 - 1164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-013-0615-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01847472v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pomegranate and its derivatives can improve bone health through decreased inflammation and oxidative stress in an animal model of postmenopausal osteoporosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">L’innovation nutritionnelle au service de la prévention de l’ostéoporose.Cas de la fisétine : un polyphénol capable de protéger notre capital osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mercier</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Guicheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-013-0615-6⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.39-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ex7k-f855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635339v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flavonoid fisetin promotes osteoblasts differentiation through Runx2 transcriptional activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutraceuticals in joint health: animal models as instrumental tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201300836⟩</w:t>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (10), pp.1649 - 1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2014.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01056817v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01847472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexités des synergies dans l'aliment et bénéfices-risques pour la santé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B.M. Assanvo</w:t>
+                <w:t xml:space="preserve">Olive Oil and Vitamin D Synergistically Prevent Bone Loss in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tagliaferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Georgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/7qhk-n982⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (e115817), e115817 (19 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632595v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Polyphenol Fisetin Protects Bone by Repressing NF-κB and MKP-1-Dependent Signaling Pathways in Osteoclasts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">The flavonoid fisetin promotes osteoblasts differentiation through Runx2 transcriptional activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (6), pp.1239-1248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201300836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068388⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01847900v1</w:t>
+                <w:t xml:space="preserve">hal-01056817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé de l'appareil locomoteur : Mécanismes globaux musculo-squelettiques, effets des nutriments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Complexités des synergies dans l'aliment et bénéfices-risques pour la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chatigre Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mlb Ahui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M. Assanvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 33, pp.15-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/m4pz-1p30⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 42, pp.153-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/7qhk-n982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526699v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pomegranate seed oil prevents bone loss in a mice model of osteoporosis, through osteoblastic stimulation, osteoclastic inhibition and decreased inflammatory status</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">The Free Fatty Acid Receptor G Protein-coupled Receptor 40 (GPR40) Protects from Bone Loss through Inhibition of Osteoclast Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Léotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2013.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (9), pp.6542 - 6551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.429084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643743v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01848192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Free Fatty Acid Receptor G Protein-coupled Receptor 40 (GPR40) Protects from Bone Loss through Inhibition of Osteoclast Differentiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Polyphenol Fisetin Protects Bone by Repressing NF-κB and MKP-1-Dependent Signaling Pathways in Osteoclasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Léotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guicheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.429084⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.68388 - 68388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01848192v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01847900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masse adipeuse et squelette, deux tissus étroitement interconnectés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Pomegranate seed oil prevents bone loss in a mice model of osteoporosis, through osteoblastic stimulation, osteoclastic inhibition and decreased inflammatory status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (11), pp.1840 - 1848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2013.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056788v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW9508, a free fatty acid receptor agonist, specifically induces cell death in bone resorbing precursor cells through increased oxidative stress from mitochondrial origin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Santé de l'appareil locomoteur : Mécanismes globaux musculo-squelettiques, effets des nutriments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Wittrant</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2013.08.013⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/m4pz-1p30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00961341v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borage and fish oils lifelong supplementation decreases inflammation and improves bone health in a murine model of senile osteoporosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Masse adipeuse et squelette, deux tissus étroitement interconnectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (8), pp.252-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650307v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic phosphate stimulates apoptosis in murine MO6-G3 odontoblast-like cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GW9508, a free fatty acid receptor agonist, specifically induces cell death in bone resorbing precursor cells through increased oxidative stress from mitochondrial origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Oral Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 319 (19), pp.3035-3041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2013.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.archoralbio.2011.03.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968420v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallium modulates osteoclastic bone resorption in vitro without affecting osteoblasts.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohann Wittrant</w:t>
+                <w:t xml:space="preserve">Borage and fish oils lifelong supplementation decreases inflammation and improves bone health in a murine model of senile osteoporosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Barquissau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2010.00665.x⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (2), pp.553 - 561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2011.05.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109579v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANKL directly induces bone morphogenetic protein-2 expression in RANK-expressing POS-1 osteosarcoma cells.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Wittrant</w:t>
+                <w:t xml:space="preserve">Inorganic phosphate stimulates apoptosis in murine MO6-G3 odontoblast-like cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bourgine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khoshniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lamoureux</w:t>
+                <w:t xml:space="preserve">F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanji Mori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Akira Kamijo</w:t>
+                <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Oral Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (10), pp.977-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archoralbio.2011.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00667510v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gallium modulates osteoclastic bone resorption in vitro without affecting osteoblasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solmaz Khoshniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duplomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 159 (8), pp.1681-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2010.00665.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RANKL directly induces bone morphogenetic protein-2 expression in RANK-expressing POS-1 osteosarcoma cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanji Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Kamijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (1), pp.261-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00667510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">RANKL/RANK/OPG: new therapeutic targets in bone tumours and associated osteolysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Théoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chipoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Padrines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1704 (2), pp.49-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbcan.2004.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00669006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7801,5855 +8065,5855 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low gluten diet adversely affects the gut microbiota of healthy adult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rea Bingula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, CLERMONT- FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fromage au lait cru, un aliment clé pour favoriser la mobilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du CIR3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative sol-gel based hybrid biomaterial for bone tissue engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Polycaprolactone / bioactive glass hybrid scaffolds with controlled porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G.Y. Rochefort</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 20. JFBTM journées Françaises de Biologie des Tissus Minéralisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Monaco, France. 2018</w:t>
+              <w:t xml:space="preserve">29. European Conference on Biomaterials - ESB'18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743984v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycaprolactone / bioactive glass hybrid scaffolds with controlled porosity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">An innovative sol-gel based hybrid biomaterial for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valerie Montouillout</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. European Conference on Biomaterials - ESB'18.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Les 20. JFBTM journées Françaises de Biologie des Tissus Minéralisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Monaco, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549007v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procyanidins and hydroxytyrosol mixture exhibits anti-osteoarthritic effects: from in vitro to in vivo evidences in a rabbit post-traumatic oa model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of the Osteoarthritis-Research-Society-International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Amsterdam, Netherlands. Elsevier Ltd, Osteoarthritis and Cartilage, 24, pp.2, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.joca.2016.01.628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La synergie nutritionnelle au service de la prévention de l’ostéoporose : les polyphénols et les lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’impact de composés circulants issus de la consommation d’huile d’olive, vierge ou raffinée, enrichie ou non en Vitamine D, sur la biologie des cellules osseuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Tagliaferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de bio-marqueurs prédictifs et précoces de l’ostéoporose : approche préclinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Tatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soubrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolyzed collagen promotes osteoblastogenesis and preserves bone mass in variectomized mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Daneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fabien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées Françaises de Biologie des Tissus Minéralisés JFBTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Super-Besse, France. 2015, 17èmes Journées Françaises de Biologie des Tissus Minéralisés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR40 reveals the good side of deleterious diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Miot - Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque International Molécules et Ingrédients Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Quimper, France. 2014, 5ème Colloque International Molécules et Ingrédients Santé MIS 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR40: a new relevant target for nutraceutical-based prevention of bone loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitafoods Europe Conference. The Neutracila</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Genève, Switzerland. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of pomegranate and its derivatives for the prevention of bone loss in a preclinical mice model of postmenopausal osteoporosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Spilmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Miot - Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque International Molécules et Ingrédients Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Quimper, France. 2014, 5ème Colloque International Molécules et Ingrédients Santé MIS 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pomegranate seed oil for nutritional management of postmenopausal osteoporosis: in vitro and preclinical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Spilmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque International Molécules et Ingrédients Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Quimper, France. 2014, 5ème Colloque International Molécules et Ingrédients Santé MIS 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR40 differentially impacts osteoblast behavior depending on differentiation stage and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque International Molécules et Ingrédients Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Quimper, France. 2014, 5ème Colloque International Molécules et Ingrédients Santé MIS 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative nutritional strategies to preserve bone health: the role of fish oils supplementation in counteracting senile osteoporosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Pomegranate peel extract improves bone impairment in a preclinical mice model of postmenopausal osteoporosis stimulating osteoblastic differentiation in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Miot-Noirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitafoods Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Genève, Switzerland. 2013</w:t>
+              <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (Suppl. 1), 1960 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810207v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative nutritional strategies to preserve bone health: the role of fish oils supplementation in counteracting senile osteoporosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">The Free Fatty Acid Receptor GPR40 Protects from Bone Loss through Inhibition of Osteoclast Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (Suppl. 1), 1960 p., 2013</w:t>
+              <w:t xml:space="preserve">2. International Congress of Translational Research in Human Nutrition "Integrative Approaches in Nutrition Research"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Clermond - Ferrand, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747906v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Free Fatty Acid Receptor GPR40 Protects from Bone Loss through Inhibition of Osteoclast Differentiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Innovative nutritional strategies to preserve bone health: the role of fish oils supplementation in counteracting senile osteoporosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Congress of Translational Research in Human Nutrition "Integrative Approaches in Nutrition Research"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Clermond - Ferrand, France. , 2013</w:t>
+              <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (Suppl. 1), 1960 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745557v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pomegranate peel extract improves bone impairment in a preclinical mice model of postmenopausal osteoporosis stimulating osteoblastic differentiation in vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Pomegranate seed oil prevents osteopenia establishment in a preclinical model of osteoporosis and in bone cells culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Spilmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Miot-Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (Suppl. 1), 1960 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748269v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new role for the free fatty acid receptor GPR40 in preserving bone health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guicheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Miot-Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (Suppl. 1), 1960 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pomegranate seed oil prevents osteopenia establishment in a preclinical model of osteoporosis and in bone cells culture</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">GPR40 differentially impacts osteoblast behavior depending on differentiation stage and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (Suppl. 1), 1960 p., 2013</w:t>
+              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Clermont - Ferrand, France. , 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748268v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPR40 differentially impacts osteoblast behavior depending on differentiation stage and environment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Pomegranate and its derivatives can improve bone health through decreased inflammation and oxidative stress in an animal model of postmenopausal osteoporosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Miot-Noirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Clermont - Ferrand, France. , 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
+              <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (Suppl. 1), 1960 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750249v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pomegranate and its derivatives can improve bone health through decreased inflammation and oxidative stress in an animal model of postmenopausal osteoporosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Innovative nutritional strategies to preserve bone health: the role of fish oils supplementation in counteracting senile osteoporosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (Suppl. 1), 1960 p., 2013</w:t>
+              <w:t xml:space="preserve">Vitafoods Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Genève, Switzerland. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747412v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scientific adventure in a biotech</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Nutrition and Bone : Hot Topics and new approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School 2024 GRADUATE SCHOOL HEALTHSCIENCES AND TECHNOLOGIES Nantes University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes University, Jul 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">ECTS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROPEAN CALCIFIED TISSUE SOCIETE, May 2024, MARSEILLE (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757853v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser son doctorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Doc’AVENIR PRO / Clermont Innovation Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition and Bone : Hot Topics and new approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">A scientific adventure in a biotech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUROPEAN CALCIFIED TISSUE SOCIETE, May 2024, MARSEILLE (FRANCE), France</w:t>
+              <w:t xml:space="preserve">Summer School 2024 GRADUATE SCHOOL HEALTHSCIENCES AND TECHNOLOGIES Nantes University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes University, Jul 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889366v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Studies and Level of Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NFBD24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NUTRIFORM' Business Days 2024, Jun 2024, Juans les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex vivo clinical approach: an innovative model for rapid, predictive and mechanistic demonstration of nutrients/plant bioactives effect on human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Scientific Workshop of the PhenolAcTwin project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les docteurs dans les secteurs public et prives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Doc’AVENIR PRO / Clermont Innovation Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Clermont-Ferand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métabolites sériques humains circulants dérivés de la consommation d'un extrait de safran (Safr'InsideTM) protègent les neurones du stress oxydatif : considérations pour les troubles dépressifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaudout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Françaises de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais cliniques ex vivo : rapide, prédictif, mécanique et sécurisant. une innovation INRAE/UCA/CLINICNCELL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone sur les Ingrédients Botaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, GRASSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport et nutrition: le cas du gluten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Enseignement supérieur et de la Recherche, Oct 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le potentiel de l'innovation : Table ronde Les collaborations avec la recherche sur l’objectivation des ingrédients et produits santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique De la Plante au Complément Alimentaire :</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pole Innovalliance, Oct 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly bioactive and magnetic heterostructures for hyperthermia cancer treatment and bone regeneration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mekonnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du gluten chez le sportif de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profiling strategy for determination of the absorption peak of artichoke leaf extract in human enriched serum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelles méthodes de test et sources d’ingrédients pour innover en compléments alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">Wébinaires du pole Innovalliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529874v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avenir des compléments alimentaires et aliments santé / Une nouvelle approche clinique ex vivo pour simplifier et accélérer la démonstration du bénéfice santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wébinaires du pole Innovalliance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles méthodes de test et sources d’ingrédients pour innover en compléments alimentaires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metabolic profiling strategy for determination of the absorption peak of artichoke leaf extract in human enriched serum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bourafai-Aziez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glwadys Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wébinaires du pole Innovalliance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, NICE, France</w:t>
+              <w:t xml:space="preserve">14ème journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889454v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde sur l’Innovation et l’entreprenariat en science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BPI France Tour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BPI, Nov 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycaprolactone-bioactive glass hybrids as a controlled release platform for the delivery of therapeutics in bone tissue engineering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Gritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB 2021, 31th Conference of the European Society for Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteogenic effect of fisetin doping in bioactive glass / polycaprolactone hybrid with dual cortical / trabecular structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Assises Régionales Auvergne Rhône-Alpes de Nutrition et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycaprolactone / bioactive glass hybrid scaffolds with doping agents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Guibourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boccon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Biomat Congres Materials for Health.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic-inorganic hybrid scaffold for bone regeneration.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edouard Jallot</w:t>
+                <w:t xml:space="preserve">Muscle lipotoxicity on sarcopenia development in a model of collagen-induced arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. European Conference on Biomaterials - ESB'18.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congress of the European-League-Against-Rheumatism (EULAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. pp.259-259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-eular.5978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549024v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle lipotoxicity on sarcopenia development in a model of collagen-induced arthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Wittrant</w:t>
+                <w:t xml:space="preserve">Organic-inorganic hybrid scaffold for bone regeneration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Granel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael y Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European-League-Against-Rheumatism (EULAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29. European Conference on Biomaterials - ESB'18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Maastricht, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916907v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolysed collagen promotes bone health in ovariectomized mice through the modulation of both the osteoblast and osteoclast activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Daneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prawitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guicheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCO-IOF-ESCEO World Congress on Osteoporosis, Osteoarthritis and Musculoskeletal Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPR40 activation by high fat diet decreased bone loss in ovariectomized mouse model</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">The polyphenol fisetin protects bone by repressing NF-kB and MKP-1-dependent signaling pathways in osteoclasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Guicheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Françaises de Biologie des Tissus Minéralisés JFBTM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Super Besse, France</w:t>
+              <w:t xml:space="preserve">17. Journées Françaises de Biologie des Tissus Minéralisés JFBTM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biologie des Tissus Minéralisés (SFBTM). FRA., Feb 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794816v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polyphenol fisetin protects bone by repressing NF-kB and MKP-1-dependent signaling pathways in osteoclasts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">GPR40 activation by high fat diet decreased bone loss in ovariectomized mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées Françaises de Biologie des Tissus Minéralisés JFBTM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biologie des Tissus Minéralisés (SFBTM). FRA., Feb 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">12. Journées Françaises de Biologie des Tissus Minéralisés JFBTM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Super Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740430v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment un projet de serre peut-il contribuer à sécuriser l'alimentation et à optimiser la santé des habitants des villages du Nunavik (Aspects méthodologiques et premiers résultats)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La fisétine protège le tissu osseux en ciblant les voies de signalisation NF-kB et MKP-1 dans les ostéoclastes et l’activité transcriptionnelle de Runx2 dans les ostéoblastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guicheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Québec, Canada</w:t>
+              <w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-alpes-Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638821v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fisétine protège le tissu osseux en ciblant les voies de signalisation NF-kB et MKP-1 dans les ostéoclastes et l’activité transcriptionnelle de Runx2 dans les ostéoblastes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment un projet de serre peut-il contribuer à sécuriser l'alimentation et à optimiser la santé des habitants des villages du Nunavik (Aspects méthodologiques et premiers résultats)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lamalice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-alpes-Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595201v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone health maintenance: Innovative nutritional strategy by polyphenols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Innovative nutritional prevention of osteoporosis: the polyphenol fisetin sustains bone health by controlling osteoblasts and osteoclasts differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Guicheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Miot - Noirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. International Congress and Annual Meeting of the Society-of-Medicinal-Plant-and-Natural-Product-Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5. Colloque International Molécules et Ingrédients Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CBB Développement (CBB). Rennes, FRA., May 2014, Quimper, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123104v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative nutritional prevention of osteoporosis: the polyphenol fisetin sustains bone health by controlling osteoblasts and osteoclasts differentiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Bone health maintenance: Innovative nutritional strategy by polyphenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque International Molécules et Ingrédients Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">62. International Congress and Annual Meeting of the Society-of-Medicinal-Plant-and-Natural-Product-Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Medical Plant and Natural Product Research (GA) (GA). Neunkirchen am Brand, DEU., Aug 2014, Guimaraes, Portugal. n.p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0034-1394565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739429v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR40 limits bone loss induced by ovariectomy upon high fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2013, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of dietary fatty acids on bone marrow fat in a murine model of senile osteoporosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo G. Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oddom O. Demontiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Alderghaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Scientific Meeting of the American-Geriatrics-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geriatrics Society., May 2013, Grapevine, Texas, United States. pp.S90-S90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostéoporose et Nutrition Lipidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Galmier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition lipidique et Santé osseuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Aviesan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alliance Nationale pour les Sciences de la vie et de la Santé (AVESIAN). FRA., Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13659,147 +13923,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro study of bacterial adhesion and biofilm growth on fresh, frozen, or decellularized human bone grafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Erivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13809,288 +14073,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating Human Metabolites Resulting From TOTUM-070 Absorption (a Plant-Based, Polyphenol-Rich Hypocholesterolemic Ingredient) Improve Lipid Metabolism in Human Hepatocytes: Lessons From an Original ex vivo Clinical Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Langhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda F Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Le Joubioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 146, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THU0071 Muscle lipotoxicity on sarcopenia development in a model of collagen-induced arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BMJ Publishing Group Ltd and European League Against Rheumatism, pp.259.2-259, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-eular.5978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14100,231 +14364,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implant with controlled porosity made of a hybrid material doped with osteoinductor nutrients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR-1860557. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'une association de deux composés pour le traitement et/ou la prévention de troubles osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3005419B1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14334,111 +14598,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytomicronutriments et santé dentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les phytomicronutriments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 410 p., 2012, 978-2-7430-1417-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14448,105 +14712,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiopathologie du remodelage osseux : du rôle des facteurs locaux à l’influence de la nutrition lipidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université Clermont Auvergne, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02816638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId377"/>
+      <w:footerReference w:type="default" r:id="rId388"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14614,51 +14878,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5E0EF64"/>
+    <w:nsid w:val="1E0EE6C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14845,51 +15109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohann-wittrant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3811-8859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095612661" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462850v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouchard-Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32556-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261325v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.106899" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Delmas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Del&#8217;homme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17152389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Faouder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gueho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines12092132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16030336" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F Otero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrotin Yves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Uebelhoer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-023-06800-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Langhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15081903" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03857797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Margaux Collignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesieur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c01109" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03857907v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villatte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descamps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275480" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03857946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2022.14.3.0614" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000218v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouvret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14235027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071511" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gritsch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Wittrant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm02015c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03326084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Viret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082653" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316286v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raalib Amode" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2021.115600" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vial" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevenet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.158574" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J. Kleinnijenhuis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique L. van Holthoon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annet J. H. Maathuis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vanhoecke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Prawitt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02323-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00407" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nucke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y Rochefort" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201801542" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa M&#233;vel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11123071" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387592v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jallot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b01245" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332543v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Hassan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alderghaffar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demontiero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.102299" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149607v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Daneault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabien Soul&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061249" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545925v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Tiainen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bglass-2018-0010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506660v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600219" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506655v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2015.1038377" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Philippe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Wauquier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-015-2626-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578229v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Davicco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mco.0000000000000324" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299595v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leotoing" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebecque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2015.10.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tagliaferri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.048" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668191v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamalice" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Avard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbiens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040149ar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378502v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33527" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641651v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne M.-J. Davicco" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2015.03.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633714v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0790-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248815v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Spilmont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7115465" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206984v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2015.03.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630757v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1535370214565078" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01238769v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Amiot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115817" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630394v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Leotoing" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Darie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guicheux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ex7k-f855" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847472v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2014.06.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635339v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-013-0615-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201300836" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KBPLKC9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632595v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chatigre Kouam&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlb Ahui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Assanvo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7qhk-n982" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847900v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;otoing" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068388" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526699v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m4pz-1p30" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643743v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2013.04.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMWND08C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01848192v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.429084" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056788v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961341v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2013.08.013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PLKDM5P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650307v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.05.030" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GRCDTLB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968420v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bourgine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khoshniat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wauquier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2011.03.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DNJF8N3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109579v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Masson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Khoshniat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duplomb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2010.00665.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667510v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamoureux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanji Mori" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kamijo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00669006v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Th&#233;oleyre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chipoy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Padrines" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2004.05.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459032v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Del'Homme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Caille" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817380v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743984v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Collignon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Rochefort" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549007v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bossard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fayon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Montouillout" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741846v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mevel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merceron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinatier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesoeur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.01.628" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743712v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741404v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaussy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742495v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tatar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742491v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740421v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot - Noirault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747878v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740233v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743422v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738901v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810207v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747906v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223344.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745557v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748269v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miot-Noirault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rios" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223351.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748464v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guicheux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223352.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748268v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223350.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750249v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747412v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223349.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757853v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889351v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889366v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889377v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889320v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889341v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698791v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889421v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889403v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889288v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04066097v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vergnaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mekonnen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vichery" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nedelec" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889430v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529874v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glwadys Charpentier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889446v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889454v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889460v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549046v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318308v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549038v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guibourt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boccon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549024v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael y Rochefort" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916907v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-eular.5978" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736076v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prawitt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Rochefort" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794816v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740430v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638821v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Martina Herrmann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595201v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123104v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1394565" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739429v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746069v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004352v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo G. Duque" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oddom O. Demontiero" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Alderghaffar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745974v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744983v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04494533v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fassot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000282v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Langhi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000340v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bechet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03616427v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lao" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887274v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802106v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youscribe.com/catalogue/livres/savoirs/phytomicronutriments-2393607" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816638v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohann-wittrant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3811-8859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095612661" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Muratet-Maraval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bagur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vichery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6NR00763E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouchard-Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32556-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.106899" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563153v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Vergnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad El Abbassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Wittrant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Marie Nedelec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202501277" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Delmas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Del&#8217;homme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17152389" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16030336" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Faouder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gueho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines12092132" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198979v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Langhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15081903" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F Otero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrotin Yves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Uebelhoer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-023-06800-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouvret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14235027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03857946v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villatte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2022.14.3.0614" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03857907v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descamps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275480" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071511" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gritsch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm02015c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03857797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Margaux Collignon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesieur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c01109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03326084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Viret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082653" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raalib Amode" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2021.115600" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J. Kleinnijenhuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique L. van Holthoon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annet J. H. Maathuis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vanhoecke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Prawitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02323-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394660v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vial" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevenet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.158574" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387592v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jallot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b01245" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056751v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nucke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y Rochefort" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201801542" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426362v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa M&#233;vel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11123071" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332543v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Hassan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alderghaffar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demontiero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.102299" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Daneault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabien Soul&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061249" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056742v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00407" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Tiainen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bglass-2018-0010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bonnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600219" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506655v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2015.1038377" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636830v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Philippe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Wauquier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-015-2626-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578229v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Davicco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mco.0000000000000324" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tagliaferri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebecque" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.048" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299595v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leotoing" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2015.10.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668191v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamalice" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Avard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbiens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040149ar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33527" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206984v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Spilmont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2015.03.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633714v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0790-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248815v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7115465" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630757v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1535370214565078" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641651v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne M.-J. Davicco" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2015.03.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Leotoing" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-013-0615-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630394v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Darie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guicheux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ex7k-f855" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847472v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2014.06.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01238769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Amiot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115817" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056817v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201300836" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KBPLKC9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632595v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chatigre Kouam&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlb Ahui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Assanvo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7qhk-n982" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01848192v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;otoing" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.429084" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847900v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068388" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643743v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2013.04.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMWND08C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526699v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m4pz-1p30" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056788v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961341v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2013.08.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PLKDM5P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650307v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.05.030" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GRCDTLB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968420v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bourgine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khoshniat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wauquier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2011.03.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DNJF8N3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109579v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Masson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Khoshniat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duplomb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2010.00665.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667510v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamoureux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanji Mori" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kamijo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00669006v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Th&#233;oleyre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chipoy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Padrines" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2004.05.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459032v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Del'Homme" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Caille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817380v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549007v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bossard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fayon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Montouillout" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743984v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Collignon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Rochefort" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741846v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mevel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merceron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinatier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesoeur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.01.628" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743712v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741404v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaussy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742495v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tatar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742491v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740421v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot - Noirault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747878v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740233v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743422v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738901v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748269v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miot-Noirault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rios" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223351.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745557v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747906v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223344.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748268v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223350.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748464v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guicheux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223352.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750249v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747412v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223349.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810207v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889366v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889351v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757853v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889377v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889320v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889341v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698791v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889421v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889403v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889288v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04066097v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vergnaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mekonnen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vichery" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nedelec" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889430v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889454v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889446v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529874v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glwadys Charpentier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889460v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549046v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318308v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549038v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guibourt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boccon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916907v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-eular.5978" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549024v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael y Rochefort" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736076v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prawitt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Rochefort" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740430v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794816v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595201v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638821v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Martina Herrmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739429v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123104v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1394565" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746069v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004352v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo G. Duque" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oddom O. Demontiero" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Alderghaffar" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745974v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744983v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04494533v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fassot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000282v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Langhi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000340v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bechet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03616427v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lao" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887274v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802106v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youscribe.com/catalogue/livres/savoirs/phytomicronutriments-2393607" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816638v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>