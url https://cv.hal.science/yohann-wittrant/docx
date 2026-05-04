--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -413,342 +413,342 @@
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16, pp.2748. </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.2748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-32556-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional activities of French raw-milk cheeses on aging, mobility, muscle integrity, and chondrocyte protection using in vivo and in vitro models</w:t>
+                <w:t xml:space="preserve">Design of Magnetic Mesoporous Bioactive Glass Nanoparticles for Bone Cancer Therapy: Toward Effective Hyperthermia Treatment and Bone Regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Diet</w:t>
+                <w:t xml:space="preserve">Florestan Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Poix</w:t>
+                <w:t xml:space="preserve">Abdelouahad El Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Coelho</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2025.106899⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202501277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261325v1</w:t>
+                <w:t xml:space="preserve">hal-05563153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Magnetic Mesoporous Bioactive Glass Nanoparticles for Bone Cancer Therapy: Toward Effective Hyperthermia Treatment and Bone Regeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional activities of French raw-milk cheeses on aging, mobility, muscle integrity, and chondrocyte protection using in vivo and in vitro models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florestan Vergnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Vichery</w:t>
+                <w:t xml:space="preserve">Christophe Poix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelouahad El Abbassi</w:t>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Wittrant</w:t>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐Marie Nedelec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129, pp.106899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.202501277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2025.106899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05563153v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Low-Gluten Diet Reduces the Abundance of Potentially Beneficial Bacteria in Healthy Adult Gut Microbiota</w:t>
               </w:r>
@@ -996,1630 +996,1630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Production of Pro-Inflammatory and Pro-Catabolic Factors by Human Serum Metabolites Derived from a Patented Saffron Extract Intake</w:t>
+                <w:t xml:space="preserve">Human Serum, Following Absorption of Fish Cartilage Hydrolysate, Promotes Dermal Fibroblast Healing through Anti-Inflammatory and Immunomodulatory Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Pourtau</w:t>
+                <w:t xml:space="preserve">Julie Le Faouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gueho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16, </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (9), pp.2132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics16030336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines12092132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643323v1</w:t>
+                <w:t xml:space="preserve">hal-04718135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Serum, Following Absorption of Fish Cartilage Hydrolysate, Promotes Dermal Fibroblast Healing through Anti-Inflammatory and Immunomodulatory Proteins</w:t>
+                <w:t xml:space="preserve">Reduced Production of Pro-Inflammatory and Pro-Catabolic Factors by Human Serum Metabolites Derived from a Patented Saffron Extract Intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Le Faouder</w:t>
+                <w:t xml:space="preserve">Line Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gueho</w:t>
+                <w:t xml:space="preserve">David Gaudout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Lavigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+                <w:t xml:space="preserve">Benjamin Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (9), pp.2132. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines12092132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics16030336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718135v1</w:t>
+                <w:t xml:space="preserve">hal-04643323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
+                <w:t xml:space="preserve">Oral supplementation with fish cartilage hydrolysate in an adult population suffering from knee pain and function discomfort: results from an innovative approach combining an exploratory clinical study and an ex vivo clinical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+                <w:t xml:space="preserve">Henrotin Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">Julie Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">Melanie Uebelhoer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
+              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12891-023-06800-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895796v1</w:t>
+                <w:t xml:space="preserve">hal-04279002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Human Metabolites Resulting from TOTUM-070 Absorption (a Plant-Based, Polyphenol-Rich Ingredient) Improve Lipid Metabolism in Human Hepatocytes: Lessons from an Original Ex Vivo Clinical Trial</w:t>
+                <w:t xml:space="preserve">Circulating bioactives resulting from totum-854 absorption in humans protects primary human endothelial cells against lipotoxicity: lessons from an original ex vivo clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cedric Langhi</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda F Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Joubioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hypertension -Supplement-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.E308-E308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198979v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating bioactives resulting from totum-854 absorption in humans protects primary human endothelial cells against lipotoxicity: lessons from an original ex vivo clinical trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+                <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda F Otero</w:t>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Le Joubioux</w:t>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension -Supplement-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (32), pp.11185-11210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04323875v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral supplementation with fish cartilage hydrolysate in an adult population suffering from knee pain and function discomfort: results from an innovative approach combining an exploratory clinical study and an ex vivo clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henrotin Yves</w:t>
+                <w:t xml:space="preserve">Circulating Human Metabolites Resulting from TOTUM-070 Absorption (a Plant-Based, Polyphenol-Rich Ingredient) Improve Lipid Metabolism in Human Hepatocytes: Lessons from an Original Ex Vivo Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Herman</w:t>
+                <w:t xml:space="preserve">Josep Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Uebelhoer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+                <w:t xml:space="preserve">Cedric Langhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.748. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.1903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12891-023-06800-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15081903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279002v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Circulating Human Metabolites from Fish Cartilage Hydrolysate on Primary Human Dermal Fibroblasts, an Ex Vivo Clinical Investigation for Skin Health Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Osteogenic Effect of Fisetin Doping in Bioactive Glass/Poly(caprolactone) Hybrid Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Granel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Margaux Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Roux</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14235027⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (26), pp.22279-22290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c01109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000218v1</w:t>
+                <w:t xml:space="preserve">hal-03857797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the biomechanical and structural properties of bone allografts treated with a new cleaning process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Erivan</w:t>
+                <w:t xml:space="preserve">Benefits of Circulating Human Metabolites from Fish Cartilage Hydrolysate on Primary Human Dermal Fibroblasts, an Ex Vivo Clinical Investigation for Skin Health Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Cueff</w:t>
+                <w:t xml:space="preserve">Elodie Bouvret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Faouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wittrant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Boisgard</w:t>
+                <w:t xml:space="preserve">Véronique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30574/wjarr.2022.14.3.0614⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (23), pp.5027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14235027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857946v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro osteoblast activity is decreased by residues of chemicals used in the cleaning and viral inactivation process of bone allografts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the biomechanical and structural properties of bone allografts treated with a new cleaning process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Erivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Arque</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Regis Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0275480⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.608-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30574/wjarr.2022.14.3.0614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857907v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Human Serum Metabolites Derived from the Intake of a Saffron Extract (Safr’InsideTM) Protect Neurons from Oxidative Stress: Consideration for Depressive Disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Moras</w:t>
+                <w:t xml:space="preserve">In vitro osteoblast activity is decreased by residues of chemicals used in the cleaning and viral inactivation process of bone allografts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Villatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Erivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14071511⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (10), pp.e0275480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0275480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658538v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857907v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored therapeutic release from polycaprolactone-silica hybrids for the treatment of osteomyelitis: antibiotic rifampicin and osteogenic silicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Gritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (8), pp.1936-1951. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1bm02015c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteogenic Effect of Fisetin Doping in Bioactive Glass/Poly(caprolactone) Hybrid Scaffolds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulating Human Serum Metabolites Derived from the Intake of a Saffron Extract (Safr’InsideTM) Protect Neurons from Oxidative Stress: Consideration for Depressive Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Lesieur</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaudout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (26), pp.22279-22290. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c01109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14071511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857797v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and Anti-Inflammatory Protective Properties of Human Enriched Serum Following Artichoke Leaf Extract Absorption: Results from an Innovative Ex Vivo Clinical Trial</w:t>
               </w:r>
@@ -2765,51 +2765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2867,1159 +2867,1159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-targeted and targeted analysis of collagen hydrolysates during the course of digestion and absorption</w:t>
+                <w:t xml:space="preserve">Lipid accumulation and mitochondrial abnormalities are associated with fiber atrophy in skeletal muscle of rats with collagen-induced arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne J. Kleinnijenhuis</w:t>
+                <w:t xml:space="preserve">G. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique L. van Holthoon</w:t>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annet J. H. Maathuis</w:t>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vanhoecke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Janne Prawitt</w:t>
+                <w:t xml:space="preserve">C. Chevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-019-02323-x⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1865 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2019.158574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437586v1</w:t>
+                <w:t xml:space="preserve">hal-02394660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid accumulation and mitochondrial abnormalities are associated with fiber atrophy in skeletal muscle of rats with collagen-induced arthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-targeted and targeted analysis of collagen hydrolysates during the course of digestion and absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne J. Kleinnijenhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vial</w:t>
+                <w:t xml:space="preserve">Frederique L. van Holthoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+                <w:t xml:space="preserve">Annet J. H. Maathuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pinel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+                <w:t xml:space="preserve">Barbara Vanhoecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chevenet</w:t>
+                <w:t xml:space="preserve">Janne Prawitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1865 (2), </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 412 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2019.158574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-019-02323-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394660v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Calcium Incorporation Inside Sol–Gel Silicate Bioactive Glass and the Advantage of Using Ca(OH)2 over Other Calcium Sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Bioactive Glass/Polycaprolactone Hybrid with a Dual Cortical/Trabecular Structure for Bone Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Fayon</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Margaux Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.9b01245⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (8), pp.3473-3483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.9b00407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387592v1</w:t>
+                <w:t xml:space="preserve">hal-04056742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Bioactive Glass: the Quest for the Bony Graft</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Mechanism of Calcium Incorporation Inside Sol–Gel Silicate Bioactive Glass and the Advantage of Using Ca(OH)2 over Other Calcium Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gael Y Rochefort</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montouillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.201801542⟩</w:t>
+              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (11), pp.5906-5915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.9b01245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04056751v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chondroprotective Properties of Human-Enriched Serum Following Polyphenol Extract Absorption: Results from an Exploratory Clinical Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized Bioactive Glass: the Quest for the Bony Graft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Granel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Nucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Josep Valls</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11123071⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.1801542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.201801542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02426362v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of dietary fatty acids on bone, hematopoietic marrow and marrow adipose tissue in a murine model of senile osteoporosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chondroprotective Properties of Human-Enriched Serum Following Polyphenol Extract Absorption: Results from an Exploratory Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Demontiero</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/aging.102299⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (12), pp.3071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11123071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332543v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Enriched Serum Following Hydrolysed Collagen Absorption Modulates Bone Cell Activity: from Bedside to Bench and Vice Versa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of dietary fatty acids on bone, hematopoietic marrow and marrow adipose tissue in a murine model of senile osteoporosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. B. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alderghaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Fabien Soulé</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Demontiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11061249⟩</w:t>
+              <w:t xml:space="preserve">Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (18), pp.7938-7947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/aging.102299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02149607v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive Glass/Polycaprolactone Hybrid with a Dual Cortical/Trabecular Structure for Bone Regeneration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Human Enriched Serum Following Hydrolysed Collagen Absorption Modulates Bone Cell Activity: from Bedside to Bench and Vice Versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Daneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Lesieur</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Prawitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fabien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (8), pp.3473-3483. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.1249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsabm.9b00407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu11061249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056742v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02149607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycaprolactone / bioactive glass hybrid scaffolds for bone regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Granel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4217,103 +4217,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological effect of hydrolyzed collagen on bone metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Daneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Prawitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fabien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 57 (9), pp.1922-1937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4390,64 +4390,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 412 (1-2), pp.197-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4494,64 +4494,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berries, their micronutrients and bone health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (6), pp.453-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4775,51 +4775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaudout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (2), pp.161-173. </w:t>
@@ -4883,51 +4883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lamalice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Avard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4991,51 +4991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive and grape seed extract prevents post-traumatic osteoarthritis damages and exhibits in vitro anti IL-1β activities before and after oral consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5043,51 +5043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Krisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.33527. </w:t>
@@ -5119,779 +5119,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pros and cons of fatty acids in bone biology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Philippe</w:t>
+                <w:t xml:space="preserve">Muscle and bone, two interconnected tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tagliaferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plipres.2015.03.001⟩</w:t>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206984v1</w:t>
+                <w:t xml:space="preserve">hal-02641651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased body fat mass and tissue lipotoxicity associated with ovariectomy or high-fat diet differentially affects bone and skeletal muscle metabolism in rats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+                <w:t xml:space="preserve">Pros and cons of fatty acids in bone biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Giraudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique V. Patrac</w:t>
+                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-014-0790-0⟩</w:t>
+              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.121-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plipres.2015.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02633714v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pomegranate Peel Extract Prevents Bone Loss in a Preclinical Model of Osteoporosis and Stimulates Osteoblastic Differentiation in Vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
+                <w:t xml:space="preserve">Increased body fat mass and tissue lipotoxicity associated with ovariectomy or high-fat diet differentially affects bone and skeletal muscle metabolism in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tagliaferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu7115465⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (7), pp.1139-1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-014-0790-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248815v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficiency of G-protein coupled receptor 40, a lipid-activated receptor, heightens &amp;lt;em&amp;gt;in vitro-&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vivo-&amp;lt;/em&amp;gt;induced murine osteoarthritis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pomegranate Peel Extract Prevents Bone Loss in a Preclinical Model of Osteoporosis and Stimulates Osteoblastic Differentiation in Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 240 (7), pp.854-866. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (11), pp.9265-9284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1535370214565078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu7115465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630757v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle and bone, two interconnected tissues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Deficiency of G-protein coupled receptor 40, a lipid-activated receptor, heightens &amp;lt;em&amp;gt;in vitro-&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vivo-&amp;lt;/em&amp;gt;induced murine osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21, pp.55-70. </w:t>
+              <w:t xml:space="preserve">Experimental Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 240 (7), pp.854-866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2015.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1535370214565078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641651v1</w:t>
+                <w:t xml:space="preserve">hal-02630757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pomegranate and its derivatives can improve bone health through decreased inflammation and oxidative stress in an animal model of postmenopausal osteoporosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (5), pp.1155 - 1164. </w:t>
@@ -5981,51 +5981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Guicheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42, pp.39-46. </w:t>
@@ -6063,103 +6063,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutraceuticals in joint health: animal models as instrumental tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Discovery Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (10), pp.1649 - 1658. </w:t>
@@ -6370,64 +6370,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 58 (6), pp.1239-1248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6473,51 +6473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexités des synergies dans l'aliment et bénéfices-risques pour la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6646,51 +6646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Léotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6793,51 +6793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guicheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (7), pp.68388 - 68388. </w:t>
@@ -6875,103 +6875,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pomegranate seed oil prevents bone loss in a mice model of osteoporosis, through osteoblastic stimulation, osteoclastic inhibition and decreased inflammatory status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (11), pp.1840 - 1848. </w:t>
@@ -7021,77 +7021,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé de l'appareil locomoteur : Mécanismes globaux musculo-squelettiques, effets des nutriments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33, pp.15-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7138,64 +7138,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masse adipeuse et squelette, deux tissus étroitement interconnectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (8), pp.252-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7259,64 +7259,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 319 (19), pp.3035-3041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7706,51 +7706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solmaz Khoshniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duplomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 159 (8), pp.1681-92. </w:t>
@@ -7788,51 +7788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANKL directly induces bone morphogenetic protein-2 expression in RANK-expressing POS-1 osteosarcoma cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7913,51 +7913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANKL/RANK/OPG: new therapeutic targets in bone tumours and associated osteolysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Théoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8204,103 +8204,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fromage au lait cru, un aliment clé pour favoriser la mobilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du CIR3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Clermont-ferrand, France</w:t>
@@ -8342,64 +8342,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycaprolactone / bioactive glass hybrid scaffolds with controlled porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8454,64 +8454,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative sol-gel based hybrid biomaterial for bone tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8726,64 +8726,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La synergie nutritionnelle au service de la prévention de l’ostéoporose : les polyphénols et les lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8821,51 +8821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’impact de composés circulants issus de la consommation d’huile d’olive, vierge ou raffinée, enrichie ou non en Vitamine D, sur la biologie des cellules osseuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8972,51 +8972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soubrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9058,90 +9058,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolyzed collagen promotes osteoblastogenesis and preserves bone mass in variectomized mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Daneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fabien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées Françaises de Biologie des Tissus Minéralisés JFBTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Super-Besse, France. 2015, 17èmes Journées Françaises de Biologie des Tissus Minéralisés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9179,90 +9179,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR40 reveals the good side of deleterious diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Miot - Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque International Molécules et Ingrédients Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Quimper, France. 2014, 5ème Colloque International Molécules et Ingrédients Santé MIS 2014</w:t>
@@ -9291,51 +9291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR40: a new relevant target for nutraceutical-based prevention of bone loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9343,51 +9343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitafoods Europe Conference. The Neutracila</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Genève, Switzerland. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9406,277 +9406,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of pomegranate and its derivatives for the prevention of bone loss in a preclinical mice model of postmenopausal osteoporosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pomegranate seed oil for nutritional management of postmenopausal osteoporosis: in vitro and preclinical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Miot - Noirault</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque International Molécules et Ingrédients Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Quimper, France. 2014, 5ème Colloque International Molécules et Ingrédients Santé MIS 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740233v1</w:t>
+                <w:t xml:space="preserve">hal-02743422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pomegranate seed oil for nutritional management of postmenopausal osteoporosis: in vitro and preclinical studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of pomegranate and its derivatives for the prevention of bone loss in a preclinical mice model of postmenopausal osteoporosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mercier</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Miot - Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque International Molécules et Ingrédients Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Quimper, France. 2014, 5ème Colloque International Molécules et Ingrédients Santé MIS 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743422v1</w:t>
+                <w:t xml:space="preserve">hal-02740233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR40 differentially impacts osteoblast behavior depending on differentiation stage and environment</w:t>
               </w:r>
@@ -9688,64 +9688,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque International Molécules et Ingrédients Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Quimper, France. 2014, 5ème Colloque International Molécules et Ingrédients Santé MIS 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9764,1054 +9764,1054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pomegranate peel extract improves bone impairment in a preclinical mice model of postmenopausal osteoporosis stimulating osteoblastic differentiation in vitro</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative nutritional strategies to preserve bone health: the role of fish oils supplementation in counteracting senile osteoporosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (Suppl. 1), 1960 p., 2013</w:t>
+              <w:t xml:space="preserve">Vitafoods Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Genève, Switzerland. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748269v1</w:t>
+                <w:t xml:space="preserve">hal-02810207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Free Fatty Acid Receptor GPR40 Protects from Bone Loss through Inhibition of Osteoclast Differentiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Philippe</w:t>
+                <w:t xml:space="preserve">Pomegranate peel extract improves bone impairment in a preclinical mice model of postmenopausal osteoporosis stimulating osteoblastic differentiation in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Miot-Noirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Congress of Translational Research in Human Nutrition "Integrative Approaches in Nutrition Research"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Clermond - Ferrand, France. , 2013</w:t>
+              <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (Suppl. 1), 1960 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745557v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative nutritional strategies to preserve bone health: the role of fish oils supplementation in counteracting senile osteoporosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Free Fatty Acid Receptor GPR40 Protects from Bone Loss through Inhibition of Osteoclast Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (Suppl. 1), 1960 p., 2013</w:t>
+              <w:t xml:space="preserve">2. International Congress of Translational Research in Human Nutrition "Integrative Approaches in Nutrition Research"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Clermond - Ferrand, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747906v1</w:t>
+                <w:t xml:space="preserve">hal-02745557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pomegranate seed oil prevents osteopenia establishment in a preclinical model of osteoporosis and in bone cells culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
+                <w:t xml:space="preserve">Innovative nutritional strategies to preserve bone health: the role of fish oils supplementation in counteracting senile osteoporosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (Suppl. 1), 1960 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748268v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new role for the free fatty acid receptor GPR40 in preserving bone health</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
+                <w:t xml:space="preserve">Pomegranate seed oil prevents osteopenia establishment in a preclinical model of osteoporosis and in bone cells culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Miot-Noirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (Suppl. 1), 1960 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748464v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPR40 differentially impacts osteoblast behavior depending on differentiation stage and environment</w:t>
+                <w:t xml:space="preserve">A new role for the free fatty acid receptor GPR40 in preserving bone health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guicheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Miot-Noirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Clermont - Ferrand, France. , 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
+              <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (Suppl. 1), 1960 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750249v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pomegranate and its derivatives can improve bone health through decreased inflammation and oxidative stress in an animal model of postmenopausal osteoporosis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">GPR40 differentially impacts osteoblast behavior depending on differentiation stage and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (Suppl. 1), 1960 p., 2013</w:t>
+              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Clermont - Ferrand, France. , 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747412v1</w:t>
+                <w:t xml:space="preserve">hal-02750249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative nutritional strategies to preserve bone health: the role of fish oils supplementation in counteracting senile osteoporosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pomegranate and its derivatives can improve bone health through decreased inflammation and oxidative stress in an animal model of postmenopausal osteoporosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Miot-Noirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitafoods Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Genève, Switzerland. 2013</w:t>
+              <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (Suppl. 1), 1960 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810207v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10829,51 +10829,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition and Bone : Hot Topics and new approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROPEAN CALCIFIED TISSUE SOCIETE, May 2024, MARSEILLE (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10898,51 +10898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser son doctorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Doc’AVENIR PRO / Clermont Innovation Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10967,51 +10967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scientific adventure in a biotech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School 2024 GRADUATE SCHOOL HEALTHSCIENCES AND TECHNOLOGIES Nantes University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes University, Jul 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11036,51 +11036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Studies and Level of Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NFBD24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NUTRIFORM' Business Days 2024, Jun 2024, Juans les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11105,51 +11105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex vivo clinical approach: an innovative model for rapid, predictive and mechanistic demonstration of nutrients/plant bioactives effect on human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Scientific Workshop of the PhenolAcTwin project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11168,251 +11168,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les docteurs dans les secteurs public et prives ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les métabolites sériques humains circulants dérivés de la consommation d'un extrait de safran (Safr'InsideTM) protègent les neurones du stress oxydatif : considérations pour les troubles dépressifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaudout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Doc’AVENIR PRO / Clermont Innovation Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Clermont-Ferand, France</w:t>
+              <w:t xml:space="preserve">Journées Françaises de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889341v1</w:t>
+                <w:t xml:space="preserve">hal-04698791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métabolites sériques humains circulants dérivés de la consommation d'un extrait de safran (Safr'InsideTM) protègent les neurones du stress oxydatif : considérations pour les troubles dépressifs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle place pour les docteurs dans les secteurs public et prives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Nutrition, Dec 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Forum Doc’AVENIR PRO / Clermont Innovation Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Clermont-Ferand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698791v1</w:t>
+                <w:t xml:space="preserve">hal-04889341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais cliniques ex vivo : rapide, prédictif, mécanique et sécurisant. une innovation INRAE/UCA/CLINICNCELL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone sur les Ingrédients Botaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, GRASSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11437,51 +11437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport et nutrition: le cas du gluten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Enseignement supérieur et de la Recherche, Oct 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11506,51 +11506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le potentiel de l'innovation : Table ronde Les collaborations avec la recherche sur l’objectivation des ingrédients et produits santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique De la Plante au Complément Alimentaire :</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pole Innovalliance, Oct 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11601,51 +11601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mekonnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11696,51 +11696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du gluten chez le sportif de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11759,165 +11759,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles méthodes de test et sources d’ingrédients pour innover en compléments alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">L'avenir des compléments alimentaires et aliments santé / Une nouvelle approche clinique ex vivo pour simplifier et accélérer la démonstration du bénéfice santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wébinaires du pole Innovalliance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, NICE, France</w:t>
+              <w:t xml:space="preserve">, Mar 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889454v1</w:t>
+                <w:t xml:space="preserve">hal-04889446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avenir des compléments alimentaires et aliments santé / Une nouvelle approche clinique ex vivo pour simplifier et accélérer la démonstration du bénéfice santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Nouvelles méthodes de test et sources d’ingrédients pour innover en compléments alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wébinaires du pole Innovalliance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">, Oct 2021, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889446v1</w:t>
+                <w:t xml:space="preserve">hal-04889454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profiling strategy for determination of the absorption peak of artichoke leaf extract in human enriched serum</w:t>
               </w:r>
@@ -12028,51 +12028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde sur l’Innovation et l’entreprenariat en science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BPI France Tour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BPI, Nov 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12097,103 +12097,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycaprolactone-bioactive glass hybrids as a controlled release platform for the delivery of therapeutics in bone tissue engineering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Gritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bossard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB 2021, 31th Conference of the European Society for Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Porto, Portugal</w:t>
@@ -12222,51 +12222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteogenic effect of fisetin doping in bioactive glass / polycaprolactone hybrid with dual cortical / trabecular structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Assises Régionales Auvergne Rhône-Alpes de Nutrition et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12291,77 +12291,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycaprolactone / bioactive glass hybrid scaffolds with doping agents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Granel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Guibourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12410,355 +12410,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle lipotoxicity on sarcopenia development in a model of collagen-induced arthritis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+                <w:t xml:space="preserve">Organic-inorganic hybrid scaffold for bone regeneration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Granel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Béchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Wittrant</w:t>
+                <w:t xml:space="preserve">Gael y Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European-League-Against-Rheumatism (EULAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29. European Conference on Biomaterials - ESB'18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Maastricht, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916907v1</w:t>
+                <w:t xml:space="preserve">hal-03549024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic-inorganic hybrid scaffold for bone regeneration.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edouard Jallot</w:t>
+                <w:t xml:space="preserve">Muscle lipotoxicity on sarcopenia development in a model of collagen-induced arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. European Conference on Biomaterials - ESB'18.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congress of the European-League-Against-Rheumatism (EULAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. pp.259-259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-eular.5978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549024v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolysed collagen promotes bone health in ovariectomized mice through the modulation of both the osteoblast and osteoclast activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Daneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prawitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guicheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12852,51 +12852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Guicheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées Françaises de Biologie des Tissus Minéralisés JFBTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Biologie des Tissus Minéralisés (SFBTM). FRA., Feb 2015, Clermont-Ferrand, France</w:t>
@@ -12938,90 +12938,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR40 activation by high fat diet decreased bone loss in ovariectomized mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Françaises de Biologie des Tissus Minéralisés JFBTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Super Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13184,64 +13184,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment un projet de serre peut-il contribuer à sécuriser l'alimentation et à optimiser la santé des habitants des villages du Nunavik (Aspects méthodologiques et premiers résultats)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lamalice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13318,64 +13318,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Guicheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Miot - Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque International Molécules et Ingrédients Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CBB Développement (CBB). Rennes, FRA., May 2014, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13426,64 +13426,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. International Congress and Annual Meeting of the Society-of-Medicinal-Plant-and-Natural-Product-Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Medical Plant and Natural Product Research (GA) (GA). Neunkirchen am Brand, DEU., Aug 2014, Guimaraes, Portugal. n.p, </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13530,90 +13530,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR40 limits bone loss induced by ovariectomy upon high fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2013, Clermont - Ferrand, France</w:t>
@@ -13694,51 +13694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Alderghaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Scientific Meeting of the American-Geriatrics-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geriatrics Society., May 2013, Grapevine, Texas, United States. pp.S90-S90</w:t>
@@ -13767,51 +13767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostéoporose et Nutrition Lipidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Galmier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13836,51 +13836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition lipidique et Santé osseuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Aviesan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alliance Nationale pour les Sciences de la vie et de la Santé (AVESIAN). FRA., Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13937,103 +13937,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro study of bacterial adhesion and biofilm growth on fresh, frozen, or decellularized human bone grafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Erivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14126,64 +14126,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Langhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda F Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Le Joubioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 146, 2022</w:t>
@@ -14212,130 +14212,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THU0071 Muscle lipotoxicity on sarcopenia development in a model of collagen-induced arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BMJ Publishing Group Ltd and European League Against Rheumatism, pp.259.2-259, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-eular.5978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000340v1</w:t>
@@ -14391,90 +14391,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implant with controlled porosity made of a hybrid material doped with osteoinductor nutrients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR-1860557. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14505,64 +14505,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'une association de deux composés pour le traitement et/ou la prévention de troubles osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3005419B1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14612,51 +14612,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytomicronutriments et santé dentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les phytomicronutriments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14726,51 +14726,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiopathologie du remodelage osseux : du rôle des facteurs locaux à l’influence de la nutrition lipidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université Clermont Auvergne, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14878,51 +14878,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E0EE6C8"/>
+    <w:nsid w:val="5031BFE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15109,51 +15109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohann-wittrant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3811-8859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095612661" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Muratet-Maraval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bagur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vichery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6NR00763E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouchard-Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32556-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.106899" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563153v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Vergnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad El Abbassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Wittrant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Marie Nedelec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202501277" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Delmas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Del&#8217;homme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17152389" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16030336" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Faouder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gueho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines12092132" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198979v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Langhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15081903" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F Otero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrotin Yves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Uebelhoer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-023-06800-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouvret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14235027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03857946v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villatte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2022.14.3.0614" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03857907v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descamps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275480" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071511" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gritsch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm02015c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03857797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Margaux Collignon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesieur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c01109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03326084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Viret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082653" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raalib Amode" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2021.115600" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J. Kleinnijenhuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique L. van Holthoon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annet J. H. Maathuis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vanhoecke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Prawitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02323-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394660v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vial" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevenet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.158574" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387592v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jallot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b01245" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056751v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nucke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y Rochefort" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201801542" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426362v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa M&#233;vel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11123071" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332543v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Hassan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alderghaffar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demontiero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.102299" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Daneault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabien Soul&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061249" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056742v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00407" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Tiainen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bglass-2018-0010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bonnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600219" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506655v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2015.1038377" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636830v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Philippe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Wauquier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-015-2626-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578229v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Davicco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mco.0000000000000324" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tagliaferri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebecque" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.048" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299595v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leotoing" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2015.10.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668191v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamalice" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Avard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbiens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040149ar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33527" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206984v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Spilmont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2015.03.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633714v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0790-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248815v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7115465" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630757v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1535370214565078" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641651v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne M.-J. Davicco" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2015.03.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Leotoing" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-013-0615-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630394v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Darie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guicheux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ex7k-f855" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847472v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2014.06.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01238769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Amiot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115817" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056817v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201300836" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KBPLKC9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632595v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chatigre Kouam&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlb Ahui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Assanvo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7qhk-n982" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01848192v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;otoing" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.429084" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847900v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068388" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643743v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2013.04.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMWND08C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526699v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m4pz-1p30" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056788v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961341v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2013.08.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PLKDM5P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650307v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.05.030" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GRCDTLB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968420v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bourgine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khoshniat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wauquier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2011.03.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DNJF8N3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109579v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Masson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Khoshniat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duplomb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2010.00665.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667510v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamoureux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanji Mori" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kamijo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00669006v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Th&#233;oleyre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chipoy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Padrines" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2004.05.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459032v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Del'Homme" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Caille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817380v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549007v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bossard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fayon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Montouillout" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743984v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Collignon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Rochefort" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741846v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mevel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merceron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinatier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesoeur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.01.628" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743712v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741404v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaussy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742495v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tatar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742491v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740421v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot - Noirault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747878v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740233v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743422v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738901v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748269v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miot-Noirault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rios" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223351.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745557v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747906v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223344.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748268v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223350.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748464v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guicheux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223352.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750249v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747412v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223349.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810207v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889366v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889351v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757853v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889377v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889320v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889341v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698791v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889421v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889403v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889288v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04066097v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vergnaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mekonnen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vichery" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nedelec" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889430v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889454v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889446v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529874v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glwadys Charpentier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889460v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549046v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318308v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549038v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guibourt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boccon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916907v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-eular.5978" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549024v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael y Rochefort" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736076v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prawitt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Rochefort" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740430v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794816v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595201v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638821v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Martina Herrmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739429v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123104v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1394565" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746069v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004352v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo G. Duque" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oddom O. Demontiero" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Alderghaffar" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745974v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744983v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04494533v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fassot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000282v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Langhi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000340v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bechet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03616427v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lao" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887274v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802106v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youscribe.com/catalogue/livres/savoirs/phytomicronutriments-2393607" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816638v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohann-wittrant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3811-8859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095612661" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Muratet-Maraval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bagur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vichery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6NR00763E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouchard-Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32556-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Vergnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad El Abbassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Wittrant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Marie Nedelec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202501277" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.106899" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Delmas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Del&#8217;homme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17152389" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Faouder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gueho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines12092132" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643323v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16030336" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrotin Yves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Uebelhoer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-023-06800-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323875v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F Otero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Langhi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15081903" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03857797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Margaux Collignon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesieur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c01109" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouvret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14235027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03857946v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villatte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2022.14.3.0614" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03857907v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descamps" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275480" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056659v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gritsch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm02015c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658538v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071511" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03326084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Viret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082653" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raalib Amode" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2021.115600" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vial" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevenet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.158574" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437586v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J. Kleinnijenhuis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique L. van Holthoon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annet J. H. Maathuis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vanhoecke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Prawitt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02323-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00407" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jallot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b01245" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nucke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y Rochefort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201801542" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426362v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa M&#233;vel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11123071" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332543v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Hassan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alderghaffar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demontiero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.102299" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149607v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Daneault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabien Soul&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061249" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Tiainen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bglass-2018-0010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bonnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600219" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506655v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2015.1038377" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636830v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Philippe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Wauquier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-015-2626-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578229v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Davicco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mco.0000000000000324" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tagliaferri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebecque" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.048" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299595v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leotoing" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2015.10.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668191v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamalice" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Avard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbiens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040149ar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33527" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641651v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne M.-J. Davicco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2015.03.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206984v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Spilmont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2015.03.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633714v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0790-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248815v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7115465" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630757v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1535370214565078" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Leotoing" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-013-0615-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630394v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Darie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guicheux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ex7k-f855" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847472v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2014.06.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01238769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Amiot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115817" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056817v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201300836" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KBPLKC9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632595v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chatigre Kouam&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlb Ahui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Assanvo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7qhk-n982" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01848192v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;otoing" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.429084" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847900v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068388" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643743v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2013.04.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMWND08C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526699v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m4pz-1p30" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056788v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961341v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2013.08.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PLKDM5P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650307v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.05.030" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GRCDTLB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968420v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bourgine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khoshniat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wauquier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2011.03.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DNJF8N3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109579v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Masson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Khoshniat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duplomb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2010.00665.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667510v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamoureux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanji Mori" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kamijo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00669006v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Th&#233;oleyre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chipoy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Padrines" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2004.05.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459032v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Del'Homme" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Caille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817380v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549007v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bossard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fayon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Montouillout" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743984v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Collignon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Rochefort" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741846v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mevel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merceron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinatier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesoeur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.01.628" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743712v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741404v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaussy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742495v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tatar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742491v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740421v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot - Noirault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747878v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743422v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740233v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738901v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810207v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748269v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miot-Noirault" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rios" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223351.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745557v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747906v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223344.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748268v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223350.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748464v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guicheux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223352.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750249v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747412v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223349.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889366v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889351v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757853v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889377v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889320v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698791v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889341v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889421v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889403v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889288v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04066097v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vergnaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mekonnen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vichery" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nedelec" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889430v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889446v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889454v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529874v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glwadys Charpentier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889460v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549046v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318308v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549038v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guibourt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boccon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549024v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael y Rochefort" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916907v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-eular.5978" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736076v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prawitt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Rochefort" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740430v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794816v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595201v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638821v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Martina Herrmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739429v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123104v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1394565" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746069v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004352v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo G. Duque" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oddom O. Demontiero" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Alderghaffar" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745974v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744983v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04494533v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fassot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000282v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Langhi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000340v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bechet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03616427v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lao" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887274v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802106v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youscribe.com/catalogue/livres/savoirs/phytomicronutriments-2393607" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816638v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>