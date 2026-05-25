--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -996,1630 +996,1630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Serum, Following Absorption of Fish Cartilage Hydrolysate, Promotes Dermal Fibroblast Healing through Anti-Inflammatory and Immunomodulatory Proteins</w:t>
+                <w:t xml:space="preserve">Reduced Production of Pro-Inflammatory and Pro-Catabolic Factors by Human Serum Metabolites Derived from a Patented Saffron Extract Intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Le Faouder</w:t>
+                <w:t xml:space="preserve">Line Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gueho</w:t>
+                <w:t xml:space="preserve">David Gaudout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Lavigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+                <w:t xml:space="preserve">Benjamin Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (9), pp.2132. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines12092132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics16030336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718135v1</w:t>
+                <w:t xml:space="preserve">hal-04643323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Production of Pro-Inflammatory and Pro-Catabolic Factors by Human Serum Metabolites Derived from a Patented Saffron Extract Intake</w:t>
+                <w:t xml:space="preserve">Human Serum, Following Absorption of Fish Cartilage Hydrolysate, Promotes Dermal Fibroblast Healing through Anti-Inflammatory and Immunomodulatory Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Pourtau</w:t>
+                <w:t xml:space="preserve">Julie Le Faouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gueho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16, </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (9), pp.2132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics16030336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines12092132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643323v1</w:t>
+                <w:t xml:space="preserve">hal-04718135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral supplementation with fish cartilage hydrolysate in an adult population suffering from knee pain and function discomfort: results from an innovative approach combining an exploratory clinical study and an ex vivo clinical investigation</w:t>
+                <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrotin Yves</w:t>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Herman</w:t>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Uebelhoer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12891-023-06800-4⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (32), pp.11185-11210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279002v1</w:t>
+                <w:t xml:space="preserve">hal-03895796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating bioactives resulting from totum-854 absorption in humans protects primary human endothelial cells against lipotoxicity: lessons from an original ex vivo clinical trial</w:t>
+                <w:t xml:space="preserve">Circulating Human Metabolites Resulting from TOTUM-070 Absorption (a Plant-Based, Polyphenol-Rich Ingredient) Improve Lipid Metabolism in Human Hepatocytes: Lessons from an Original Ex Vivo Clinical Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Le Joubioux</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Langhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension -Supplement-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.1903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15081903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323875v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oral supplementation with fish cartilage hydrolysate in an adult population suffering from knee pain and function discomfort: results from an innovative approach combining an exploratory clinical study and an ex vivo clinical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+                <w:t xml:space="preserve">Henrotin Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">Julie Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Uebelhoer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
+              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12891-023-06800-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03895796v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Human Metabolites Resulting from TOTUM-070 Absorption (a Plant-Based, Polyphenol-Rich Ingredient) Improve Lipid Metabolism in Human Hepatocytes: Lessons from an Original Ex Vivo Clinical Trial</w:t>
+                <w:t xml:space="preserve">Circulating bioactives resulting from totum-854 absorption in humans protects primary human endothelial cells against lipotoxicity: lessons from an original ex vivo clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Langhi</w:t>
+                <w:t xml:space="preserve">Yolanda F Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Joubioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hypertension -Supplement-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.E308-E308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198979v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteogenic Effect of Fisetin Doping in Bioactive Glass/Poly(caprolactone) Hybrid Scaffolds</w:t>
+                <w:t xml:space="preserve">Evaluation of the biomechanical and structural properties of bone allografts treated with a new cleaning process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Granel</w:t>
+                <w:t xml:space="preserve">Guillaume Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bossard</w:t>
+                <w:t xml:space="preserve">Roger Erivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Margaux Collignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+                <w:t xml:space="preserve">Regis Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lesieur</w:t>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c01109⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.608-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30574/wjarr.2022.14.3.0614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857797v1</w:t>
+                <w:t xml:space="preserve">hal-03857946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of Circulating Human Metabolites from Fish Cartilage Hydrolysate on Primary Human Dermal Fibroblasts, an Ex Vivo Clinical Investigation for Skin Health Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bouvret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Faouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (23), pp.5027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu14235027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the biomechanical and structural properties of bone allografts treated with a new cleaning process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">In vitro osteoblast activity is decreased by residues of chemicals used in the cleaning and viral inactivation process of bone allografts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Erivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Erivan</w:t>
+                <w:t xml:space="preserve">Stéphane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Cueff</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Pierre Arque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30574/wjarr.2022.14.3.0614⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (10), pp.e0275480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0275480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857946v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857907v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro osteoblast activity is decreased by residues of chemicals used in the cleaning and viral inactivation process of bone allografts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Erivan</w:t>
+                <w:t xml:space="preserve">Tailored therapeutic release from polycaprolactone-silica hybrids for the treatment of osteomyelitis: antibiotic rifampicin and osteogenic silicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Gritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Granel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Descamps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Boisgard</w:t>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0275480⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (8), pp.1936-1951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1bm02015c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857907v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored therapeutic release from polycaprolactone-silica hybrids for the treatment of osteomyelitis: antibiotic rifampicin and osteogenic silicates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohann Wittrant</w:t>
+                <w:t xml:space="preserve">Circulating Human Serum Metabolites Derived from the Intake of a Saffron Extract (Safr’InsideTM) Protect Neurons from Oxidative Stress: Consideration for Depressive Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaudout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1bm02015c⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14071511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056659v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Human Serum Metabolites Derived from the Intake of a Saffron Extract (Safr’InsideTM) Protect Neurons from Oxidative Stress: Consideration for Depressive Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Osteogenic Effect of Fisetin Doping in Bioactive Glass/Poly(caprolactone) Hybrid Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Granel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Margaux Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Moras</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (7), pp.1511. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (26), pp.22279-22290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu14071511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c01109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658538v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and Anti-Inflammatory Protective Properties of Human Enriched Serum Following Artichoke Leaf Extract Absorption: Results from an Innovative Ex Vivo Clinical Trial</w:t>
               </w:r>
@@ -2765,51 +2765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2867,1159 +2867,1159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid accumulation and mitochondrial abnormalities are associated with fiber atrophy in skeletal muscle of rats with collagen-induced arthritis</w:t>
+                <w:t xml:space="preserve">Non-targeted and targeted analysis of collagen hydrolysates during the course of digestion and absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vial</w:t>
+                <w:t xml:space="preserve">Anne J. Kleinnijenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+                <w:t xml:space="preserve">Frederique L. van Holthoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pinel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+                <w:t xml:space="preserve">Annet J. H. Maathuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chevenet</w:t>
+                <w:t xml:space="preserve">Barbara Vanhoecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Prawitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2019.158574⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 412 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-019-02323-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394660v1</w:t>
+                <w:t xml:space="preserve">hal-02437586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-targeted and targeted analysis of collagen hydrolysates during the course of digestion and absorption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipid accumulation and mitochondrial abnormalities are associated with fiber atrophy in skeletal muscle of rats with collagen-induced arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique L. van Holthoon</w:t>
+                <w:t xml:space="preserve">G. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annet J. H. Maathuis</w:t>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vanhoecke</w:t>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janne Prawitt</w:t>
+                <w:t xml:space="preserve">C. Chevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 412 (4), </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1865 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-019-02323-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2019.158574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437586v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive Glass/Polycaprolactone Hybrid with a Dual Cortical/Trabecular Structure for Bone Regeneration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Mechanism of Calcium Incorporation Inside Sol–Gel Silicate Bioactive Glass and the Advantage of Using Ca(OH)2 over Other Calcium Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Lesieur</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montouillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.9b00407⟩</w:t>
+              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (11), pp.5906-5915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.9b01245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056742v1</w:t>
+                <w:t xml:space="preserve">hal-02387592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Calcium Incorporation Inside Sol–Gel Silicate Bioactive Glass and the Advantage of Using Ca(OH)2 over Other Calcium Sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Fayon</w:t>
+                <w:t xml:space="preserve">Chondroprotective Properties of Human-Enriched Serum Following Polyphenol Extract Absorption: Results from an Exploratory Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.9b01245⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (12), pp.3071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11123071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387592v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Bioactive Glass: the Quest for the Bony Graft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Nucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (11), pp.1801542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adhm.201801542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chondroprotective Properties of Human-Enriched Serum Following Polyphenol Extract Absorption: Results from an Exploratory Clinical Trial</w:t>
+                <w:t xml:space="preserve">Human Enriched Serum Following Hydrolysed Collagen Absorption Modulates Bone Cell Activity: from Bedside to Bench and Vice Versa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Josep Valls</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Daneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Granel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Prawitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fabien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (12), pp.3071. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11123071⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11061249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426362v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02149607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of dietary fatty acids on bone, hematopoietic marrow and marrow adipose tissue in a murine model of senile osteoporosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. B. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alderghaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Demontiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (18), pp.7938-7947. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/aging.102299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Enriched Serum Following Hydrolysed Collagen Absorption Modulates Bone Cell Activity: from Bedside to Bench and Vice Versa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioactive Glass/Polycaprolactone Hybrid with a Dual Cortical/Trabecular Structure for Bone Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Granel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Margaux Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Fabien Soulé</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (6), pp.1249. </w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (8), pp.3473-3483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu11061249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.9b00407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02149607v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycaprolactone / bioactive glass hybrid scaffolds for bone regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4217,103 +4217,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological effect of hydrolyzed collagen on bone metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Daneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Prawitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fabien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 57 (9), pp.1922-1937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4390,64 +4390,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 412 (1-2), pp.197-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4494,64 +4494,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berries, their micronutrients and bone health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (6), pp.453-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4775,51 +4775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaudout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (2), pp.161-173. </w:t>
@@ -4883,51 +4883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lamalice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Avard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4991,51 +4991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive and grape seed extract prevents post-traumatic osteoarthritis damages and exhibits in vitro anti IL-1β activities before and after oral consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5043,51 +5043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Krisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.33527. </w:t>
@@ -5119,861 +5119,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle and bone, two interconnected tissues</w:t>
+                <w:t xml:space="preserve">Increased body fat mass and tissue lipotoxicity associated with ovariectomy or high-fat diet differentially affects bone and skeletal muscle metabolism in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Tagliaferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Walrand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Patrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2015.03.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (7), pp.1139-1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-014-0790-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641651v1</w:t>
+                <w:t xml:space="preserve">hal-02633714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pros and cons of fatty acids in bone biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+                <w:t xml:space="preserve">Pomegranate Peel Extract Prevents Bone Loss in a Preclinical Model of Osteoporosis and Stimulates Osteoblastic Differentiation in Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Coxam</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plipres.2015.03.001⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (11), pp.9265-9284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu7115465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01206984v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased body fat mass and tissue lipotoxicity associated with ovariectomy or high-fat diet differentially affects bone and skeletal muscle metabolism in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique V. Patrac</w:t>
+                <w:t xml:space="preserve">Pros and cons of fatty acids in bone biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-014-0790-0⟩</w:t>
+              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.121-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plipres.2015.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02633714v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pomegranate Peel Extract Prevents Bone Loss in a Preclinical Model of Osteoporosis and Stimulates Osteoblastic Differentiation in Vitro</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deficiency of G-protein coupled receptor 40, a lipid-activated receptor, heightens &amp;lt;em&amp;gt;in vitro-&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vivo-&amp;lt;/em&amp;gt;induced murine osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (11), pp.9265-9284. </w:t>
+              <w:t xml:space="preserve">Experimental Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 240 (7), pp.854-866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu7115465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1535370214565078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248815v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficiency of G-protein coupled receptor 40, a lipid-activated receptor, heightens &amp;lt;em&amp;gt;in vitro-&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vivo-&amp;lt;/em&amp;gt;induced murine osteoarthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle and bone, two interconnected tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tagliaferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Philippe</w:t>
+                <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mercier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 240 (7), pp.854-866. </w:t>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.55-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1535370214565078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630757v1</w:t>
+                <w:t xml:space="preserve">hal-02641651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pomegranate and its derivatives can improve bone health through decreased inflammation and oxidative stress in an animal model of postmenopausal osteoporosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mercier</w:t>
+                <w:t xml:space="preserve">Nutraceuticals in joint health: animal models as instrumental tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-013-0615-6⟩</w:t>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (10), pp.1649 - 1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2014.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635339v1</w:t>
+                <w:t xml:space="preserve">inserm-01847472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation nutritionnelle au service de la prévention de l’ostéoporose.Cas de la fisétine : un polyphénol capable de protéger notre capital osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5981,237 +5981,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Guicheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42, pp.39-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ex7k-f855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutraceuticals in joint health: animal models as instrumental tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Mével</w:t>
+                <w:t xml:space="preserve">Pomegranate and its derivatives can improve bone health through decreased inflammation and oxidative stress in an animal model of postmenopausal osteoporosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Wittrant</w:t>
+                <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19 (10), pp.1649 - 1658. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (5), pp.1155 - 1164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2014.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-013-0615-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01847472v1</w:t>
+                <w:t xml:space="preserve">hal-02635339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive Oil and Vitamin D Synergistically Prevent Bone Loss in Mice</w:t>
               </w:r>
@@ -6331,103 +6331,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flavonoid fisetin promotes osteoblasts differentiation through Runx2 transcriptional activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 58 (6), pp.1239-1248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6473,64 +6473,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexités des synergies dans l'aliment et bénéfices-risques pour la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chatigre Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6601,601 +6601,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Free Fatty Acid Receptor G Protein-coupled Receptor 40 (GPR40) Protects from Bone Loss through Inhibition of Osteoclast Differentiation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Pomegranate seed oil prevents bone loss in a mice model of osteoporosis, through osteoblastic stimulation, osteoclastic inhibition and decreased inflammatory status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (11), pp.1840 - 1848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2013.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.429084⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01848192v1</w:t>
+                <w:t xml:space="preserve">hal-02643743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Polyphenol Fisetin Protects Bone by Repressing NF-κB and MKP-1-Dependent Signaling Pathways in Osteoclasts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santé de l'appareil locomoteur : Mécanismes globaux musculo-squelettiques, effets des nutriments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068388⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/m4pz-1p30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01847900v1</w:t>
+                <w:t xml:space="preserve">hal-04526699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pomegranate seed oil prevents bone loss in a mice model of osteoporosis, through osteoblastic stimulation, osteoclastic inhibition and decreased inflammatory status</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mercier</w:t>
+                <w:t xml:space="preserve">The Polyphenol Fisetin Protects Bone by Repressing NF-κB and MKP-1-Dependent Signaling Pathways in Osteoclasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Léotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guicheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2013.04.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.68388 - 68388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643743v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01847900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé de l'appareil locomoteur : Mécanismes globaux musculo-squelettiques, effets des nutriments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Coxam</w:t>
+                <w:t xml:space="preserve">The Free Fatty Acid Receptor G Protein-coupled Receptor 40 (GPR40) Protects from Bone Loss through Inhibition of Osteoclast Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Léotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33, pp.15-24. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (9), pp.6542 - 6551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/m4pz-1p30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.429084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526699v1</w:t>
+                <w:t xml:space="preserve">inserm-01848192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masse adipeuse et squelette, deux tissus étroitement interconnectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (8), pp.252-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7246,77 +7246,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 319 (19), pp.3035-3041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7788,51 +7788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANKL directly induces bone morphogenetic protein-2 expression in RANK-expressing POS-1 osteosarcoma cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7913,51 +7913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANKL/RANK/OPG: new therapeutic targets in bone tumours and associated osteolysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Théoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8342,64 +8342,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycaprolactone / bioactive glass hybrid scaffolds with controlled porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8454,64 +8454,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative sol-gel based hybrid biomaterial for bone tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8726,64 +8726,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La synergie nutritionnelle au service de la prévention de l’ostéoporose : les polyphénols et les lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8821,51 +8821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’impact de composés circulants issus de la consommation d’huile d’olive, vierge ou raffinée, enrichie ou non en Vitamine D, sur la biologie des cellules osseuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8959,64 +8959,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Tatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soubrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9058,90 +9058,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolyzed collagen promotes osteoblastogenesis and preserves bone mass in variectomized mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Daneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fabien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées Françaises de Biologie des Tissus Minéralisés JFBTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Super-Besse, France. 2015, 17èmes Journées Françaises de Biologie des Tissus Minéralisés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9179,90 +9179,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR40 reveals the good side of deleterious diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Miot - Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque International Molécules et Ingrédients Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Quimper, France. 2014, 5ème Colloque International Molécules et Ingrédients Santé MIS 2014</w:t>
@@ -9291,103 +9291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR40: a new relevant target for nutraceutical-based prevention of bone loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitafoods Europe Conference. The Neutracila</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Genève, Switzerland. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9412,103 +9412,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pomegranate seed oil for nutritional management of postmenopausal osteoporosis: in vitro and preclinical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Spilmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque International Molécules et Ingrédients Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Quimper, France. 2014, 5ème Colloque International Molécules et Ingrédients Santé MIS 2014</w:t>
@@ -9537,77 +9537,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of pomegranate and its derivatives for the prevention of bone loss in a preclinical mice model of postmenopausal osteoporosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Spilmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9688,64 +9688,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque International Molécules et Ingrédients Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Quimper, France. 2014, 5ème Colloque International Molécules et Ingrédients Santé MIS 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9764,1054 +9764,1054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative nutritional strategies to preserve bone health: the role of fish oils supplementation in counteracting senile osteoporosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">The Free Fatty Acid Receptor GPR40 Protects from Bone Loss through Inhibition of Osteoclast Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitafoods Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Genève, Switzerland. 2013</w:t>
+              <w:t xml:space="preserve">2. International Congress of Translational Research in Human Nutrition "Integrative Approaches in Nutrition Research"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Clermond - Ferrand, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810207v1</w:t>
+                <w:t xml:space="preserve">hal-02745557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pomegranate peel extract improves bone impairment in a preclinical mice model of postmenopausal osteoporosis stimulating osteoblastic differentiation in vitro</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Innovative nutritional strategies to preserve bone health: the role of fish oils supplementation in counteracting senile osteoporosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (Suppl. 1), 1960 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748269v1</w:t>
+                <w:t xml:space="preserve">hal-02747906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Free Fatty Acid Receptor GPR40 Protects from Bone Loss through Inhibition of Osteoclast Differentiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Pomegranate peel extract improves bone impairment in a preclinical mice model of postmenopausal osteoporosis stimulating osteoblastic differentiation in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Miot-Noirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Congress of Translational Research in Human Nutrition "Integrative Approaches in Nutrition Research"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Clermond - Ferrand, France. , 2013</w:t>
+              <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (Suppl. 1), 1960 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745557v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative nutritional strategies to preserve bone health: the role of fish oils supplementation in counteracting senile osteoporosis</w:t>
+                <w:t xml:space="preserve">A new role for the free fatty acid receptor GPR40 in preserving bone health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guicheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Miot-Noirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Granada, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (Suppl. 1), 1960 p., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karger</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02747906v1</w:t>
+                <w:t xml:space="preserve">hal-02748464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pomegranate seed oil prevents osteopenia establishment in a preclinical model of osteoporosis and in bone cells culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Spilmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Miot-Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (Suppl. 1), 1960 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new role for the free fatty acid receptor GPR40 in preserving bone health</w:t>
+                <w:t xml:space="preserve">GPR40 differentially impacts osteoblast behavior depending on differentiation stage and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Clermont - Ferrand, France. , 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karger</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02748464v1</w:t>
+                <w:t xml:space="preserve">hal-02750249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPR40 differentially impacts osteoblast behavior depending on differentiation stage and environment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Pomegranate and its derivatives can improve bone health through decreased inflammation and oxidative stress in an animal model of postmenopausal osteoporosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Miot-Noirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Clermont - Ferrand, France. , 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
+              <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (Suppl. 1), 1960 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750249v1</w:t>
+                <w:t xml:space="preserve">hal-02747412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pomegranate and its derivatives can improve bone health through decreased inflammation and oxidative stress in an animal model of postmenopausal osteoporosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Innovative nutritional strategies to preserve bone health: the role of fish oils supplementation in counteracting senile osteoporosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vitafoods Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Genève, Switzerland. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karger</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02747412v1</w:t>
+                <w:t xml:space="preserve">hal-02810207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10823,165 +10823,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition and Bone : Hot Topics and new approaches</w:t>
+                <w:t xml:space="preserve">Valoriser son doctorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUROPEAN CALCIFIED TISSUE SOCIETE, May 2024, MARSEILLE (FRANCE), France</w:t>
+              <w:t xml:space="preserve">Forum Doc’AVENIR PRO / Clermont Innovation Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889366v1</w:t>
+                <w:t xml:space="preserve">hal-04889351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser son doctorat</w:t>
+                <w:t xml:space="preserve">Nutrition and Bone : Hot Topics and new approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Doc’AVENIR PRO / Clermont Innovation Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ECTS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROPEAN CALCIFIED TISSUE SOCIETE, May 2024, MARSEILLE (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889351v1</w:t>
+                <w:t xml:space="preserve">hal-04889366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scientific adventure in a biotech</w:t>
               </w:r>
@@ -11099,290 +11099,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo clinical approach: an innovative model for rapid, predictive and mechanistic demonstration of nutrients/plant bioactives effect on human health</w:t>
+                <w:t xml:space="preserve">Quelle place pour les docteurs dans les secteurs public et prives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Scientific Workshop of the PhenolAcTwin project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Forum Doc’AVENIR PRO / Clermont Innovation Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Clermont-Ferand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889320v1</w:t>
+                <w:t xml:space="preserve">hal-04889341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métabolites sériques humains circulants dérivés de la consommation d'un extrait de safran (Safr'InsideTM) protègent les neurones du stress oxydatif : considérations pour les troubles dépressifs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ex vivo clinical approach: an innovative model for rapid, predictive and mechanistic demonstration of nutrients/plant bioactives effect on human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Nutrition, Dec 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">3rd Scientific Workshop of the PhenolAcTwin project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698791v1</w:t>
+                <w:t xml:space="preserve">hal-04889320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les docteurs dans les secteurs public et prives ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les métabolites sériques humains circulants dérivés de la consommation d'un extrait de safran (Safr'InsideTM) protègent les neurones du stress oxydatif : considérations pour les troubles dépressifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaudout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Doc’AVENIR PRO / Clermont Innovation Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Clermont-Ferand, France</w:t>
+              <w:t xml:space="preserve">Journées Françaises de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889341v1</w:t>
+                <w:t xml:space="preserve">hal-04698791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais cliniques ex vivo : rapide, prédictif, mécanique et sécurisant. une innovation INRAE/UCA/CLINICNCELL</w:t>
               </w:r>
@@ -11601,51 +11601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mekonnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11828,221 +11828,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles méthodes de test et sources d’ingrédients pour innover en compléments alimentaires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metabolic profiling strategy for determination of the absorption peak of artichoke leaf extract in human enriched serum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bourafai-Aziez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glwadys Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wébinaires du pole Innovalliance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, NICE, France</w:t>
+              <w:t xml:space="preserve">14ème journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889454v1</w:t>
+                <w:t xml:space="preserve">hal-03529874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profiling strategy for determination of the absorption peak of artichoke leaf extract in human enriched serum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelles méthodes de test et sources d’ingrédients pour innover en compléments alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">Wébinaires du pole Innovalliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529874v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde sur l’Innovation et l’entreprenariat en science</w:t>
               </w:r>
@@ -12097,103 +12097,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycaprolactone-bioactive glass hybrids as a controlled release platform for the delivery of therapeutics in bone tissue engineering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Gritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB 2021, 31th Conference of the European Society for Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Porto, Portugal</w:t>
@@ -12222,51 +12222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteogenic effect of fisetin doping in bioactive glass / polycaprolactone hybrid with dual cortical / trabecular structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Assises Régionales Auvergne Rhône-Alpes de Nutrition et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12291,77 +12291,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycaprolactone / bioactive glass hybrid scaffolds with doping agents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Guibourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12410,355 +12410,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic-inorganic hybrid scaffold for bone regeneration.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Wauquier</w:t>
+                <w:t xml:space="preserve">Muscle lipotoxicity on sarcopenia development in a model of collagen-induced arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael y Rochefort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Jallot</w:t>
+                <w:t xml:space="preserve">Daniel Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. European Conference on Biomaterials - ESB'18.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congress of the European-League-Against-Rheumatism (EULAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. pp.259-259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-eular.5978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549024v1</w:t>
+                <w:t xml:space="preserve">hal-01916907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle lipotoxicity on sarcopenia development in a model of collagen-induced arthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Wittrant</w:t>
+                <w:t xml:space="preserve">Organic-inorganic hybrid scaffold for bone regeneration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Granel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael y Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European-League-Against-Rheumatism (EULAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29. European Conference on Biomaterials - ESB'18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Maastricht, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916907v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolysed collagen promotes bone health in ovariectomized mice through the modulation of both the osteoblast and osteoclast activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Daneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prawitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guicheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12800,51 +12800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polyphenol fisetin protects bone by repressing NF-kB and MKP-1-dependent signaling pathways in osteoclasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12852,51 +12852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Guicheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées Françaises de Biologie des Tissus Minéralisés JFBTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Biologie des Tissus Minéralisés (SFBTM). FRA., Feb 2015, Clermont-Ferrand, France</w:t>
@@ -12938,90 +12938,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR40 activation by high fat diet decreased bone loss in ovariectomized mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Françaises de Biologie des Tissus Minéralisés JFBTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Super Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13098,51 +13098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guicheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-alpes-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t>
@@ -13197,51 +13197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lamalice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13279,103 +13279,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative nutritional prevention of osteoporosis: the polyphenol fisetin sustains bone health by controlling osteoblasts and osteoclasts differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Guicheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Miot - Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque International Molécules et Ingrédients Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CBB Développement (CBB). Rennes, FRA., May 2014, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13400,90 +13400,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone health maintenance: Innovative nutritional strategy by polyphenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. International Congress and Annual Meeting of the Society-of-Medicinal-Plant-and-Natural-Product-Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Medical Plant and Natural Product Research (GA) (GA). Neunkirchen am Brand, DEU., Aug 2014, Guimaraes, Portugal. n.p, </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13530,90 +13530,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR40 limits bone loss induced by ovariectomy upon high fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2013, Clermont - Ferrand, France</w:t>
@@ -13694,51 +13694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Alderghaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Scientific Meeting of the American-Geriatrics-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geriatrics Society., May 2013, Grapevine, Texas, United States. pp.S90-S90</w:t>
@@ -13767,51 +13767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostéoporose et Nutrition Lipidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Galmier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13836,51 +13836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition lipidique et Santé osseuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Aviesan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alliance Nationale pour les Sciences de la vie et de la Santé (AVESIAN). FRA., Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13937,103 +13937,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro study of bacterial adhesion and biofilm growth on fresh, frozen, or decellularized human bone grafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Erivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14126,64 +14126,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Langhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda F Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Le Joubioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 146, 2022</w:t>
@@ -14212,64 +14212,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THU0071 Muscle lipotoxicity on sarcopenia development in a model of collagen-induced arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14291,51 +14291,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BMJ Publishing Group Ltd and European League Against Rheumatism, pp.259.2-259, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-eular.5978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000340v1</w:t>
@@ -14391,90 +14391,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implant with controlled porosity made of a hybrid material doped with osteoinductor nutrients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Granel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR-1860557. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14505,64 +14505,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'une association de deux composés pour le traitement et/ou la prévention de troubles osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3005419B1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14612,51 +14612,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytomicronutriments et santé dentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les phytomicronutriments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14726,51 +14726,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiopathologie du remodelage osseux : du rôle des facteurs locaux à l’influence de la nutrition lipidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université Clermont Auvergne, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14878,51 +14878,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5031BFE8"/>
+    <w:nsid w:val="832DE720"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15109,51 +15109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohann-wittrant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3811-8859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095612661" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Muratet-Maraval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bagur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vichery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6NR00763E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouchard-Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32556-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Vergnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad El Abbassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Wittrant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Marie Nedelec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202501277" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.106899" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Delmas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Del&#8217;homme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17152389" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Faouder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gueho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines12092132" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643323v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16030336" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrotin Yves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Uebelhoer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-023-06800-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323875v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F Otero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Langhi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15081903" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03857797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Margaux Collignon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesieur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c01109" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouvret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14235027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03857946v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villatte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2022.14.3.0614" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03857907v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descamps" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275480" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056659v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gritsch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm02015c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658538v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071511" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03326084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Viret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082653" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raalib Amode" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2021.115600" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vial" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevenet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.158574" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437586v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J. Kleinnijenhuis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique L. van Holthoon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annet J. H. Maathuis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vanhoecke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Prawitt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02323-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00407" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jallot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b01245" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nucke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y Rochefort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201801542" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426362v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa M&#233;vel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11123071" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332543v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Hassan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alderghaffar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demontiero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.102299" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149607v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Daneault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabien Soul&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061249" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Tiainen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bglass-2018-0010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bonnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600219" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506655v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2015.1038377" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636830v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Philippe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Wauquier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-015-2626-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578229v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Davicco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mco.0000000000000324" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tagliaferri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebecque" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.048" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299595v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leotoing" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2015.10.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668191v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamalice" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Avard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbiens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040149ar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33527" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641651v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne M.-J. Davicco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2015.03.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206984v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Spilmont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2015.03.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633714v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0790-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248815v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7115465" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630757v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1535370214565078" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Leotoing" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-013-0615-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630394v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Darie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guicheux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ex7k-f855" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847472v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2014.06.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01238769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Amiot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115817" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056817v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201300836" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KBPLKC9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632595v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chatigre Kouam&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlb Ahui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Assanvo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7qhk-n982" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01848192v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;otoing" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.429084" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847900v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068388" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643743v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2013.04.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMWND08C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526699v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m4pz-1p30" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056788v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961341v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2013.08.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PLKDM5P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650307v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.05.030" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GRCDTLB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968420v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bourgine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khoshniat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wauquier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2011.03.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DNJF8N3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109579v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Masson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Khoshniat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duplomb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2010.00665.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667510v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamoureux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanji Mori" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kamijo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00669006v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Th&#233;oleyre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chipoy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Padrines" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2004.05.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459032v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Del'Homme" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Caille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817380v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549007v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bossard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fayon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Montouillout" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743984v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Collignon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Rochefort" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741846v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mevel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merceron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinatier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesoeur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.01.628" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743712v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741404v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaussy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742495v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tatar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742491v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740421v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot - Noirault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747878v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743422v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740233v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738901v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810207v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748269v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miot-Noirault" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rios" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223351.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745557v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747906v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223344.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748268v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223350.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748464v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guicheux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223352.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750249v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747412v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223349.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889366v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889351v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757853v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889377v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889320v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698791v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889341v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889421v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889403v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889288v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04066097v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vergnaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mekonnen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vichery" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nedelec" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889430v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889446v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889454v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529874v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glwadys Charpentier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889460v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549046v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318308v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549038v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guibourt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boccon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549024v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael y Rochefort" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916907v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-eular.5978" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736076v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prawitt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Rochefort" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740430v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794816v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595201v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638821v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Martina Herrmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739429v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123104v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1394565" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746069v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004352v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo G. Duque" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oddom O. Demontiero" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Alderghaffar" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745974v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744983v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04494533v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fassot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000282v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Langhi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000340v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bechet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03616427v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lao" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887274v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802106v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youscribe.com/catalogue/livres/savoirs/phytomicronutriments-2393607" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816638v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohann-wittrant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3811-8859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095612661" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Muratet-Maraval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bagur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vichery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6NR00763E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouchard-Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32556-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Vergnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad El Abbassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Wittrant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Marie Nedelec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202501277" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.106899" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Delmas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Del&#8217;homme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17152389" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16030336" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Faouder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gueho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines12092132" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198979v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Langhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15081903" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrotin Yves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Uebelhoer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-023-06800-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F Otero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03857946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villatte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2022.14.3.0614" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouvret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14235027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03857907v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descamps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275480" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gritsch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm02015c" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658538v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071511" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03857797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Margaux Collignon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesieur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c01109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03326084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Viret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082653" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raalib Amode" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2021.115600" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J. Kleinnijenhuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique L. van Holthoon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annet J. H. Maathuis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vanhoecke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Prawitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02323-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394660v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vial" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevenet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.158574" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387592v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jallot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b01245" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426362v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa M&#233;vel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11123071" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056751v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nucke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y Rochefort" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201801542" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149607v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Daneault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabien Soul&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061249" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332543v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Hassan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alderghaffar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demontiero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.102299" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056742v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00407" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Tiainen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bglass-2018-0010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bonnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600219" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506655v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2015.1038377" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636830v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Philippe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Wauquier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-015-2626-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578229v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Davicco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mco.0000000000000324" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tagliaferri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebecque" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.048" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299595v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leotoing" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2015.10.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668191v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamalice" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Avard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbiens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040149ar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33527" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633714v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0790-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248815v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Spilmont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7115465" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206984v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2015.03.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630757v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1535370214565078" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641651v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne M.-J. Davicco" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2015.03.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847472v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2014.06.012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630394v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Leotoing" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Darie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guicheux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ex7k-f855" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635339v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-013-0615-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01238769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Amiot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115817" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056817v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201300836" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KBPLKC9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632595v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chatigre Kouam&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlb Ahui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Assanvo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7qhk-n982" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643743v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2013.04.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMWND08C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526699v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m4pz-1p30" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847900v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;otoing" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068388" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01848192v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.429084" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056788v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961341v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2013.08.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PLKDM5P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650307v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.05.030" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GRCDTLB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968420v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bourgine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khoshniat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wauquier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2011.03.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DNJF8N3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109579v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Masson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Khoshniat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duplomb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2010.00665.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667510v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamoureux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanji Mori" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kamijo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00669006v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Th&#233;oleyre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chipoy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Padrines" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2004.05.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459032v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Del'Homme" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Caille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817380v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549007v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bossard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fayon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Montouillout" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743984v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Collignon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Rochefort" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741846v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mevel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merceron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinatier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesoeur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.01.628" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743712v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741404v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaussy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742495v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tatar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742491v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740421v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot - Noirault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747878v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743422v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740233v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738901v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745557v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747906v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223344.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748269v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miot-Noirault" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rios" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223351.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748464v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guicheux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223352.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748268v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223350.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750249v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747412v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223349.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810207v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889351v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889366v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757853v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889377v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889341v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889320v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698791v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889421v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889403v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889288v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04066097v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vergnaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mekonnen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vichery" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nedelec" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889430v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889446v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529874v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glwadys Charpentier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889454v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889460v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549046v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318308v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549038v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guibourt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boccon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916907v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-eular.5978" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549024v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael y Rochefort" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736076v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prawitt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Rochefort" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740430v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794816v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595201v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638821v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Martina Herrmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739429v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123104v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1394565" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746069v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004352v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo G. Duque" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oddom O. Demontiero" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Alderghaffar" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745974v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744983v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04494533v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fassot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000282v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Langhi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000340v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bechet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03616427v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lao" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887274v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802106v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youscribe.com/catalogue/livres/savoirs/phytomicronutriments-2393607" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816638v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>