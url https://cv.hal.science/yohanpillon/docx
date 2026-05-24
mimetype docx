--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -100,957 +100,957 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pendant des siècles, les plantes n'ont cessé de changer de nom, voici pourquoi cela est en train de s'arrêter</w:t>
+                <w:t xml:space="preserve">The family classification of the New Caledonian angiosperms has become more stable with the application of the APG system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gotty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (5), pp.463-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.70003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273478v1</w:t>
+                <w:t xml:space="preserve">hal-05533913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a monophyletic Melicope (Rutaceae): Phylogenetic placement of Dutailliopsis and other New Caledonian genera, and an updated infrageneric classification of Melicope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pendant des siècles, les plantes n'ont cessé de changer de nom, voici pourquoi cela est en train de s'arrêter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Warren L. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoKeys</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 septembre 2025, en ligne [5 p.]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533929v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new monocaulous species of Virotia (Proteaceae) from New Caledonia and a rare case of co-accumulation of nickel and manganese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoït Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gotty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telopea - </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29, pp.149-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7751/telopea20718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The family classification of the New Caledonian angiosperms has become more stable with the application of the APG system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards a monophyletic Melicope (Rutaceae): Phylogenetic placement of Dutailliopsis and other New Caledonian genera, and an updated infrageneric classification of Melicope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc S. Appelhans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohan Pillon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren L. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (5), pp.463-469. </w:t>
+              <w:t xml:space="preserve">PhytoKeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 259, pp.263-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cla.70003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/phytokeys.259.139246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533913v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics and the rise of the angiosperms</w:t>
+                <w:t xml:space="preserve">Phylogeny, biogeography and ecological diversification of New Caledonian palms (Arecaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Zuntini</w:t>
+                <w:t xml:space="preserve">Victor Pérez-Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Carruthers</w:t>
+                <w:t xml:space="preserve">Sidonie Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maurin</w:t>
+                <w:t xml:space="preserve">Benedikt G Kuhnhäuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bailey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Leempoel</w:t>
+                <w:t xml:space="preserve">Félix Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07324-0⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134 (1), pp.85-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcae043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560060v1</w:t>
+                <w:t xml:space="preserve">ird-04739587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny, biogeography and ecological diversification of New Caledonian palms (Arecaceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Community ionomics reveals a diversity of mineral nutrition in a species‐rich shrubland on infertile soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hocedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gotty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pérez-Calle</w:t>
+                <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidonie Bellot</w:t>
+                <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt G Kuhnhäuser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Félix Forest</w:t>
+                <w:t xml:space="preserve">Audrey Léopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcae043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (5), pp.e13301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.13301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04739587v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community ionomics reveals a diversity of mineral nutrition in a species‐rich shrubland on infertile soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of Stenocarpus (Proteaceae, Stenocarpinae) in New Caledonia including a new species, plus new combinations for the Australian species formerly in Strangea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Hocedez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Gotty</w:t>
+                <w:t xml:space="preserve">H.C.F. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Hequet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Wajer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.13301⟩</w:t>
+              <w:t xml:space="preserve">Blumea - Biodiversity, Evolution and Biogeography of Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (3), pp.211-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3767/blumea.2024.69.03.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690655v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04996301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of Stenocarpus (Proteaceae, Stenocarpinae) in New Caledonia including a new species, plus new combinations for the Australian species formerly in Strangea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenomics and the rise of the angiosperms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zuntini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Carruthers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Pillon</w:t>
+                <w:t xml:space="preserve">Olivier Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.C.F. Hopkins</w:t>
+                <w:t xml:space="preserve">Paul Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wajer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Leempoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blumea - Biodiversity, Evolution and Biogeography of Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (3), pp.211-219. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 629, pp.843-850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3767/blumea.2024.69.03.02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07324-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04996301v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A suprageneric classification of Oxalidales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Crayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1114,77 +1114,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The allopolyploid origin(s) and diversification of New Caledonian Grevillea (Proteaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Majourau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1248,64 +1248,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanded generic concepts for Kermadecia and Persoonia, Proteaceae of New Caledonia and neighboring islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen C.F. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1346,438 +1346,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revised generic circumscription of Exocarpos (Santalaceae), including the transfer of Omphacomeria to Exocarpos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Taxonomic notes on New Caledonian Malpighiales: Acridocarpus, Crossostylis, Erythroxylum, and Xylosma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brendan J. Lepschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muelleria: An Australian Journal of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytotaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 583 (2), pp.207-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/phytotaxa.583.2.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696951v1</w:t>
+                <w:t xml:space="preserve">ird-04464188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic notes on New Caledonian Malpighiales: Acridocarpus, Crossostylis, Erythroxylum, and Xylosma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A revised generic circumscription of Exocarpos (Santalaceae), including the transfer of Omphacomeria to Exocarpos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Pillon</w:t>
+                <w:t xml:space="preserve">Karine Gotty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan J. Lepschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytotaxa</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Muelleria: An Australian Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.9-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04464188v1</w:t>
+                <w:t xml:space="preserve">hal-04696951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vegetation on ultramafic rocks in New Caledonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An account of the Cunoniaceae in the Solomon archipelago and Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen C. F. Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Bradford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydiane Mattio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2234432⟩</w:t>
+              <w:t xml:space="preserve">Kew Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78, pp.433-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12225-023-10107-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203119v1</w:t>
+                <w:t xml:space="preserve">hal-04345971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An account of the Cunoniaceae in the Solomon archipelago and Vanuatu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen C. F. Hopkins</w:t>
+                <w:t xml:space="preserve">The vegetation on ultramafic rocks in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Bradford</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohan Pillon</w:t>
+                <w:t xml:space="preserve">Lydiane Mattio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kew Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 78, pp.433-467. </w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170 (3), pp.333-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12225-023-10107-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2234432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345971v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relict lineages with extreme ecology and physiology: metal hyperaccumulation on ultramafic substrates in New Caledonian Alseuosmineae (Asterales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael J. Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1880,51 +1880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting nickel and manganese accumulation and localization in New Caledonian Cunoniaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony van Der Ent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2027,51 +2027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Hong-Wa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2112,2562 +2112,2562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The X-ray fluorescence screening of multiple elements in herbarium specimens from the Neotropical region reveals new records of metal accumulation in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nuclear phylogenomic study of the angiosperm order Myrtales, exploring the potential and limitations of the universal Angiosperms353 probe set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célestine Belloeil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jouannais</w:t>
+                <w:t xml:space="preserve">Artemis Anest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Malfaisan</w:t>
+                <w:t xml:space="preserve">Edward Biffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolando Reyes Fernández</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Severine Lopez</w:t>
+                <w:t xml:space="preserve">Grace Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfab045⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (7), pp.1087-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajb2.1699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298402v1</w:t>
+                <w:t xml:space="preserve">hal-03372269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantes hyperaccumulatrices et biovalorisation des métaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The X-ray fluorescence screening of multiple elements in herbarium specimens from the Neotropical region reveals new records of metal accumulation in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Belloeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouannais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+                <w:t xml:space="preserve">Charles Malfaisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Grison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
+                <w:t xml:space="preserve">Rolando Reyes Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfab045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480909v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Species of Argophyllum (Argophyllaceae) with Notes on the Species from New Caledonia and Nickel Hyperaccumulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Phylogenomics and biogeography of Cunoniaceae (Oxalidales) with complete generic sampling and taxonomic realignments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen C. F. Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niroshini Epitawalage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Bradford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants10040701⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (7), pp.1181-1200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajb2.1688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238655v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics and biogeography of Cunoniaceae (Oxalidales) with complete generic sampling and taxonomic realignments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jason Bradford</w:t>
+                <w:t xml:space="preserve">Plantes hyperaccumulatrices et biovalorisation des métaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438851v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inequity of species names: The flora of New Caledonia as a case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A New Species of Argophyllum (Argophyllaceae) with Notes on the Species from New Caledonia and Nickel Hyperaccumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108934⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants10040701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03635374v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposals to amend Recommendations 20A .1 and 23A .3 to expand the diversity of new generic names and epithets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen C.F. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 70 (6), pp.1387-1388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/tax.12614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infertile landscapes on an old oceanic island: the biodiversity hotspot of New Caledonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The inequity of species names: The flora of New Caledonia as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Biological Conservation, 253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/blaa146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03002846v1</w:t>
+                <w:t xml:space="preserve">ird-03635374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Cross-species RNA-Seq Comparison Reveals Convergent Molecular Mechanisms Involved in Nickel Hyperaccumulation Across Dicotyledons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanesa Sanchez Garcia de La Torre</w:t>
+                <w:t xml:space="preserve">Infertile landscapes on an old oceanic island: the biodiversity hotspot of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Majorel-Loulergue</w:t>
+                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem J. Rigaill</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16775⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133 (2), pp.317-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blaa146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890477v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nuclear phylogenomic study of the angiosperm order Myrtales, exploring the potential and limitations of the universal Angiosperms353 probe set</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maurin</w:t>
+                <w:t xml:space="preserve">Wide Cross-species RNA-Seq Comparison Reveals Convergent Molecular Mechanisms Involved in Nickel Hyperaccumulation Across Dicotyledons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa Sanchez Garcia de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Majorel-Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemis Anest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Bellot</w:t>
+                <w:t xml:space="preserve">Guillem J. Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Biffin</w:t>
+                <w:t xml:space="preserve">Dubiel A. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grace Brewer</w:t>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 108 (7), pp.1087-1111. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229 (2), pp.994-1006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajb2.1699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372269v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revision of Ventilago (Rhamnaceae) in New Caledonia and Vanuatu with notes on dyeing properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Virotia azurea (Proteaceae: Macadamieae), a striking new species endemic to New Caledonia and notes on V. francii and V. leptophylla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen C.F. Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Willdenowia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3372/wi.50.50211⟩</w:t>
+              <w:t xml:space="preserve">Candollea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (1), pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15553/c2020v751a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127465v1</w:t>
+                <w:t xml:space="preserve">hal-03128105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of Grevillea (Proteaceae) from New Caledonia with fie description of two new species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A revision of Ventilago (Rhamnaceae) in New Caledonia and Vanuatu with notes on dyeing properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Toussirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytotaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 477 (2), pp.243-252. </w:t>
+              <w:t xml:space="preserve">Willdenowia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (2), pp.253-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/phytotaxa.477.2.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3372/wi.50.50211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126905v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virotia azurea (Proteaceae: Macadamieae), a striking new species endemic to New Caledonia and notes on V. francii and V. leptophylla</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A review of Grevillea (Proteaceae) from New Caledonia with fie description of two new species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Majourau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Candollea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 75 (1), pp.89-98. </w:t>
+              <w:t xml:space="preserve">Phytotaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 477 (2), pp.243-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15553/c2020v751a9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/phytotaxa.477.2.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128105v1</w:t>
+                <w:t xml:space="preserve">hal-03126905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kermadecia brinoniae (Proteaceae: Macadamieae), a new species from New Caledonia previously confused with K. elliptica</w:t>
+                <w:t xml:space="preserve">Multiple colonizations, hybridization and uneven diversification in Cyrtandra (Gesneriaceae) lineages on Hawai'i Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen H.C.F. Hopkins</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Melissa Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Sakishima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Stacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Candollea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15553/c2019v741a9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Journal of Biogeography, 46 (6), pp.1178-1196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468524v1</w:t>
+                <w:t xml:space="preserve">ird-03670732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted amplicon sequencing of 40 nuclear genes supports a single introduction and rapid radiation of Hawaiian Metrosideros (Myrtaceae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Kermadecia brinoniae (Proteaceae: Macadamieae), a new species from New Caledonia previously confused with K. elliptica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen H.C.F. Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Plant Systematics and Evolution, 305 (10), pp.961-974. </w:t>
+              <w:t xml:space="preserve">Candollea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00606-019-01615-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15553/c2019v741a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03645315v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionomics suggests niche differences between sympatric heathers (Ericaceae)</w:t>
+                <w:t xml:space="preserve">Targeted amplicon sequencing of 40 nuclear genes supports a single introduction and rapid radiation of Hawaiian Metrosideros (Myrtaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Petit</w:t>
+                <w:t xml:space="preserve">Julian Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Sakishima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Gady</w:t>
+                <w:t xml:space="preserve">Chrissen Gemmill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Soubrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Saladin</w:t>
+                <w:t xml:space="preserve">Srikar Chamala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-018-3870-8⟩</w:t>
+              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Plant Systematics and Evolution, 305 (10), pp.961-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00606-019-01615-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03635355v1</w:t>
+                <w:t xml:space="preserve">ird-03645315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty years after Jaffré et al. (1998), is the system of protected areas now adequate in New Caledonia?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionomics suggests niche differences between sympatric heathers (Ericaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ibanez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
+                <w:t xml:space="preserve">Marilyne Soubrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Gâteblé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isnard</w:t>
+                <w:t xml:space="preserve">Emmanuel Joussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Saladin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-018-1659-y⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Plant and Soil, 434 (1-2), pp.481-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-018-3870-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055527v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03635355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel ecological filtering of ultramafic soils in three distant island floras</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Twenty years after Jaffré et al. (1998), is the system of protected areas now adequate in New Caledonia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herizo Randriambanona</w:t>
+                <w:t xml:space="preserve">Thomas Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porter P. Lowry Ii</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
+                <w:t xml:space="preserve">Gildas Gâteblé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (11), pp.2457-2465. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (1), pp.245-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.13677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-018-1659-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284387v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amborella – Bearing witness to the past ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel ecological filtering of ultramafic soils in three distant island floras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Poncet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+                <w:t xml:space="preserve">Dubiel Alfonso González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre de Kochko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+                <w:t xml:space="preserve">Herizo Randriambanona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porter P. Lowry Ii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Plant Reviews Online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119312994.apr0689⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (11), pp.2457-2465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291318v1</w:t>
+                <w:t xml:space="preserve">hal-02284387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two new species of Quintinia (Paracryphiaceae) with notes on the species from New Caledonia and Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytotaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 397 (1), pp.45. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/phytotaxa.397.1.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple colonizations, hybridization and uneven diversification in Cyrtandra (Gesneriaceae) lineages on Hawai'i Island</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amborella – Bearing witness to the past ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald Price</w:t>
+                <w:t xml:space="preserve">Valerie Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Stacy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre de Kochko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Journal of Biogeography, 46 (6), pp.1178-1196. </w:t>
+              <w:t xml:space="preserve">Annual Plant Reviews Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.1 - 41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.13567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119312994.apr0689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03670732v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nomenclature and typification in Polyosma (Escalloniaceae) from New Caledonia, with the description of a new species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A new species of &amp;lt;em&amp;gt;Metrosideros&amp;lt;/em&amp;gt; (Myrtaceae) from Vanuatu and notes on the genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytotaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 371 (4), pp.267. </w:t>
+              <w:t xml:space="preserve">, 2018, 347 (2), pp.197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/phytotaxa.371.4.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/phytotaxa.347.2.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956102v2</w:t>
+                <w:t xml:space="preserve">hal-02627087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of &amp;lt;em&amp;gt;Metrosideros&amp;lt;/em&amp;gt; (Myrtaceae) from Vanuatu and notes on the genus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nomenclature and typification in Polyosma (Escalloniaceae) from New Caledonia, with the description of a new species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytotaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 347 (2), pp.197. </w:t>
+              <w:t xml:space="preserve">, 2018, 371 (4), pp.267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/phytotaxa.347.2.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/phytotaxa.371.4.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627087v1</w:t>
+                <w:t xml:space="preserve">hal-01956102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetics and systematics of the South Polynesian genera Apetahia and Sclerotheca (Campanulaceae subfam. Lobelioideae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Stacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Botany Letters, 165 (2), pp.186-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4701,51 +4701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How old are island endemics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Buerki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4792,51 +4792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How many genera of vascular plants are endemic to New Caledonia? A critical review based on phylogenetic evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Barrabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4896,90 +4896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Expanded &amp;lt;I&amp;gt;Metrosideros&amp;lt;/I&amp;gt; (Myrtaceae) to Include &amp;lt;I&amp;gt;Carpolepis&amp;lt;/I&amp;gt; and &amp;lt;I&amp;gt;Tepualia&amp;lt;/I&amp;gt; Based on Nuclear Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Sakishima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5069,51 +5069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bradford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Donovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5158,308 +5158,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02197243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primers for low‐copy nuclear genes in &amp;lt;i&amp;gt;Metrosideros&amp;lt;/i&amp;gt; and cross‐amplification in Myrtaceae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A new record for Carpodetus (Rousseaceae) in Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Brad Barbazuk</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hcf Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barrabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ea Stacy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/apps.1400049⟩</w:t>
+              <w:t xml:space="preserve">New Zealand Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (4), pp.449-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0028825X.2014.928332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05597444v1</w:t>
+                <w:t xml:space="preserve">ird-03651894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new record for Carpodetus (Rousseaceae) in Vanuatu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Primers for low‐copy nuclear genes in &amp;lt;i&amp;gt;Metrosideros&amp;lt;/i&amp;gt; and cross‐amplification in Myrtaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Barrabé</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Sakishima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikar Chamala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ea Stacy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W Brad Barbazuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Zealand Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (4), pp.449-452. </w:t>
+              <w:t xml:space="preserve">Applications in Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0028825X.2014.928332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3732/apps.1400049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03651894v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05597444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptic adaptive radiation in tropical forest trees in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen C.F. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5467,51 +5467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Stacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 202 (2), pp.521-530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5539,1254 +5539,1254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of low-copy nuclear genes in DNA barcoding: a comparison with plastid genes in two Hawaiian plant radiations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">New Caledonian lineages of Psychotria (Rubiaceae) reveal different evolutionary histories and the largest documented plant radiation for the archipelago.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barrabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Brad Barbazuk</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71C, pp.15-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2013.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05597453v1</w:t>
+                <w:t xml:space="preserve">hal-00914255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karrabina gen. nov. (Cunoniaceae), for the Australian species previously placed in Geissois, and a synopsis of genera in the tribe Geissoieae</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phylogeography and niche modelling of the relict plant Amborella trichopoda (Amborellaceae) reveal multiple Pleistocene refugia in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Systematic Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (24), pp.6163-6178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/SB12037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-05597446v1</w:t>
+                <w:t xml:space="preserve">ird-04996197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metal hyperaccumulators from New Caledonia can broaden our understanding of nickel accumulation in plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Potential use of low-copy nuclear genes in DNA barcoding: a comparison with plastid genes in two Hawaiian plant radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Sakishima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikar Chamala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Barbazuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958245v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05597453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene discordance in phylogenomics of recent plant radiations, an example from Hawaiian Cyrtandra (Gesneriaceae)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karrabina gen. nov. (Cunoniaceae), for the Australian species previously placed in Geissois, and a synopsis of genera in the tribe Geissoieae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rozefelds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2013.05.003⟩</w:t>
+              <w:t xml:space="preserve">Australian Systematic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (3), pp.167-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/SB12037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04953044v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05597446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography and niche modelling of the relict plant Amborella trichopoda (Amborellaceae) reveal multiple Pleistocene refugia in New Caledonia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gene discordance in phylogenomics of recent plant radiations, an example from Hawaiian Cyrtandra (Gesneriaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Gomez</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Sakishima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Roalson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (1), pp.293-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2013.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12554⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-04996197v1</w:t>
+                <w:t xml:space="preserve">ird-04953044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Caledonian lineages of Psychotria (Rubiaceae) reveal different evolutionary histories and the largest documented plant radiation for the archipelago.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The metal hyperaccumulators from New Caledonia can broaden our understanding of nickel accumulation in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2013.10.020⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00914255v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of the Asparagales based on three plastid and two mitochondrial genes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Further new endemic taxa of Cunoniaceae from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.1100468⟩</w:t>
+              <w:t xml:space="preserve">Kew Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (3), pp.405-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12225-011-9299-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05597465v1</w:t>
+                <w:t xml:space="preserve">ird-05597467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and tempo of diversification in the flora of New Caledonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le référentiel taxonomique Florical et les caractéristiques de la flore vasculaire indigène de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8339.2012.01274.x⟩</w:t>
+              <w:t xml:space="preserve">Adansonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.179 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/a2012n2a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03644644v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05597459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further new endemic taxa of Cunoniaceae from New Caledonia</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phylogeny of the Asparagales based on three plastid and two mitochondrial genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Seberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gitte Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerrold Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chris Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Stevenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kew Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12225-011-9299-3⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 99 (5), pp.875-889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1100468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-05597467v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05597465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le référentiel taxonomique Florical et les caractéristiques de la flore vasculaire indigène de la Nouvelle-Calédonie</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Time and tempo of diversification in the flora of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adansonia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34, pp.179 - 221. </w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170 (3), pp.288-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/a2012n2a1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8339.2012.01274.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-05597459v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03644644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultramafic soils and species sorting in the flora of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6859,51 +6859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultramafic soils and species sorting in the flora of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Munzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6961,1038 +6961,1038 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Molecular and Morphological Survey of Generic Limits of Acsmithia and Spiraeanthemum (Cunoniaceae)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
+                <w:t xml:space="preserve">Evidence for a correlation between phylogeny and bioactivity in New Caledonian Cunoniaceae and its implications for screening and conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark W. Chase</w:t>
+                <w:t xml:space="preserve">B. Fogliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pacific Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00418666v1</w:t>
+                <w:t xml:space="preserve">hal-03332781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endemic genus Pancheria (Cunoniaceae) in New Caledonia: notes on morphology and the description of three new species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Bradford</w:t>
+                <w:t xml:space="preserve">A Molecular and Morphological Survey of Generic Limits of Acsmithia and Spiraeanthemum (Cunoniaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen C.F. Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark W. Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kew Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 64 (3), pp.429-446. </w:t>
+              <w:t xml:space="preserve">Systematic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (1), pp.141-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12225-009-9137-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1600/036364409787602410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-05597483v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00418666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reticulate evolution on a mosaic of soils : diversification of the New Caledonian endemic genus Codia (Cunoniaceae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The endemic genus Pancheria (Cunoniaceae) in New Caledonia: notes on morphology and the description of three new species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M.-W. Chase</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bradford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kew Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64 (3), pp.429-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12225-009-9137-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332633v1</w:t>
+                <w:t xml:space="preserve">ird-05597483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reticulate evolution on a mosaic of soils: diversification of the New Caledonian endemic genus Codia (Cunoniaceae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reticulate evolution on a mosaic of soils: diversification of the New Caledonian endemic genus Codia (Cunoniaceae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen C F Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Hopkins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Chase</w:t>
+                <w:t xml:space="preserve">Mark W Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Molecular Ecology, 18 (10), pp.2263-2275. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 18 (10), pp.2263-2275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04178.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04178.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03635307v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00436079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reticulate evolution on a mosaic of soils: diversification of the New Caledonian endemic genus Codia (Cunoniaceae).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reticulate evolution on a mosaic of soils: diversification of the New Caledonian endemic genus Codia (Cunoniaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen C F Hopkins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark W Chase</w:t>
+                <w:t xml:space="preserve">Mark Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 18 (10), pp.2263-2275. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, Molecular Ecology, 18 (10), pp.2263-2275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04178.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04178.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00436079v1</w:t>
+                <w:t xml:space="preserve">ird-03635307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic species, gene recombination and hybridization in the genus Spiraeanthemum (Cunoniaceae) from New Caledonia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark W Chase</w:t>
+                <w:t xml:space="preserve">Reticulate evolution on a mosaic of soils : diversification of the New Caledonian endemic genus Codia (Cunoniaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Munzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-C.-F. Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-W. Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00436088v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptic species, gene recombination and hybridization in the genus Spiraeanthemum (Cunoniaceae) from New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Botanical Journal of the Linnean Society, 161 (2), pp.137-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1095-8339.2009.00997.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03635321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a correlation between phylogeny and bioactivity in New Caledonian Cunoniaceae and its implications for screening and conservation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Fogliani</w:t>
+                <w:t xml:space="preserve">Cryptic species, gene recombination and hybridization in the genus Spiraeanthemum (Cunoniaceae) from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen C.F. Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark W Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 161 (2), pp.137-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8339.2009.00997.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332781v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00436088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two new species of Cunonia (Cunoniaceae) from New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Bradford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8033,645 +8033,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05597485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and temporal diversification of western European polyploid species complexes in Dactylorhiza (Orchidaceae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Taxonomic Exaggeration and Its Effects on Orchid Conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Chase</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/25065911⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (1), pp.263-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1523-1739.2006.00573.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05597487v1</w:t>
+                <w:t xml:space="preserve">ird-03644811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allotetraploid evolution in Dactylorhiza (Orchidaceae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael F Fay</w:t>
+                <w:t xml:space="preserve">Genetic diversity and ecological differentiation in the endangered fen orchid (Liparis loeselii).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bateman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yohan Pillon</w:t>
+                <w:t xml:space="preserve">F. Qamaruz-Zaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hendoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Piquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lankesteriana. International Journal on Orchidology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (1-2), pp.187-189</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.177-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-05597491v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four new species in the endemic genus Codia (Cunoniaceae) from New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-C.-F. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kew Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 62 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and ecological differentiation in the endangered fen orchid (Liparis loeselii).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Pillon</w:t>
+                <w:t xml:space="preserve">Evolution and temporal diversification of western European polyploid species complexes in Dactylorhiza (Orchidaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Qamaruz-Zaman</w:t>
+                <w:t xml:space="preserve">Mikael Hedrén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Fay</w:t>
+                <w:t xml:space="preserve">Richard Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hendoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dion Devey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (4), pp.1185-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/25065911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091814v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05597487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic Exaggeration and Its Effects on Orchid Conservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Allotetraploid evolution in Dactylorhiza (Orchidaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark W Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Hedrén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lankesteriana. International Journal on Orchidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (1-2), pp.187-189</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03644811v1</w:t>
+                <w:t xml:space="preserve">ird-05597491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and ecological differentiation in the endangered fen orchid (Liparis loeselii)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Qamaruz-Zaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hendoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8731,90 +8731,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species diversity versus phylogenetic diversity: A practical study in the taxonomically difficult genus Dactylorhiza (Orchidaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Shipunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 129 (1), pp.4-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8860,51 +8860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amborella fever and its (little) implication in conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8964,90 +8964,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dactylorhiza (Orchidaceae) in European Russia: combined molecular and morphological analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Shipunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 91 (9), pp.1419-1426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9113,51 +9113,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunoniaceae : Flore de la Nouvelle-Calédonie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rd. Hoogland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9487,51 +9487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus on Geissois (Cunoniaceae): another example of the melanesian connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 70, MNHN; IRD; Pro-Natura International, 2011, Patrimoines Naturels</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9725,51 +9725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533929v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S. Appelhans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gotty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren L. Wagner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.259.139246" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7751/telopea20718" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.70003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560060v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zuntini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Carruthers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Leempoel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07324-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04739587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;rez-Calle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bellot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt G Kuhnh&#228;user" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Forest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hocedez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hequet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13301" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04996301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.F. Hopkins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wajer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/blumea.2024.69.03.02" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crayn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.R. Streiff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. de Vos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Majourau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2187454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C.F. Hopkins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2212281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan J. Lepschi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04464188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.583.2.9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Mattio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2234432" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C. F. Hopkins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bradford" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12225-023-10107-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael J. Kergoat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Invernon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2022.2093290" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidiro Gei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05388-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dupin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hong-Wa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boac024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Belloeil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Malfaisan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Reyes Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lopez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480909v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238655v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10040701" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438851v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niroshini Epitawalage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bradford" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1688" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03635374v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108934" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12614" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa146" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel-Loulergue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem J. Rigaill" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A. Gonzalez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16775" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372269v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Anest" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Biffin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Brewer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1699" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cahen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Toussirot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3372/wi.50.50211" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.477.2.8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128105v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15553/c2020v751a9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468524v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen H.C.F. Hopkins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15553/c2019v741a9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03645315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dupuis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Sakishima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrissen Gemmill" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikar Chamala" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-019-01615-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03635355v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gady" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saladin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3870-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02055527v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1659-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284387v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel Alfonso Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herizo Randriambanona" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry Ii" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13677" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291318v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poncet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119312994.apr0689" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02138235v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.397.1.4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03670732v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Johnson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Price" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Stacy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13567" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956102v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.371.4.4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627087v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.347.2.10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03644823v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1452792" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03635329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Buerki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03644800v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrab&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/bow001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03651872v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Lucas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Johansen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hall" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1600/036364415X689249" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02197243v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. F. Hopkins" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bradford" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Donovan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12225-014-9546-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Brad Barbazuk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/apps.1400049" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03651894v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hcf Hopkins" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ea Stacy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0028825X.2014.928332" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rigault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12677" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597453v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Barbazuk" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597446v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hopkins" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rozefelds" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SB12037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00279" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04953044v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roalson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2013.05.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04996197v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gomez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12554" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914255v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2013.10.020" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJZ4VTFN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597465v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Seberg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitte Petersen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerrold Davis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chris Pires" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Stevenson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100468" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03644644v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2012.01274.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597467v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12225-011-9299-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597459v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/a2012n2a1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00517995v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lebrun" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01689.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332680v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Munzinger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00418666v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Chase" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1600/036364409787602410" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597483v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12225-009-9137-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332633v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C.-F. Hopkins" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-W. Chase" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03635307v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Hopkins" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chase" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04178.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNSL39BH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00436079v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C F Hopkins" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Chase" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00436088v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2009.00997.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03635321v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332781v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597485v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12225-008-9045-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597487v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Hedr&#233;n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bateman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Devey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/25065911" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597491v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F Fay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332874v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091814v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qamaruz-Zaman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Fay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hendoux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Piquot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03644811v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2006.00573.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03651885v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Qamaruz-Zaman" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Piquot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-006-9160-7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597493v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Shipunov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2005.06.036" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMKMQ13L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03644818v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2005.09.004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597503v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.91.9.1419" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314198v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd. Hoogland" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405080v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Invern&#243;n" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tisserand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouannais" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Navarrete Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669130v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882237.ch6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03635401v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gotty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.70003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273478v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127208v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Henry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7751/telopea20718" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S. Appelhans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren L. Wagner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.259.139246" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04739587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;rez-Calle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bellot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt G Kuhnh&#228;user" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Forest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690655v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hocedez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hequet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04996301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.F. Hopkins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wajer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/blumea.2024.69.03.02" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zuntini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Carruthers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Leempoel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07324-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crayn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.R. Streiff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. de Vos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Majourau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2187454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C.F. Hopkins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2212281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04464188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.583.2.9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan J. Lepschi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345971v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C. F. Hopkins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bradford" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12225-023-10107-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Mattio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2234432" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael J. Kergoat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Invernon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2022.2093290" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidiro Gei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05388-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dupin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hong-Wa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boac024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Anest" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Biffin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Brewer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1699" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298402v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Belloeil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Malfaisan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Reyes Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lopez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438851v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niroshini Epitawalage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bradford" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1688" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480909v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238655v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10040701" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596001v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12614" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03635374v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108934" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa146" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890477v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel-Loulergue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem J. Rigaill" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A. Gonzalez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16775" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15553/c2020v751a9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127465v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cahen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Toussirot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3372/wi.50.50211" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126905v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.477.2.8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03670732v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Johnson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Sakishima" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Price" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Stacy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13567" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen H.C.F. Hopkins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15553/c2019v741a9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03645315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dupuis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrissen Gemmill" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikar Chamala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-019-01615-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03635355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gady" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saladin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3870-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02055527v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1659-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284387v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel Alfonso Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herizo Randriambanona" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry Ii" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13677" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02138235v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.397.1.4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291318v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poncet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119312994.apr0689" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627087v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.347.2.10" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956102v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.371.4.4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03644823v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1452792" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03635329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Buerki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03644800v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrab&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/bow001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03651872v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Lucas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Johansen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hall" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1600/036364415X689249" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02197243v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. F. Hopkins" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bradford" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Donovan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12225-014-9546-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03651894v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hcf Hopkins" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ea Stacy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0028825X.2014.928332" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Brad Barbazuk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/apps.1400049" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rigault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12677" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914255v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2013.10.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJZ4VTFN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04996197v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gomez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12554" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Barbazuk" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597446v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hopkins" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rozefelds" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SB12037" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04953044v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roalson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2013.05.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958245v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00279" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597467v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12225-011-9299-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597459v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/a2012n2a1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597465v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Seberg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitte Petersen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerrold Davis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chris Pires" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Stevenson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100468" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03644644v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2012.01274.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00517995v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lebrun" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01689.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332680v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Munzinger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332781v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00418666v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Chase" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1600/036364409787602410" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597483v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12225-009-9137-z" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00436079v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C F Hopkins" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Chase" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04178.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNSL39BH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03635307v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Hopkins" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chase" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332633v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C.-F. Hopkins" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-W. Chase" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03635321v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2009.00997.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00436088v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597485v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12225-008-9045-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03644811v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2006.00573.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091814v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qamaruz-Zaman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Fay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hendoux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Piquot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332874v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597487v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Hedr&#233;n" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bateman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Devey" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/25065911" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597491v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F Fay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03651885v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Qamaruz-Zaman" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Piquot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-006-9160-7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597493v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Shipunov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2005.06.036" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMKMQ13L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03644818v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2005.09.004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597503v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.91.9.1419" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314198v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd. Hoogland" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405080v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Invern&#243;n" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tisserand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouannais" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Navarrete Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669130v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882237.ch6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03635401v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>