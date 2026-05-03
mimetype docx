--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -2038,291 +2038,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling PAH partitioning during sludge disintegration: The key role of dissolved and colloidal matter</w:t>
+                <w:t xml:space="preserve">Enrichment and adaptation yield high anammox conversion rates under low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Mozo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Lesage</w:t>
+                <w:t xml:space="preserve">Pieter de Cocker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Sperandio</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 209, pp.883-891. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 250, pp.505-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.06.147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.11.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886495v1</w:t>
+                <w:t xml:space="preserve">hal-01886467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment and adaptation yield high anammox conversion rates under low temperatures</w:t>
+                <w:t xml:space="preserve">Modelling PAH partitioning during sludge disintegration: The key role of dissolved and colloidal matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter de Cocker</w:t>
+                <w:t xml:space="preserve">Irène Mozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Bounouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 250, pp.505-512. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209, pp.883-891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.11.079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.06.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886467v1</w:t>
+                <w:t xml:space="preserve">hal-01886495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolysis of particulate settleable solids (PSS) in activated sludge is determined by the bacteria initially adsorbed in the sewage</w:t>
               </w:r>
@@ -2347,51 +2347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bareha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2468,51 +2468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Mozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2877,51 +2877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 65 (2), pp.289 - 295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3114,51 +3114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of bioaggregate strength during aerobic granular sludge formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junfeng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3640,51 +3640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junfeng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (20), pp.5097-5108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4135,235 +4135,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00201555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low fouling conditions in dead-end filtration: Evidence for a critical filtered volume and interpretation using critical osmotic pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dead-end filtration of natural organic matter: experimental evidence of critical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Jefferson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 264 (1-2), pp.37-47. </w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 175 (1), pp.29-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2005.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2004.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201135v1</w:t>
+                <w:t xml:space="preserve">hal-00201140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dead-end filtration of natural organic matter: experimental evidence of critical conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low fouling conditions in dead-end filtration: Evidence for a critical filtered volume and interpretation using critical osmotic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhad Abidine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruce Jefferson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 175 (1), pp.29-36. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 264 (1-2), pp.37-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2004.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2005.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201140v1</w:t>
+                <w:t xml:space="preserve">hal-00201135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration of biological sludge by immersed hollow-fiber membranes: influence of initial permeability choice of operating conditions</w:t>
               </w:r>
@@ -5246,260 +5246,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated carbon from banana peel: an emerging biobased material for adsorption of diclofenac ECST</w:t>
+                <w:t xml:space="preserve">Combination of coagulation-adsorption by using new activated carbon from banana peel for diclofenac removal in surface water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivccheng Phal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramsey Tan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+                <w:t xml:space="preserve">T Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Guigui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Eido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ei-Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSTP conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Gérone, Spain</w:t>
+              <w:t xml:space="preserve">Franco thai workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780689v1</w:t>
+                <w:t xml:space="preserve">hal-04779804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of coagulation-adsorption by using new activated carbon from banana peel for diclofenac removal in surface water</w:t>
+                <w:t xml:space="preserve">Activated carbon from banana peel: an emerging biobased material for adsorption of diclofenac ECST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivccheng Phal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Eido</w:t>
+                <w:t xml:space="preserve">Ramsey Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ei-Abidi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco thai workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EcoSTP conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Gérone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779804v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Thermophilic Aerobic Reactor (TAR) with Mesophilic Anaerobic digestion (MAD) to improve sludge reduction and pharmaceuticals degradation</w:t>
               </w:r>
@@ -5604,277 +5604,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de biopolymères, produits par des cultures mixtes sélectionnées, comme floculants pour le traitement des eaux usées urbaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Paul</w:t>
+                <w:t xml:space="preserve">ECONOMIE CIRCULAIRE APPLIQUEE AUX EAUX USEES : PRODUIRE DES ALGINATES A PARTIR DE BOUES GRANULAIRES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Noel Louvet</w:t>
+                <w:t xml:space="preserve">Aurélie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Morgado-Ferreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mansour Bounouba</w:t>
+                <w:t xml:space="preserve">Néréa Chiramberro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2022 SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française en Génie des Procédés, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14ème congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738679v1</w:t>
+                <w:t xml:space="preserve">hal-04738672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECONOMIE CIRCULAIRE APPLIQUEE AUX EAUX USEES : PRODUIRE DES ALGINATES A PARTIR DE BOUES GRANULAIRES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Néréa Chiramberro</w:t>
+                <w:t xml:space="preserve">Évaluation de biopolymères, produits par des cultures mixtes sélectionnées, comme floculants pour le traitement des eaux usées urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bou-Sarkis</w:t>
+                <w:t xml:space="preserve">Jean Noel Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Pagliaccia</w:t>
+                <w:t xml:space="preserve">Ana Morgado-Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès 2022 SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française en Génie des Procédés, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738672v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting physico-chemical characteristics with gelling properties of alginate like exopolymers recovered from wastewater granular sludge</w:t>
               </w:r>
@@ -6096,527 +6096,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-gelling mechanical behaviour of structural extracellular polymeric substances (EPS) from aerobic granules (AGS)</w:t>
+                <w:t xml:space="preserve">Production of biopolymers with flocculant properties from WW cellulosic residues and for WW flocculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pagliaccia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+                <w:t xml:space="preserve">A Morgado-Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IWA resource recovery conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online, Turkey</w:t>
+              <w:t xml:space="preserve">4th IWA Resource Recovery Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association, Sep 2021, Online, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754420v1</w:t>
+                <w:t xml:space="preserve">hal-04931587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the EPS production in non-nitrifying reactor: study of the whole production chain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Moya-Leclair</w:t>
+                <w:t xml:space="preserve">Granulation dynamics in bubble column reactors under different COD/N ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Bounouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Moya Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Congress of Chemical Engineering and 6th European Congress of Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online, France</w:t>
+              <w:t xml:space="preserve">ECCE/ECAB 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual conference, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754414v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of biopolymers with flocculant properties from WW cellulosic residues and for WW flocculation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-gelling mechanical behaviour of structural extracellular polymeric substances (EPS) from aerobic granules (AGS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Cavaillé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D Delagnes</w:t>
+                <w:t xml:space="preserve">B. Pagliaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bounouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IWA Resource Recovery Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association, Sep 2021, Online, Turkey</w:t>
+              <w:t xml:space="preserve">4th IWA resource recovery conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931587v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulation dynamics in bubble column reactors under different COD/N ratios</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mansour Bounouba</w:t>
+                <w:t xml:space="preserve">Evaluation of the EPS production in non-nitrifying reactor: study of the whole production chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Moya Leclair</w:t>
+                <w:t xml:space="preserve">E. Moya-Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE/ECAB 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual conference, Germany</w:t>
+              <w:t xml:space="preserve">13th European Congress of Chemical Engineering and 6th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794902v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling EPS recovery: from bacterial production to reactor extraction, using SUMO software</w:t>
               </w:r>
@@ -6736,64 +6736,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Chiramberro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Biofilm Reactor conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA, Dec 2021, Notre Dame, United States</w:t>
@@ -6822,51 +6822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on a methodology to characterize the gel-forming ability of structural extracellular polymeric substances (EPS) from aerobic granular sludge (AGS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6960,51 +6960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction conditions govern the quantity and properties of gel-forming EPS recovered from aerobic granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7066,583 +7066,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Thermophilic Aerobic Reactor (TAR) with Mesophilic Anaerobic digestion (MAD) improves the degradation of pharmaceutical compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorization of solid wastes into energy and biobased products : taming microbial consortia to desired products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Gonzalez Salgado</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C Khim</w:t>
+                <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IWA world conference on anaerobic digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Jun 2019, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">International Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795016v1</w:t>
+                <w:t xml:space="preserve">hal-02483853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of a microbial population in continuous culture: a way to produce biopolymers for industrial applications?</w:t>
+                <w:t xml:space="preserve">Selection of a microbial population in continuous culture: a way to produce biopolymers for industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Delagnes</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Morgado-Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Symposium on Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Straubing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962910v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of solid wastes into energy and biobased products : taming microbial consortia to desired products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selection of a microbial population in continuous culture: a way to produce biopolymers for industrial applications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pommier</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morgado-Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">10th European Symposium on Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Straubing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483853v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of a microbial population in continuous culture: a way to produce biopolymers for industrial applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Louvet</w:t>
+                <w:t xml:space="preserve">Combining Thermophilic Aerobic Reactor (TAR) with Mesophilic Anaerobic digestion (MAD) improves the degradation of pharmaceutical compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Gonzalez Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Cavaille</w:t>
+                <w:t xml:space="preserve">E Mengelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Delagnes</w:t>
+                <w:t xml:space="preserve">C Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Symposium on Biopolymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Straubing, Germany</w:t>
+              <w:t xml:space="preserve">16th IWA world conference on anaerobic digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Jun 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962882v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of biopolymers produced by selected mixed cultures from sieving residues as flocculants for urban wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Morgado-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7697,51 +7697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de bioplastique à partie de déchets : Modélisation de la production de Polyhydroxybutyrate (PHB) par des consortia microbiens sélectionnés dans en cultures continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Lepeuple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7818,51 +7818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner un réacteur thermophile microaéré (TAR) à un digesteur mésophile anaérobie (MAD) améliore la dégradation de composés pharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Gonzalez-Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8107,51 +8107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evrard Mengelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Biofilms: Granular Sludge Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8215,51 +8215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10196,381 +10196,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated carbon from banana peel: an emerging biobased material for adsorption of diclofenac</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C Guigui</w:t>
+                <w:t xml:space="preserve">Resource Recovery from aerobic granular sludges : Gel-forming biopolymers extraction, fractionation and gelling capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IWA International Conference on eco-Technologies for Wastewater Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Gerone, Spain. </w:t>
+              <w:t xml:space="preserve">6 th IWA International Conference on Eco-technologies for wastewater treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Gérone, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738511v1</w:t>
+                <w:t xml:space="preserve">hal-04738293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Recovery from aerobic granular sludges : Gel-forming biopolymers extraction, fractionation and gelling capacity</w:t>
+                <w:t xml:space="preserve">Production of granular biofilms for the recovery of gel forming extracellular polymeric substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 th IWA International Conference on Eco-technologies for wastewater treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Gérone, Spain. </w:t>
+              <w:t xml:space="preserve">FEMS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738293v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of granular biofilms for the recovery of gel forming extracellular polymeric substances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Paul</w:t>
+                <w:t xml:space="preserve">Activated carbon from banana peel: an emerging biobased material for adsorption of diclofenac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Phal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">6th IWA International Conference on eco-Technologies for Wastewater Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Gerone, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754663v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the impact of cell lysis on polymeric substances recovered from biological aggregates</w:t>
               </w:r>
@@ -10798,51 +10798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the fate of hydrophobic micropollutants (PAHs) in biological treatments: comparison of concepts in anaerobic and aerobic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mozo Annibaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10994,64 +10994,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Morgado-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020183103. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -11105,51 +11105,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short and Long Term Effect of Decreasing Temperature on Anammox Activity and Enrichment in Mainstream Granular Sludge Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter de Cocker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11511,51 +11511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00894h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bessiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113648" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04334703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pechaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derlon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120985" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9020157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Pagliaccia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Durieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou Sarkis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103076" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03627633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ochoa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107597" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2022.108500" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03666841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.1c01218" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounouba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zind" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claparols" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03489-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01252-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sperandio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202109083" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02899565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio Moraes Schambeck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Helena Ribeiro da Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas B&#246;ni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123632" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychen&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00717" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02899576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonzalez-Salgado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mengelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02899560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mozo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sp&#233;randio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.322" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886495v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mozo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886467v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Cocker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.11.079" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benneouala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bareha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.08.058" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mozo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22393" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTCG92ZL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878978v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Manas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2012.05.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.06.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MB9VQ45-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.795" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268280v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mozo Annibaro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Barna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.07.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D0F2QP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648251v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Wan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2011.08.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS608HNM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914439v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Remize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.01.049" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM0BJP2M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Jefferson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Goslan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.12.047" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02899556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.08.045" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK5N6757-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.12.064" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202263v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Espinasse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2005.05.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201555v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhad Abidine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201135v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.04.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201140v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2004.09.021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desclaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Remigy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00527-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RB7XKCT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962926v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filali" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pechaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357948v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Reyes-Salgado" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Derlon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962918v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962915v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pa&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castiello" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morgado Ferreira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780689v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivccheng Phal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsey Tan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779804v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kessaci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eido" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ei-Abidi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738407v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bessiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gonzalez Vasquez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Perreira Pantoja" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dubos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Asadi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Louvet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Morgado-Ferreira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738672v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;r&#233;a Chiramberro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou-Sarkis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pagliaccia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357893v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738668v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou Sarkis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754420v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pagliaccia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754414v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morgado-Ferreira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Louvet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cavaill&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delagnes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794902v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moya Leclair" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794923v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738727v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Durieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chiramberro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754428v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754422v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795016v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gonzalez Salgado" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dubos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mengelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Khim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962910v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morgado-Ferreira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Louvet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delagnes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483853v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962882v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavaille" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Delagnes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794980v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Blanchet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931592v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Lepeuple" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931556v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gonzalez-Salgado" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Mengelle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanta Kim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794950v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Schambeck" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B&#246;ni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364684v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790894v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394435v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01851837v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pocquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Wu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914526v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188016v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sp&#233;randio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-Letisse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914502v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188023v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202117v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202120v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202114v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202108v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202101v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357863v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357961v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fonseca Nascimento" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Etienne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544371v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738511v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Phal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guigui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738293v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754663v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931584v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bourque" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Xin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914520v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803080v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rocio Delgadillo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931539v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886469v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58421-8_8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143769v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00894h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bessiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113648" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04334703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pechaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derlon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120985" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9020157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Pagliaccia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Durieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou Sarkis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103076" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03627633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ochoa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107597" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2022.108500" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03666841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.1c01218" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounouba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zind" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claparols" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03489-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01252-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sperandio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202109083" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02899565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio Moraes Schambeck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Helena Ribeiro da Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas B&#246;ni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123632" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychen&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00717" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02899576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonzalez-Salgado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mengelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02899560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mozo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sp&#233;randio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.322" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Cocker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.11.079" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886495v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mozo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.147" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benneouala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bareha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.08.058" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mozo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22393" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTCG92ZL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878978v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Manas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2012.05.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.06.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MB9VQ45-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.795" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268280v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mozo Annibaro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Barna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.07.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D0F2QP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648251v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Wan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2011.08.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS608HNM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914439v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Remize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.01.049" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM0BJP2M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Jefferson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Goslan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.12.047" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02899556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.08.045" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK5N6757-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.12.064" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202263v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Espinasse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2005.05.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201555v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhad Abidine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2004.09.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201135v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.04.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desclaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Remigy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00527-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RB7XKCT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962926v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filali" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pechaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357948v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Reyes-Salgado" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Derlon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962918v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962915v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pa&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castiello" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morgado Ferreira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivccheng Phal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kessaci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eido" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ei-Abidi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780689v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsey Tan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738407v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bessiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gonzalez Vasquez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Perreira Pantoja" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dubos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Asadi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738672v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;r&#233;a Chiramberro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou-Sarkis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pagliaccia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738679v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Louvet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Morgado-Ferreira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357893v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738668v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou Sarkis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931587v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morgado-Ferreira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Louvet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cavaill&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delagnes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moya Leclair" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754420v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pagliaccia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754414v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794923v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738727v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Durieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chiramberro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754428v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754422v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483853v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962882v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavaille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Delagnes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962910v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morgado-Ferreira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Louvet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delagnes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795016v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gonzalez Salgado" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dubos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mengelle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Khim" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794980v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Blanchet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931592v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Lepeuple" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931556v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gonzalez-Salgado" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Mengelle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanta Kim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794950v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Schambeck" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B&#246;ni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364684v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790894v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394435v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01851837v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pocquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Wu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914526v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188016v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sp&#233;randio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-Letisse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914502v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188023v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202117v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202120v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202114v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202108v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202101v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357863v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357961v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fonseca Nascimento" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Etienne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544371v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738293v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754663v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738511v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Phal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guigui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931584v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bourque" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Xin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914520v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803080v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rocio Delgadillo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931539v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886469v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58421-8_8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143769v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>