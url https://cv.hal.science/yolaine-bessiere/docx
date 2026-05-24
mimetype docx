--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1502,429 +1502,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and physical properties of alginate-like exopolymers of aerobic granules and flocs produced from different wastewaters</w:t>
+                <w:t xml:space="preserve">Combining thermophilic aerobic reactor (TAR) with mesophilic anaerobic digestion (MAD) improves the degradation of pharmaceutical compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cássio Moraes Schambeck</w:t>
+                <w:t xml:space="preserve">I. Gonzalez-Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejane Helena Ribeiro da Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+                <w:t xml:space="preserve">S. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Böni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Fischer</w:t>
+                <w:t xml:space="preserve">E. Mengelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123632⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.116033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899565v1</w:t>
+                <w:t xml:space="preserve">hal-02899576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempts, Successes, and Failures of Distance Learning in the Time of COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical and physical properties of alginate-like exopolymers of aerobic granules and flocs produced from different wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cássio Moraes Schambeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kalyani Kentheswaran</w:t>
+                <w:t xml:space="preserve">Rejane Helena Ribeiro da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aras Ahmadi</w:t>
+                <w:t xml:space="preserve">Lukas Böni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Teychené</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+                <w:t xml:space="preserve">Peter Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 97 (9), pp.2448-2457. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 312, pp.123632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.0c00717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968201v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining thermophilic aerobic reactor (TAR) with mesophilic anaerobic digestion (MAD) improves the degradation of pharmaceutical compounds</w:t>
+                <w:t xml:space="preserve">Attempts, Successes, and Failures of Distance Learning in the Time of COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Gonzalez-Salgado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Cavaillé</w:t>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyani Kentheswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dubos</w:t>
+                <w:t xml:space="preserve">Aras Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mengelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Kim</w:t>
+                <w:t xml:space="preserve">Johanne Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 182, </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97 (9), pp.2448-2457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.116033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.0c00717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899576v1</w:t>
+                <w:t xml:space="preserve">hal-02968201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling PAHs removal in activated sludge process: effect of disintegration</w:t>
               </w:r>
@@ -1936,51 +1936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mengelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2083,51 +2083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2565,557 +2565,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and performance of two GSBR operated in alternating anoxic/aerobic or anaerobic/aerobic conditions for nutrient removal</w:t>
+                <w:t xml:space="preserve">Dynamic modeling of biodegradation and volatilization of hazardous aromatic substances in aerobic bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Filali</w:t>
+                <w:t xml:space="preserve">Irène Mozo Annibaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Manas</w:t>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Mercade</w:t>
+                <w:t xml:space="preserve">Jun Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Biscans</w:t>
+                <w:t xml:space="preserve">Ligia Barna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 67, pp. 10-19. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (16), pp.5327 - 5342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2012.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878978v1</w:t>
+                <w:t xml:space="preserve">hal-01268280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining hydrodynamic and enzymatic treatments to improve multi-species thick biofilm removal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+                <w:t xml:space="preserve">Stability and performance of two GSBR operated in alternating anoxic/aerobic or anaerobic/aerobic conditions for nutrient removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Manas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Mercade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Biscans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.06.014⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 67, pp. 10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2012.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00914414v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of oxygen concentration on the nitrifying activity of an aerobic hybrid granular sludge reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Filali</w:t>
+                <w:t xml:space="preserve">Combining hydrodynamic and enzymatic treatments to improve multi-species thick biofilm removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2012.795⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80, pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268390v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling of biodegradation and volatilization of hazardous aromatic substances in aerobic bioreactor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jun Yin</w:t>
+                <w:t xml:space="preserve">Effects of oxygen concentration on the nitrifying activity of an aerobic hybrid granular sludge reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (2), pp.289 - 295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2012.795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.07.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01268280v1</w:t>
+                <w:t xml:space="preserve">hal-01268390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of bioaggregate strength during aerobic granular sludge formation</w:t>
               </w:r>
@@ -3127,51 +3127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junfeng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Liné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4040,330 +4040,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00201137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du colmatage de fibres creuses en mode frontal : détermination des conditions critiques pour un fonctionnement durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dead-end filtration of natural organic matter: experimental evidence of critical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nouhad Abidine</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Jefferson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 175 (1), pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2004.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201555v1</w:t>
+                <w:t xml:space="preserve">hal-00201140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dead-end filtration of natural organic matter: experimental evidence of critical conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low fouling conditions in dead-end filtration: Evidence for a critical filtered volume and interpretation using critical osmotic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhad Abidine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruce Jefferson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2004.09.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 264 (1-2), pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2005.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201140v1</w:t>
+                <w:t xml:space="preserve">hal-00201135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low fouling conditions in dead-end filtration: Evidence for a critical filtered volume and interpretation using critical osmotic pressure</w:t>
+                <w:t xml:space="preserve">Evaluation du colmatage de fibres creuses en mode frontal : détermination des conditions critiques pour un fonctionnement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhad Abidine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, B7 (92), pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2005.04.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00201135v1</w:t>
+                <w:t xml:space="preserve">hal-00201555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration of biological sludge by immersed hollow-fiber membranes: influence of initial permeability choice of operating conditions</w:t>
               </w:r>
@@ -4449,250 +4449,1374 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A screening method for detecting gel-forming EPS extracted from biological aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Fonseca Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Symposium on Biopolymers (ESBP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of biochemical properties on the gelation of EPS extracted from aerobic granules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IWA Ressource Recovery conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Leeuwarden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation des substances polymériques extracellulaires (EPS) issues du traitement des eaux usées pour la production d'hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymerix 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resource Recovery from aerobic granular sludges : Gel-forming biopolymers extraction, fractionation and gelling capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 th IWA International Conference on Eco-technologies for wastewater treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Gérone, Spain. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production of granular biofilms for the recovery of gel forming extracellular polymeric substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activated carbon from banana peel: an emerging biobased material for adsorption of diclofenac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Phal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th IWA International Conference on eco-Technologies for Wastewater Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Gerone, Spain. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the impact of cell lysis on polymeric substances recovered from biological aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Bourque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESBP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Straubing, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the fate of hydrophobic micropollutants (PAHs) in biological treatments: comparison of concepts in anaerobic and aerobic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Mozo Annibaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Rocio Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. IWA/WEF Wastewater Treatment Modellling Seminar. WWTmod2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Mont-Saint-Anne, Canada. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How the detachment mode can affect EPS distribution in thick biofilms: model development based on experimental observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofilms 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource recovery from WWs : selection of microbial consortia and production of gel-forming biopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valorization 2025, International Conference on Science &amp; Technology Integration for Circular Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BITS) Pilani, Hyderabad Campus, Hyderabad-500078, Jan 2025, Telangana, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Polymeric Substances (EPS) extracted from aerobic granules as bioadhesives for sunflower bark particleboards: mechanical and thermal insulation properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ja Reyes-Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Bacoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4724,1173 +5848,1173 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Ressource Recovery conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Leeuwarden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du développement d'agrégats denses : importance de considérer le lien entre la distribution des EPS, les mécanismes de détachement et les propriétés physiques.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N Derlon</w:t>
+                <w:t xml:space="preserve">Produire des biopolymères à partir des eaux usées : la conduite des bioréacteurs au service d’une sélection microbienne fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E Paul</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sperandio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès SFGP</w:t>
+              <w:t xml:space="preserve">Congrès SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931599v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des biofilms-granules pour la production de biopolymères</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Paul</w:t>
+                <w:t xml:space="preserve">Modélisation du développement d'agrégats denses : importance de considérer le lien entre la distribution des EPS, les mécanismes de détachement et les propriétés physiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème édition du colloque du Réseau National Biofilm (RNB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau National Biofilm (RNB), Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">19ème congrès SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962918v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de consortia microbiens et production de biopolymères</w:t>
+                <w:t xml:space="preserve">Des biofilms-granules pour la production de biopolymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Morgado Ferreira</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Pagliaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2023, 18ème congrès national de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">10ème édition du colloque du Réseau National Biofilm (RNB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National Biofilm (RNB), Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962915v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des biopolymères à partir des eaux usées : la conduite des bioréacteurs au service d’une sélection microbienne fonctionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Paul</w:t>
+                <w:t xml:space="preserve">Sélection de consortia microbiens et production de biopolymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Païssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Castiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morgado Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Microbes 2023, 18ème congrès national de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931595v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of coagulation-adsorption by using new activated carbon from banana peel for diclofenac removal in surface water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Ei-Abidi</w:t>
+                <w:t xml:space="preserve">Combining Thermophilic Aerobic Reactor (TAR) with Mesophilic Anaerobic digestion (MAD) to improve sludge reduction and pharmaceuticals degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Gonzalez Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Perreira Pantoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Asadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco thai workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6th IWA International Conference on eco-Technologies for Wastewater Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Jun 2023, Gerone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779804v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated carbon from banana peel: an emerging biobased material for adsorption of diclofenac ECST</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Combination of coagulation-adsorption by using new activated carbon from banana peel for diclofenac removal in surface water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivccheng Phal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Eido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ei-Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSTP conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Gérone, Spain</w:t>
+              <w:t xml:space="preserve">Franco thai workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780689v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Thermophilic Aerobic Reactor (TAR) with Mesophilic Anaerobic digestion (MAD) to improve sludge reduction and pharmaceuticals degradation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activated carbon from banana peel: an emerging biobased material for adsorption of diclofenac ECST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivccheng Phal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsey Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IWA International Conference on eco-Technologies for Wastewater Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Jun 2023, Gerone, France</w:t>
+              <w:t xml:space="preserve">EcoSTP conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Gérone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738407v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECONOMIE CIRCULAIRE APPLIQUEE AUX EAUX USEES : PRODUIRE DES ALGINATES A PARTIR DE BOUES GRANULAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néréa Chiramberro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de biopolymères, produits par des cultures mixtes sélectionnées, comme floculants pour le traitement des eaux usées urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noel Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Morgado-Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2022 SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française en Génie des Procédés, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting physico-chemical characteristics with gelling properties of alginate like exopolymers recovered from wastewater granular sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5945,471 +7069,471 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wastewater, Water and Resource Recovery - IWA Conference WWRR Poznan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting physico-chemical characteristics with gelling properties of alginate like exopolymers recovered from wastewater granular sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bou Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wastewater, Water and Resource Recovery (WWRR) 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA, Apr 2022, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of biopolymers with flocculant properties from WW cellulosic residues and for WW flocculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Morgado-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IWA Resource Recovery Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association, Sep 2021, Online, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granulation dynamics in bubble column reactors under different COD/N ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Moya Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE/ECAB 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual conference, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-gelling mechanical behaviour of structural extracellular polymeric substances (EPS) from aerobic granules (AGS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6441,445 +7565,445 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IWA resource recovery conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the EPS production in non-nitrifying reactor: study of the whole production chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moya-Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Congress of Chemical Engineering and 6th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling EPS recovery: from bacterial production to reactor extraction, using SUMO software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WRRMod 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Arosa, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular biofilm for the production of exopolymer substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Chiramberro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Biofilm Reactor conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA, Dec 2021, Notre Dame, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on a methodology to characterize the gel-forming ability of structural extracellular polymeric substances (EPS) from aerobic granular sludge (AGS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6911,113 +8035,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Biofilms 2020 Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction conditions govern the quantity and properties of gel-forming EPS recovered from aerobic granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7036,1096 +8160,1096 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Biofilms 2020 Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of solid wastes into energy and biobased products : taming microbial consortia to desired products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pommier</w:t>
+                <w:t xml:space="preserve">Influence of wastewater composition and bioaggregates types on the properties of alginate-like exopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C M Schambeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Böni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">3rd IWA Resource Recovery Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Sep 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483853v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of a microbial population in continuous culture: a way to produce biopolymers for industrial applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorization of solid wastes into energy and biobased products : taming microbial consortia to desired products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Delphine Delagnes</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Symposium on Biopolymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Straubing, Germany</w:t>
+              <w:t xml:space="preserve">International Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962882v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of a microbial population in continuous culture: a way to produce biopolymers for industrial applications?</w:t>
+                <w:t xml:space="preserve">Selection of a microbial population in continuous culture: a way to produce biopolymers for industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Delagnes</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Morgado-Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Symposium on Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Straubing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962910v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Thermophilic Aerobic Reactor (TAR) with Mesophilic Anaerobic digestion (MAD) improves the degradation of pharmaceutical compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Khim</w:t>
+                <w:t xml:space="preserve">Selection of a microbial population in continuous culture: a way to produce biopolymers for industrial applications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morgado-Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IWA world conference on anaerobic digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Jun 2019, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">10th European Symposium on Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Straubing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795016v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of biopolymers produced by selected mixed cultures from sieving residues as flocculants for urban wastewater treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Blanchet</w:t>
+                <w:t xml:space="preserve">Combining Thermophilic Aerobic Reactor (TAR) with Mesophilic Anaerobic digestion (MAD) improves the degradation of pharmaceutical compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Gonzalez Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Mengelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IWA Resource Recovery Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Sep 2019, Venise, Italy</w:t>
+              <w:t xml:space="preserve">16th IWA world conference on anaerobic digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Jun 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794980v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de bioplastique à partie de déchets : Modélisation de la production de Polyhydroxybutyrate (PHB) par des consortia microbiens sélectionnés dans en cultures continues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+                <w:t xml:space="preserve">Evaluation of biopolymers produced by selected mixed cultures from sieving residues as flocculants for urban wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Morgado-Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Bounouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française en Génie des Procédés, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">3rd IWA Resource Recovery Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Sep 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931592v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner un réacteur thermophile microaéré (TAR) à un digesteur mésophile anaérobie (MAD) améliore la dégradation de composés pharmaceutiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Production de bioplastique à partie de déchets : Modélisation de la production de Polyhydroxybutyrate (PHB) par des consortia microbiens sélectionnés dans en cultures continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Lepeuple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française en Génie des Procédés, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931556v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of wastewater composition and bioaggregates types on the properties of alginate-like exopolymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L Böni</w:t>
+                <w:t xml:space="preserve">Combiner un réacteur thermophile microaéré (TAR) à un digesteur mésophile anaérobie (MAD) améliore la dégradation de composés pharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Gonzalez-Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Fischer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+                <w:t xml:space="preserve">Laetitia Cavaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evrard Mengelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanta Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IWA Resource Recovery Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Sep 2019, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Congrès SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française en Génie des Procédés, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794950v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling coexistence of floc and biofilm in granular sludge process: impact on nitrogen removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evrard Mengelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8140,73 +9264,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Biofilms: Granular Sludge Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of organic wastes (and sludge) into valuable products :Development of coupled bioprocesses involving mixed cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8215,123 +9339,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Sino-French International Workshop on Contaminated Soil Remediation: Innovations for the Circular Economy by Recycling Secondary Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of growth conditions on the competition between biofilm different morphotypes and suspended biomass.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8386,198 +9510,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress Chemical Engineering- 3rd European Congress Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A control system for nitrification / denitrification over nitrite in SBR with simultaneous mitigation of N2O emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IWA World Water Congress Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Kathmandu, Nepal. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the EPS distribution in thick biofilms affect the detachment mode and the local physical properties: model development based on experimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8632,73 +9756,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Biofilm Reactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de conditions opératoires et environnementales sur les propriétés physiques d'un biofilm en épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8753,513 +9877,513 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Réseau National Biofilms: Les biofilms au service des Biotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining flocs and granular sludge: An alternative strategy for nitrogen removal?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Fiabilité de l'élimination de l'azote dans un réacteur aérobie à boues hybrides granulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Spérandio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Recovery and Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WEF, Jan 2011, Miami, United States</w:t>
+              <w:t xml:space="preserve">Société Française du Génie des Procédés SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188016v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling hydrodynamics and bio-chemical treatment: an alternative to improve thick biofilm removal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining flocs and granular sludge: An alternative strategy for nitrogen removal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Spérandio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Antimicrobial Research (ICAR 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">Nutrient Recovery and Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WEF, Jan 2011, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914455v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving fighting against biofilms by combining hydrodynamic and enzymatic treatments</w:t>
+                <w:t xml:space="preserve">Coupling hydrodynamics and bio-chemical treatment: an alternative to improve thick biofilm removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dossat-Letisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA Biofilm Conference 2011 : Processes in Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Shanghai, China</w:t>
+              <w:t xml:space="preserve">International Conference on Antimicrobial Research (ICAR 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914502v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité de l'élimination de l'azote dans un réacteur aérobie à boues hybrides granulaires</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving fighting against biofilms by combining hydrodynamic and enzymatic treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dossat-Letisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française du Génie des Procédés SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">IWA Biofilm Conference 2011 : Processes in Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188023v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of dead end filtration: role of hollow fibber configuration on the deposit formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9288,73 +10412,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Particle Separation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Toulouse, France. to be published</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l'ultrafiltration de dispersions colloïdales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9370,168 +10494,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du colmatage de fibres creuses en mode frontal : détermination des conditions critiques pour un fonctionnement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhad Abidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.B7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of colloidal dispersion filtration. Description of critical flux and comparison with experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9586,1358 +10710,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouling tests to define critical conditions in dead end membrane processes: towards sustainable operating conditions</w:t>
+                <w:t xml:space="preserve">Dead-end filtration: experimental evidence for a critical filtered volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouhad Abidine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes in drinking and industrial water production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, L'aquila, Italy</w:t>
+              <w:t xml:space="preserve">Fouling and Critical Flux 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Lappeeranta, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202101v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dead-end filtration: experimental evidence for a critical filtered volume</w:t>
+                <w:t xml:space="preserve">Fouling tests to define critical conditions in dead end membrane processes: towards sustainable operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhad Abidine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fouling and Critical Flux 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Lappeeranta, Finland</w:t>
+              <w:t xml:space="preserve">Membranes in drinking and industrial water production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, L'aquila, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...1085 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Rocio Delgadillo</w:t>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">hal-02803080v1</w:t>
+                <w:t xml:space="preserve">hal-00202101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10994,64 +10994,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Morgado-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020183103. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -11144,64 +11144,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermina Hernandez Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Mercade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Wastewater Treatment and Modelling, Ficwtm 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Springer International Publishing Ag, 2017, Lectures Notes in Civil Engineering, 978-3-319-58421-8; 978-3-319-58420-1. </w:t>
@@ -11511,51 +11511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00894h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bessiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113648" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04334703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pechaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derlon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120985" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9020157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Pagliaccia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Durieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou Sarkis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103076" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03627633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ochoa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107597" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2022.108500" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03666841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.1c01218" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounouba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zind" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claparols" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03489-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01252-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sperandio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202109083" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02899565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio Moraes Schambeck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Helena Ribeiro da Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas B&#246;ni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123632" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychen&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00717" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02899576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonzalez-Salgado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mengelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02899560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mozo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sp&#233;randio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.322" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Cocker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.11.079" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886495v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mozo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.147" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benneouala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bareha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.08.058" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mozo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22393" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTCG92ZL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878978v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Manas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2012.05.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.06.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MB9VQ45-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.795" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268280v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mozo Annibaro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Barna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.07.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D0F2QP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648251v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Wan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2011.08.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS608HNM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914439v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Remize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.01.049" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM0BJP2M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Jefferson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Goslan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.12.047" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02899556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.08.045" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK5N6757-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.12.064" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202263v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Espinasse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2005.05.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201555v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhad Abidine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2004.09.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201135v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.04.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desclaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Remigy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00527-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RB7XKCT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962926v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filali" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pechaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357948v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Reyes-Salgado" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Derlon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962918v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962915v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pa&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castiello" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morgado Ferreira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivccheng Phal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kessaci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eido" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ei-Abidi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780689v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsey Tan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738407v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bessiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gonzalez Vasquez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Perreira Pantoja" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dubos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Asadi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738672v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;r&#233;a Chiramberro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou-Sarkis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pagliaccia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738679v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Louvet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Morgado-Ferreira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357893v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738668v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou Sarkis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931587v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morgado-Ferreira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Louvet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cavaill&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delagnes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moya Leclair" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754420v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pagliaccia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754414v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794923v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738727v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Durieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chiramberro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754428v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754422v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483853v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962882v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavaille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Delagnes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962910v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morgado-Ferreira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Louvet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delagnes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795016v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gonzalez Salgado" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dubos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mengelle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Khim" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794980v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Blanchet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931592v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Lepeuple" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931556v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gonzalez-Salgado" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Mengelle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanta Kim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794950v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Schambeck" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B&#246;ni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364684v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790894v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394435v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01851837v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pocquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Wu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914526v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188016v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sp&#233;randio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-Letisse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914502v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188023v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202117v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202120v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202114v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202108v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202101v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357863v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357961v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fonseca Nascimento" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Etienne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544371v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738293v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754663v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738511v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Phal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guigui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931584v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bourque" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Xin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914520v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803080v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rocio Delgadillo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931539v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886469v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58421-8_8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143769v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00894h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bessiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113648" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04334703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pechaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derlon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120985" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9020157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Pagliaccia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Durieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou Sarkis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103076" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03627633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ochoa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107597" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2022.108500" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03666841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.1c01218" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounouba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zind" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claparols" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03489-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01252-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sperandio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202109083" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02899576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonzalez-Salgado" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mengelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02899565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio Moraes Schambeck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Helena Ribeiro da Costa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas B&#246;ni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123632" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychen&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00717" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02899560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mozo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sp&#233;randio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.322" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Cocker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.11.079" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886495v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mozo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.147" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benneouala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bareha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.08.058" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mozo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22393" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTCG92ZL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mozo Annibaro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Barna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.07.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D0F2QP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Manas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2012.05.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.06.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MB9VQ45-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268390v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.795" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648251v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Wan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2011.08.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS608HNM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914439v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Remize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.01.049" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM0BJP2M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Jefferson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Goslan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.12.047" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02899556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.08.045" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK5N6757-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.12.064" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202263v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Espinasse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2005.05.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201140v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2004.09.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201135v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhad Abidine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.04.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201555v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desclaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Remigy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00527-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RB7XKCT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357961v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fonseca Nascimento" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pechaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Etienne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738293v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738511v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Phal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guigui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931584v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bourque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Xin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803080v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rocio Delgadillo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914520v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durieux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filali" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357948v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Reyes-Salgado" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931595v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931599v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Derlon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962918v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962915v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pa&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castiello" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morgado Ferreira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738407v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bessiere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gonzalez Vasquez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Perreira Pantoja" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dubos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Asadi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779804v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivccheng Phal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kessaci" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eido" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ei-Abidi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780689v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsey Tan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738672v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;r&#233;a Chiramberro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou-Sarkis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pagliaccia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738679v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Louvet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Morgado-Ferreira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357893v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738668v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou Sarkis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931587v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morgado-Ferreira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Louvet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cavaill&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delagnes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794902v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moya Leclair" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754420v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pagliaccia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754414v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794923v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738727v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Durieux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chiramberro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754428v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754422v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794950v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Schambeck" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B&#246;ni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483853v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962882v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavaille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Delagnes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962910v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morgado-Ferreira" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Louvet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delagnes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795016v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gonzalez Salgado" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dubos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mengelle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Khim" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794980v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Blanchet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931592v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Lepeuple" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931556v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gonzalez-Salgado" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Mengelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanta Kim" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364684v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790894v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394435v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01851837v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pocquet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Wu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914422v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914526v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188023v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sp&#233;randio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188016v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914455v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-Letisse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914502v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202117v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202120v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202114v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202108v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201706v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202101v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931539v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886469v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58421-8_8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143769v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>