--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -2695,226 +2695,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metadata and Linked Open Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Querying Repositories of OER Descriptions: The Challenge of Educational Metadata Schemas Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Malandain</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initiatives 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design for Teaching and Learning in a Networked World - 10th European Conference on Technology Enhanced Learning, {EC-TEL} 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp.582-586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24258-3_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801610v1</w:t>
+                <w:t xml:space="preserve">hal-01275267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying Repositories of OER Descriptions: The Challenge of Educational Metadata Schemas Diversity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metadata and Linked Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Popineau</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malandain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design for Teaching and Learning in a Networked World - 10th European Conference on Technology Enhanced Learning, {EC-TEL} 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Initiatives 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rouen, France. pp.158-165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275267v1</w:t>
+                <w:t xml:space="preserve">hal-01801610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalization and Personification: A Constructive Approach Based on Parametric Agents</w:t>
               </w:r>
@@ -5306,264 +5306,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLAM: A Generic Layered Adaptation Model for Adaptive Hypermedia Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Jacquiot</w:t>
+                <w:t xml:space="preserve">Extraction of Objects and Relations from Hypertext Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doina Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Liên Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference (AH 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IADIS International Conference WWW/Internet 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Murcia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00208018v1</w:t>
+                <w:t xml:space="preserve">hal-00263989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Objects and Relations from Hypertext Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bich-Liên Doan</w:t>
+                <w:t xml:space="preserve">GLAM: A Generic Layered Adaptation Model for Adaptive Hypermedia Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jacquiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference WWW/Internet 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference (AH 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dublin, Ireland. pp.131-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11768012_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263989v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00208018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An educational system based on several ontologies</w:t>
               </w:r>
@@ -6465,51 +6465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reusability in GEAHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jacquiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7151,217 +7151,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00000709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEAHS: A Generic Educational Adaptive Hypermedia System Based on Situation Calculus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">A Generic Educational Adaptive Hypermedia System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jacquiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Hypermedia Conference. (AH 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Eindhoven, Netherlands. pp.413-416</w:t>
+              <w:t xml:space="preserve">World Conference on Educational Multimedia, Hypermedia &amp; Telecommunication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Lugano, Switzerland. pp.571-578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263749v1</w:t>
+                <w:t xml:space="preserve">hal-00263729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Educational Adaptive Hypermedia System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">GEAHS: A Generic Educational Adaptive Hypermedia System Based on Situation Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jacquiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Educational Multimedia, Hypermedia &amp; Telecommunication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Lugano, Switzerland. pp.571-578</w:t>
+              <w:t xml:space="preserve">Adaptive Hypermedia Conference. (AH 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Eindhoven, Netherlands. pp.413-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263729v1</w:t>
+                <w:t xml:space="preserve">hal-00263749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7526,51 +7526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jacquiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HT'03 The Fourteenth ACM Conference on Hypertext and Hypermedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8511,77 +8511,197 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02197685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innover, instrumenter, émanciper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Louis Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A typology of adaptation patterns for expressing adaptive navigation in Adaptive Hypermedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjet Zemirline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8607,73 +8727,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Supélec. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressing Adaptation Strategies Using Adaptation Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjet Zemirline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8682,73 +8802,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Adaptive Web with Adaptation Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjet Zemirline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8774,65 +8894,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Supelec. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8900,51 +9020,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F7D8ADB"/>
+    <w:nsid w:val="F2AB5488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9131,51 +9251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yolaine-bourda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3777-7019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15349736X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418179v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Choffin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5634220" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763729v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-017-0163-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.2.6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00583450v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Zemirline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2011.15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00701122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounas Asfari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Li&#234;n Doan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sansonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gomez de Regil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bellik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00265186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liddy Nevile" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Sang Cho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23106/dcmi.953313842" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175874v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Soares de Oliveira Neto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Takeo Kofuji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40690-5_28" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197659v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Colmant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hajri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006697000990109" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.89" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Grill" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Guay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Heath" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malandain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_64" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01107870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dubus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_44" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00921199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.105" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00701152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Isaac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765342v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Meguebli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00627465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00646744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.43" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651761v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2011.6121716" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00625585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Lemdani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Polaillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Bennacer Seghouani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00505069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00545850v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00544202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003100802880293" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00518385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00488228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00428935v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEMAPRO.2009.17" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00431319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322325v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70987-9_53" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KR5SWX5Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00246538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00250896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541445" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00232598v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Babu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257819v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263509v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Dumistrascu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00208018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquiot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delteil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768012_15" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B220JQKW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263989v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263491v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257812v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11893004_20" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Dumitrascu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Dimitrascu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:20050216" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262352v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delestre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263825v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262408v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263997v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-062-1_20" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farcy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27817-7_64" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260879v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148627" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262400v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275280v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488201v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355254v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cordeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dalbin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00559474v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00646762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601907.ch10" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00438115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-76485-6_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11418337_5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00627457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00627080v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00628723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yolaine-bourda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3777-7019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15349736X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418179v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Choffin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5634220" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763729v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-017-0163-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.2.6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00583450v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Zemirline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2011.15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00701122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounas Asfari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Li&#234;n Doan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sansonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gomez de Regil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bellik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00265186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liddy Nevile" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Sang Cho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23106/dcmi.953313842" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175874v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Soares de Oliveira Neto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Takeo Kofuji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40690-5_28" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197659v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Colmant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hajri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006697000990109" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.89" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Grill" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Guay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Heath" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275267v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_64" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malandain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01107870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dubus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_44" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00921199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.105" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00701152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Isaac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765342v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Meguebli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00627465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00646744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.43" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651761v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2011.6121716" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00625585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Lemdani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Polaillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Bennacer Seghouani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00505069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00545850v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00544202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003100802880293" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00518385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00488228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00428935v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEMAPRO.2009.17" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00431319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322325v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70987-9_53" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KR5SWX5Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00246538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00250896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541445" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00232598v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Babu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257819v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263509v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Dumistrascu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00208018v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquiot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delteil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768012_15" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B220JQKW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263491v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257812v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11893004_20" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Dumitrascu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Dimitrascu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:20050216" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262352v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delestre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263825v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262408v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263997v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-062-1_20" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farcy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27817-7_64" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260879v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148627" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262400v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263749v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275280v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488201v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355254v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cordeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dalbin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00559474v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00646762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601907.ch10" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00438115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-76485-6_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11418337_5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596149v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00627457v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00627080v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00628723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>