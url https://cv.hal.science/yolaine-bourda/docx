--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1750,73 +1750,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Educational Data Mining (EDM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">JDSE 2019 - Paris-Saclay Junior Conference on Data Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02197659v1</w:t>
+                <w:t xml:space="preserve">hal-03427048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAS3H: Modeling Student Learning and Forgetting for Optimally Scheduling Distributed Practice of Skills</w:t>
               </w:r>
@@ -1858,73 +1858,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDSE 2019 - Paris-Saclay Junior Conference on Data Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">International Conference on Educational Data Mining (EDM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427048v1</w:t>
+                <w:t xml:space="preserve">hal-02197659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NoDEfr-1 : Métadonnées pédagogiques et Web des données</w:t>
               </w:r>
@@ -2449,472 +2449,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de performance sur des questions dichotomiques: comparaison de modèles pour des tests adaptatifs à grande échelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
+                <w:t xml:space="preserve">Querying Repositories of OER Descriptions: The Challenge of Educational Metadata Schemas Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Évaluation des Apprentissages et Environnements Informatiques, EIAH 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design for Teaching and Learning in a Networked World - 10th European Conference on Technology Enhanced Learning, {EC-TEL} 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp.582-586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24258-3_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275277v1</w:t>
+                <w:t xml:space="preserve">hal-01275267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metadata for Learning Resources (MLR, ISO/IEC 19788)</w:t>
+                <w:t xml:space="preserve">Metadata and Linked Open Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gauthier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Julien Guay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Initiatives 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Rouen, France. pp.174-185</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Rouen, France. pp.158-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801633v1</w:t>
+                <w:t xml:space="preserve">hal-01801610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying Repositories of OER Descriptions: The Challenge of Educational Metadata Schemas Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Hajri</w:t>
+                <w:t xml:space="preserve">Prédiction de performance sur des questions dichotomiques: comparaison de modèles pour des tests adaptatifs à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bastien Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bruillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design for Teaching and Learning in a Networked World - 10th European Conference on Technology Enhanced Learning, {EC-TEL} 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Évaluation des Apprentissages et Environnements Informatiques, EIAH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275267v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metadata and Linked Open Data</w:t>
+                <w:t xml:space="preserve">Metadata for Learning Resources (MLR, ISO/IEC 19788)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delestre</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Sang Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Malandain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andy Heath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Initiatives 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Rouen, France. pp.158-165</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Rouen, France. pp.174-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801610v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalization and Personification: A Constructive Approach Based on Parametric Agents</w:t>
               </w:r>
@@ -3729,243 +3729,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving User Query Processing Based on User Profile and Task Context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bich-Liên Doan</w:t>
+                <w:t xml:space="preserve">A Collaborative and Semantic-based Approach for Recommender Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Lemdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Polaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2010 International Conference on Semantic Web &amp; Web Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Las Vegas Nevada, United States. pp.134-140</w:t>
+              <w:t xml:space="preserve">10th International Conference on Intelligent Systems Design and Applications (ISDA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Caire, Egypt. pp.469-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505069v1</w:t>
+                <w:t xml:space="preserve">hal-00545850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collaborative and Semantic-based Approach for Recommender Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Polaillon</w:t>
+                <w:t xml:space="preserve">Improving User Query Processing Based on User Profile and Task Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ounas Asfari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Liên Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Intelligent Systems Design and Applications (ISDA'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Caire, Egypt. pp.469-476</w:t>
+              <w:t xml:space="preserve">The 2010 International Conference on Semantic Web &amp; Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Las Vegas Nevada, United States. pp.134-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545850v1</w:t>
+                <w:t xml:space="preserve">hal-00505069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-based Hybrid Method for User Query Expansion</w:t>
               </w:r>
@@ -6105,558 +6105,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using OWL to Describe Pedagogical Resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formalizing For Querying Learning Objects Using OWL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Liên Doan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Advanced Learning Technologies. (ICALT 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Joensuu, Finland. pp.916-917</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Joensuu, Finland. pp.321-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00262352v1</w:t>
+                <w:t xml:space="preserve">hal-00263997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the interoperability between distinct educational metadata</w:t>
+                <w:t xml:space="preserve">Reusability in GEAHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Delestre</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jacquiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Educational Multimedia, Hypermedia and Telecommunication. (ED-MEDIA 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Lugano, Switzerland. pp.21-27</w:t>
+              <w:t xml:space="preserve">International Workshop on Adaptive Hypermedia and Collaborative Web-based Systems (AHCW 2004) In conjunction with International Conference on Web Engineering (ICWE 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Munich, Germany. pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263815v1</w:t>
+                <w:t xml:space="preserve">hal-00263858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la norme ISO11179 pour améliorer l'intéropérabilité entre les différents schémas de métadonnées pédagogiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delestre</w:t>
+                <w:t xml:space="preserve">Using OWL to Describe Pedagogical Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Liên Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque international sur les Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et l'Industrie. (TICE 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.191-197</w:t>
+              <w:t xml:space="preserve">4th IEEE International Conference on Advanced Learning Technologies. (ICALT 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Joensuu, Finland. pp.916-917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00263825v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an Ontology to Query Pedagogical Resources</w:t>
+                <w:t xml:space="preserve">Improving the interoperability between distinct educational metadata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bich-Liên Doan</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED International Conference of Computers and Advanced Technology in Education. (CATE 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Hawaii, United States. pp.497-501</w:t>
+              <w:t xml:space="preserve">World Conference on Educational Multimedia, Hypermedia and Telecommunication. (ED-MEDIA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Lugano, Switzerland. pp.21-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00262408v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reusability in GEAHS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la norme ISO11179 pour améliorer l'intéropérabilité entre les différents schémas de métadonnées pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Adaptive Hypermedia and Collaborative Web-based Systems (AHCW 2004) In conjunction with International Conference on Web Engineering (ICWE 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Munich, Germany. pp.26-27</w:t>
+              <w:t xml:space="preserve">4ème colloque international sur les Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et l'Industrie. (TICE 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.191-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263858v1</w:t>
+                <w:t xml:space="preserve">hal-00263825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing For Querying Learning Objects Using OWL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using an Ontology to Query Pedagogical Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Liên Doan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Joensuu, Finland. pp.321-325</w:t>
+              <w:t xml:space="preserve">IASTED International Conference of Computers and Advanced Technology in Education. (CATE 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Hawaii, United States. pp.497-501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263997v1</w:t>
+                <w:t xml:space="preserve">hal-00262408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Context-Aware Locomotion Assistance Device for the Blind</w:t>
               </w:r>
@@ -6857,239 +6857,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aides électroniques pour le déplacement des personnes non-voyantes: vue d'ensemble et perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Farcy</w:t>
+                <w:t xml:space="preserve">Building a Pedagogical Ontology to Improve Information Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Liên Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème conférence francophone sur l'interaction homme-machine. (IHM 2004)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Conference on Educational Multimedia, Hypermedia &amp; Telecommunication. (ED-MEDIA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Lugano, Switzerland. pp.5193-5198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00260879v1</w:t>
+                <w:t xml:space="preserve">hal-00262400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Pedagogical Ontology to Improve Information Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bich-Liên Doan</w:t>
+                <w:t xml:space="preserve">Aides électroniques pour le déplacement des personnes non-voyantes: vue d'ensemble et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bellik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Educational Multimedia, Hypermedia &amp; Telecommunication. (ED-MEDIA 2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16ème conférence francophone sur l'interaction homme-machine. (IHM 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Namur, Belgique. pp.93-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1148613.1148627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00262400v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la norme ISO11179 pour améliorer l'interopérabilité entre les différents schémas de métadonnées pédagogiques</w:t>
               </w:r>
@@ -7405,51 +7405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bastien Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bruillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9020,51 +9020,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2AB5488"/>
+    <w:nsid w:val="B85EF9C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9251,51 +9251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yolaine-bourda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3777-7019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15349736X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418179v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Choffin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5634220" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763729v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-017-0163-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.2.6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00583450v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Zemirline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2011.15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00701122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounas Asfari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Li&#234;n Doan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sansonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gomez de Regil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bellik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00265186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liddy Nevile" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Sang Cho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23106/dcmi.953313842" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175874v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Soares de Oliveira Neto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Takeo Kofuji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40690-5_28" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197659v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Colmant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hajri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006697000990109" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.89" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Grill" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Guay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Heath" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275267v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_64" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malandain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01107870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dubus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_44" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00921199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.105" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00701152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Isaac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765342v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Meguebli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00627465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00646744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.43" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651761v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2011.6121716" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00625585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Lemdani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Polaillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Bennacer Seghouani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00505069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00545850v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00544202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003100802880293" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00518385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00488228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00428935v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEMAPRO.2009.17" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00431319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322325v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70987-9_53" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KR5SWX5Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00246538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00250896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541445" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00232598v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Babu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257819v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263509v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Dumistrascu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00208018v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquiot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delteil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768012_15" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B220JQKW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263491v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257812v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11893004_20" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Dumitrascu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Dimitrascu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:20050216" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262352v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delestre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263825v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262408v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263997v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-062-1_20" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farcy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27817-7_64" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260879v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148627" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262400v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263749v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275280v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488201v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355254v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cordeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dalbin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00559474v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00646762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601907.ch10" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00438115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-76485-6_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11418337_5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596149v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00627457v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00627080v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00628723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yolaine-bourda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3777-7019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15349736X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418179v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Choffin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5634220" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763729v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-017-0163-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.2.6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00583450v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Zemirline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2011.15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00701122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounas Asfari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Li&#234;n Doan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sansonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gomez de Regil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bellik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00265186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liddy Nevile" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Sang Cho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23106/dcmi.953313842" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175874v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Soares de Oliveira Neto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Takeo Kofuji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40690-5_28" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427048v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Colmant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hajri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006697000990109" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.89" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_64" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malandain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Grill" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Guay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Heath" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01107870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dubus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_44" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00921199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.105" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00701152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Isaac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765342v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Meguebli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00627465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00646744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.43" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651761v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2011.6121716" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00625585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Lemdani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Polaillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Bennacer Seghouani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00545850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00505069v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00544202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003100802880293" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00518385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00488228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00428935v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEMAPRO.2009.17" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00431319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322325v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70987-9_53" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KR5SWX5Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00246538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00250896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541445" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00232598v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Babu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257819v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263509v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Dumistrascu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00208018v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquiot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delteil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768012_15" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B220JQKW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263491v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257812v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11893004_20" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Dumitrascu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Dimitrascu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:20050216" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263997v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263858v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262352v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delestre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263825v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262408v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-062-1_20" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farcy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27817-7_64" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262400v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260879v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148627" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263749v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275280v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488201v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355254v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cordeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dalbin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00559474v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00646762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601907.ch10" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00438115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-76485-6_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11418337_5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596149v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00627457v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00627080v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00628723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>