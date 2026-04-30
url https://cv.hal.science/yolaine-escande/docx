--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yolaine Escande </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yolaine-escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">056556799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande est directrice de recherche au CNRS, membre du Centre de recherches sur les arts et le langage (CRAL, EHESS, Paris, UMR 8566), membre associé au Centre d’études sur la Chine moderne et contemporaine (CECMC, EHESS, Paris), spécialiste de la pratique et de la théorie des arts graphiques chinois, calligraphie et peinture. Elle a traduit du chinois en français des traités fondamentaux de la théorie de l’art chinois sur la calligraphie et la peinture (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes sur ce que j’ai vu et entendu en peinture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> La Lettre volée, 1994 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traités chinois de peinture et de calligraphie (des Han aux Sui)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. 1, Klincksieck, 2003 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traités chinois de peinture et de calligraphie (les Tang et les Cinq Dynasties)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. 2, Klincksieck, 2010 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquif sur l’océan de la peinture de Shen Zongqian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, 2019) et a analysé et présenté leurs principes esthétiques (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2001, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes et eaux. La culture du shanshui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2005 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de sagesse en Chine et au Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, 2013). Sa recherche concerne leurs interactions artistiques, philosophiques, esthétiques, culturelles avec l’art occidental (en collaboration avec Jean-Marie Schaeffer, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Esthétique : Europe, Chine et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, You-feng, 2002 ; avec Johanna Liu, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières de l’art, frontières de l’esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, You-feng, 2008 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture du loisir, art et esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, You-feng, 2010 ; avec Vincent Shen et Li Chenyang, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-culturality and Philosophic Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge SP, 2013 ; avec Jean-Noël Bret, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage entre art et nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2017. Elle a également dirigé en collaboration avec Johanna Liu depuis 2006 plus de dix numéros de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas, Monthly Review in Philosophy and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (référencée A&HCI), en anglais et en chinois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a été la présidente élue de la Société internationale de philosophie chinoise (ISCP) de 2009 à 2011, a assumé la direction scientifique de l’exposition Trésors du musée d’Art de Pékin au musée des Beaux-Arts de Gaillac (2018). Elle est actuellement membre titulaire du Comité consultatif pour les œuvres d’art de l’UNESCO (ACWA), 2018-2022.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国古典书画美学的法兰西变奏——访法国国家科学研究院汉学家幽兰</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guoji hanxue 国际汉学 International Sinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (2), pp.138-143. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19326/j.cnki.2095-9257.2025.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de la peinture et de la calligraphie chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Des Expériences jusqu'à la voie. Vie et oeuvre de Claude Margat, 20, pp.77-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyance, origine, autre, à travers le cas du portrait pictural en Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista portuguesa de historia do livro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, The Faith, The Origin, The Other, XXV (51), pp.373-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">非對象、無敘事、去像：司徒立繪畫中的文化多元性</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas, Monthly review on philosophy and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Multiculturality, Materiality, and Contemporary Art, 574 (574), pp.67-85. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7065/MRPC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts et les âges de la vie en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les arts et les âges de la vie, n° 109 (2), pp.49-61. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/commu.109.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sans forme » et « âmes errantes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique: Journal of Socialist Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le grand retour des fantômes, t. LXXVII (884-885), pp. 142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu Teh-Chun et la calligraphie cursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Arts. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Chu Teh-Chun hors-série, pp.21-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et coup de pinceau dans la théorie de l’art et l’esthétique moderne chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Portugesa de Historia do livro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revue portugaise d’histoire du livre En hommage à Claude Larre et à François Cheng, vol. 43-44 (ano XXI ;), pp. 183-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EL RITMO DEL TRAZO COMO RITMO DEL MUNDO EN LA PINTURA CHINA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Universidad de México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.16-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">草稿與不了的頌揚：中國藝術詞彙的美學解析 Praise of the Draft: A Study of Aesthetic Terms in Chinese Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas : Monthly Review on Philosophy and Culture 哲學與文化</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sketch, Schema and Aesthetics 草稿、圖式與美學專題., 2018-11 (534), pp. 27-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montagnes sacrées et paysage chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sacré, 31, pp.49-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Dynasty Aesthetic Criteria: Zhang Huaiguan's Shuduan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (1-2), pp.148-169. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1540-6253.12093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Psychophysical Exploration of the Perception of Emotion from Abstract Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aure-Elise Lerebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Taffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Studies of the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2190/EM.32.1.EOV.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité, esthétique et éthique dans les arts visuels chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Éthique et esthétique de l’authenticité, Noesis (22-23), p. 219-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage, copie, transmission dans l’art chinois, à partir du cas de Zhong Kui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.189-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Main dans la peinture et la calligraphie chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Predella</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Chirurgia della creazione. Mano e arti visive, 29, pp.135-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher à travers l'art. L'œuvre de Hsiung Ping-Ming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (2), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.072.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aesthetic question of the universal artists [trad. du chinois]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas : Monthly Review on Philosophy and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (10), pp.75-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape: A comparison between Chinese Mountains and Waters and European Landscape Painting 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-First Century (revue bimestrielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">景觀:中國山水畫與 西方風 景畫的比較研究I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-First Century (revue bimestrielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape: A comparison between Chinese Mountains and Waters and European Landscape Painting 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-First Century (revue bimestrielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.98-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classements et évaluations à partir du Shuduan (Critères de la calligraphie) de Zhang Huaiguan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16 (2), pp.39-113. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/etchi.1997.1260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives et limites des études récentes sur la calligraphie et la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, vol. XIV, pp.219-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de Léon Vandermeersch au prisme de l’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude en hommage à Léon Vandermeersch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Ricci, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Chinese Calligraphy a ‘Thing’? Reflections through Chen Shih-hsien’s 陳世憲 artworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth, Ecology, Ten Thousand Things: Materiality and Multiculturality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TNNUA, Dec 2022, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir l’instant présent : la calligraphie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Sciences sociales "Allez Savoir" - À contre-Temps #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des hautes études en sciences sociales (EHESS); Ville de Marseille, Sep 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimesis and translation in the Chinese artistic tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mimesis et traduction. Une approche interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa Velasquez, Nov 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materiality and Multiculturality in the Digital Age: the Case of Zhang Dongning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiality &amp; Multiculturality: A Dialogue Between Aesthetics, Arts, and Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Taipei University of Education, Dec 2021, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech : Des Piggle à Peppa Pig en Chine. Le cochon dans la caricature et ses effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La caricature en Asie de l’Est : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre et chaos dans la tradition chinoise, à travers les arts lettrés du trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre et chaos : entre chaos de la nature et chaos de la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et obscurité à partir du film &amp;quot;La Vie sur mille cordes&amp;quot; de Chen Kaige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit à la croisée des arts et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la recherche de la Sorbonne, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages : pratique de la peinture et de la calligraphie chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "De l’enchaînement des expériences jusqu’à la Voie. Vie et œuvre de Claude Margat"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux-Montaigne, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et ses îles dans les arts chinois, entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer qu’on voit danser, entre art et réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences, Lettres et Arts de Marseille, Sep 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calligraphying the Tainan area with Chen Shih-hsien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Conference on Tainan Studies, 2020: Art and Material Culture in the Tainan Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’œuvre de Vincent Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’International Society on Chinese Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Berne, Jul 2019, Berne (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la création dans l’art chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les chemins de la création »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire national des Arts et Métiers, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacred dimension in Chinese landscape painting : tradition and contemporary practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ink Brussels 2019 « Paysage écrit / écriture peinte »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté d’architecture la Cambre Horta, May 2019, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous terrestres ! Les sciences humaines sur la piste animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Malleray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En finir avec la nature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Simon, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech &amp;quot;Chinese landscape painting and the “lying journey”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Aesthetics and the Art of Landscape Painting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng-chi University, Dec 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surgissement de l’image dans l’art de la calligraphie et de la peinture en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse d’images : imagination et virtualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 3, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et techniques de la couleur dans la peinture lettrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de l’Axe Savoirs et techniques du Centre Chine (CECMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Chine CECMC/CCJ; EHESS, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture de Szeto Lap et les Vingt-quatre degrés de la poésie de Sikong Tu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et peinture en Chine et en Occident. Inspirations croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Ink Art is not ‘Drawing’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ink Art Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ca’ Foscari, Apr 2018, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin des lettrés comme paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage iconique des livres de jardin : illustration, célébration, représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Bodmer; Fondation Hardt, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie et pratique de la peinture chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peinture à l’encre et tradition chan / zen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Robert Faure, Apr 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech &amp;quot;Chinese Shanshui Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gardens as Paradise ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenade; Institut Confucius, Nov 2017, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions esthétiques et épigraphiques au sujet des inscriptions calligraphiques sur rochers et falaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études épigraphiques et iconographiques de Chine et d’ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Artois, Mar 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l'esquisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drawing Challenges / les défis du dessin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roberto Casati, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech &amp;quot;Praise of the draft. The appreciation of the implicit and the unfinished in Chinese arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAA International conference on “Philosophical Problem of Schema and Sketch in Arts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan Fu-Jen Catholic University, Dec 2017, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Gardens as Paradise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gardens as Paradise ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenade; Institut Confucius, Nov 2017, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">沈青松全集卷十三 : 士林哲學與中國哲學</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tsing-Song Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande; Teh-Kuang Chen. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-chih University press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.478, 2025, 9786267615102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois traités sur le portrait: Wang Yi, Jiang Ji, Ding Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bibliothèque chinoise, Anne Cheng, 9782251456911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">沈青松全集的第九卷《對比、外推與交談》</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tsing-Song Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande; Teh-Kuang Chen. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Chih University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, vol. 9, 2025, 沈青松全集, Yolaine Escande; Teh-Kuang Chen, 9786267615157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">沈青松全集的第十一卷:跨文化哲學與宗教</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tsing-Song Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande; Teh-Kuang chen. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Chih University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, vol. 11, 2025, 沈青松全集, Yolaine Escande; Teh-Kuang Chen, 9786267615164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquif sur l'océan de la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belles lettres. , 29, LVI + 456 p., 2019, collection bibliothèque chinoise, Anne Cheng, 2251449477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardini di saggezza in Oriente. Cina e in Giappone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeriveApprodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Giardini di saggezza in Oriente. Cina e in Giappone, 978-8865482209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésors du musée d'Art de Pékin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ville de Gaillac; musée des Beaux-Arts de Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trésors du musée d'Art de Pékin., 2-910133-26-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage, entre art et nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Noël Bret ; Yolaine Escande. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 184 p., 2017, Le paysage, entre art et nature, 9782753554924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythm of the Brushstroke, Rhythm of the Body, and Cosmic Rhythm through Chinese Calligraphy and Painting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Lussier; Richard C. Sha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rise of Rhythm Studies. Mediating Dimension, Discipline, and Scale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-212, 2026, 9798765125281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to forget: An introduction to Pan Jianfeng's ink roamings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shao-Lan Hertel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tusche wanderungen. Zeitgenössische arbeiten auf papier von Jiangfeng Pan. / Ink roamings. Contemporary Works on Paper by Pan Jianfeng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tusche wanderungen. Zeitgenössische arbeiten auf papier von Jiangfeng Pan. / Ink roamings. Contemporary Works on Paper by Pan Jianfeng., </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museum für Ostasiatische Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.14-19, 2025, 978-3-00-079031-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lointains dans la peinture chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Delapierre; Céline Flécheux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'horizon sans fin, de la Renaissance à nos jours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Fine / Musée des Beaux-Arts de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.232-239, 2025, 978-2-38203-220-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nuit et obscurité à partir du film La vie sur mille cordes de Chen Kaige »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Otto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit à la croisée des arts et des cultures, vol. 2, Imaginaires et représentations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-118, 2025, 978-2-336-50749-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Pigple à Peppa Pig en Chine : le cochon dans la caricature et ses effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Baridon; Marie Laureillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caricatures en Extrême-Orient. Origines, rencontres, métissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-410, 2024, Asie en perspective, 978-2377011513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calligraphes, peintres et poètes à la cour de Chang'an</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Bertrand,; Huei-Chung Tsao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chine des Tang. Une dynastie cosmopolite.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Palais RMN éditions Musée Guimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 260-263, 2024, 978-2-7118-8071-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de la création dans l'art chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Conte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Passeron, la création en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">presses universitaires de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-172, 2023, 979-10-351-0850-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Landscape (shanshui) and the Sacred</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">João J. Vila-Chã; Hu Yeping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking with/for many others : in memory of Vincent Shen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Council for Research in Values and Philosophy, pp.361-371, 2023, Thinking with/for many others : in memory of Vincent Shen, 9781565183506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions esthétiques et épigraphiques au sujet des inscriptions calligraphiques sur rochers et falaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Gournay; LI Xiaohong; Claudine Nédelec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts de la main, arts de l'esprit. Calligraphie et iconographie d'Orient en Occident.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions You Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-151, 2022, Arts de la main, arts de l'esprit. Calligraphie et iconographie d'Orient en Occident., ‎ 979-1036701030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cheng et la calligraphie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivia Mauriac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier François Cheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 140, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Herne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.182-187, 2022, Cahier de L'Herne, 9791031903705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère &amp;quot;mélancolie&amp;quot; en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint Girons, Baldine ; Pigeaud, Alfrieda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir et création. Autour de l'oeuvre de Jackie Pigeaud.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-152, 2022, Savoir et création. Autour de l'oeuvre de Jackie Pigeaud., 9782753586123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calligraphying the Tainan Area With Chen Shih-hsien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiorella Allio; Yen Ting-yu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanying History, Society and Culture VI : Art and Material Culture in the Tainan Area南瀛歷史、社會與文化 VI： 南瀛地區之藝術與物質文化</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VI, Tainan Cultural Affairs Bureau of Tainan City Government; The International Center of Tainan Area Humanities and Social Science Research, pp.50-72, 2022, 9789860701524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories des arts graphiques chinois : peindre, c’est “écrire l’intention”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémologie du dessin. Une réflexion projective sur les enjeux comme les perspectives du dessin contemporain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques André Editeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Epistémologie du dessin. Une réflexion projective sur les enjeux comme les perspectives du dessin contemporain., 978-2-7570-0447-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Aesthetic and Artistic Categories in Chinese Painting and Calligraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Ghilardi; Hans-Georg Moeller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bloomsbury Research Handbook of Chinese Aesthetics and Philosophy of Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 155-181, 2021, The Bloomsbury Research Handbook of Chinese Aesthetics and Philosophy of Art, 978-1-3501-2976-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine matériel vs valeurs lettrées sur le marché de l’art international des peintures et calligraphies chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Anheim, Anne-Julie Etter, Ghislaine Glasson Deschaumes, Pascal Liévaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les patrimoines en recherche(s) d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-293, 2021, Les patrimoines en recherche(s) d'avenir, 978-2-84016-338-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin comme paradigme en Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Jakob &amp; Jacques Berchtold. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins en images. Stratégies de représentation au fil des siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-55, 2020, 978-2-940563-80-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture chinoise, le rêve et la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Noël Bret; Victoire Feuillebois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nocturnes. L’art, le rêve, la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-52, 2020, Nocturnes. L’art, le rêve, la nuit, 9791032002797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La philosophie chinoise à travers l’esthétique et les arts : la diaspora chinoise en France au 20e siècle et le développement de la philosophie chinoise » (Cong meixue yu yishu fanchou tantao Zhongguo zhexue wenti : qiantan ershi shijimo faji Huaxixuezhe dui Zhongguo zhexue zai Faguo de fazhan) ; &amp;quot;Chinese Philosophy in France through Aesthetics and the Arts: The Chinese Diaspora in France at the End of 20th Century and the Development of Chinese Philosophy&amp;quot; ”從美學與藝術範疇探討中國哲學問題：淺談二十世紀末法籍華學者對中國哲學在法國的發展“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LI Chenyang 李晨阳, XIAO Hong 肖红. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">灵根自植：中国哲学与世界华人 (Linggen zizhi : Zhongguo zhexue yu shijie huaren) (Prendre racine. La philosophie chinoise et la diaspora chinoise dans le monde)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singapore Nanyang University, Confucius Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 209-235, 2019, 灵根自植：中国哲学与世界华人 (Linggen zizhi : Zhongguo zhexue yu shijie huaren) (Prendre racine. La philosophie chinoise et la diaspora chinoise dans le monde), 9789811197505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveil et peinture en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Pigeaud, Baldine Saint Girons (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éveil. XXIe Entretiens de La Garenne Lemot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 31-41, 2019, Éveil. XXIe Entretiens de La Garenne Lemot ; collection "interférences", 978-2-7535-7567-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">从美学与艺术范畴去探讨的中国哲学问题 ---浅谈二十世纪末法籍华裔学者对中国哲学在法国的发展 所做出的贡献</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Chenyang; Xiao Hong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">灵根自植：中国哲学与世界华人 (Chinese Philosophy and the Chinese in the World)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 灵根自植：中国哲学与世界华人 (Chinese Philosophy and the Chinese in the World), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">南洋理工大学孔子学院 Nanyang University, Institut Confucius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 209-235., 2019, 9789811197505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et tracé en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Gens (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corporéité entre Orient et Occident. Théories et pratiques du corps, ostéopathie, qigong, calligraphie, méditation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cercle herméneutique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 85-102, 2018, 978-2-917957-39-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique des arts lettrés : “tracer l’intention”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors du musée d'Art de Pékin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée de Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 11-18, 2018, Trésors du musée d'Art de Pékin, 2-910133-26-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de la théorie esthétique chinoise : Problèmes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bergeret Curien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire entre les langues chinoise et française. Un exercice d’interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Maison des sciences de l’Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Traduire entre les langues chinoise et française. Un exercice d’interprétation, 978-2-7351-2397-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sublime et son interprétation chinoise au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Flécheux; Pierre-Henry Frangne; Didier Laroque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sublime. Poétique, esthétique, philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-91, 2018, 978-2-7535-7322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardin et écriture en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Jakob. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des jardins &amp; des livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses,; Fondation Bodmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 15-21, 2018, Des jardins &amp; des livres, 978-2-94-0563-33-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment art et nature engendrent le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande; Jean-Noël Bret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage, entre art et nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-170, 2017, Le paysage, entre art et nature, 9782753554924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le paysage en Chine, entre art et nature »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Noël Bret, Yolaine Escande. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage, entre art et nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782753554924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Puiser aux sources de son cœur” : intérieur et intériorité dans les arts chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquie Pigeaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-243, 2017, L'intérieur, 978-2-7535-5346-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brushstrokes with Emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Taffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aure-Elise Duret-Lerebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande; Vincent Shen; Chenyang Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-culturality and Philosophic Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publising, pp.242-252, 2013, 1-4438-4895-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbre en Chine : l’art de l’inutilité et de l’absence d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arbre ou la Raison des arbres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.25-44, 2013, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.53997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuages, brumes et vapeurs : le souffle cosmique dans la peinture et la philosophie chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie PIGEAUD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nues, nuées, nuages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-232, 2010, XIVes Entretiens de la Garenne Lemot, 9782753547223. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.38584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Shadows. Through a Diplomatic Lens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ombres chinoises. Sous l'oeil des diplomates / Chinese Shadows. Through a Diplomatic Lens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp. 4-21 ; 24-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the portrait in majesty of the monarch in France and the imperial portrait in China from the 17th to the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Hsi-Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lincot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. EHESS (École des Hautes Études en Sciences Sociales), 2024. English. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04950433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yolaine Escande </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yolaine-escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">056556799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande est directrice de recherche au CNRS, membre du Centre de recherches sur les arts et le langage (CRAL, EHESS, Paris, UMR 8566), membre associé au Centre d’études sur la Chine moderne et contemporaine (CECMC, EHESS, Paris), spécialiste de la pratique et de la théorie des arts graphiques chinois, calligraphie et peinture. Elle a traduit du chinois en français des traités fondamentaux de la théorie de l’art chinois sur la calligraphie et la peinture (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes sur ce que j’ai vu et entendu en peinture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> La Lettre volée, 1994 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traités chinois de peinture et de calligraphie (des Han aux Sui)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. 1, Klincksieck, 2003 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traités chinois de peinture et de calligraphie (les Tang et les Cinq Dynasties)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. 2, Klincksieck, 2010 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquif sur l’océan de la peinture de Shen Zongqian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, 2019) et a analysé et présenté leurs principes esthétiques (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2001, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes et eaux. La culture du shanshui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2005 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de sagesse en Chine et au Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, 2013). Sa recherche concerne leurs interactions artistiques, philosophiques, esthétiques, culturelles avec l’art occidental (en collaboration avec Jean-Marie Schaeffer, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Esthétique : Europe, Chine et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, You-feng, 2002 ; avec Johanna Liu, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières de l’art, frontières de l’esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, You-feng, 2008 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture du loisir, art et esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, You-feng, 2010 ; avec Vincent Shen et Li Chenyang, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-culturality and Philosophic Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge SP, 2013 ; avec Jean-Noël Bret, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage entre art et nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2017. Elle a également dirigé en collaboration avec Johanna Liu depuis 2006 plus de dix numéros de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas, Monthly Review in Philosophy and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (référencée A&HCI), en anglais et en chinois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a été la présidente élue de la Société internationale de philosophie chinoise (ISCP) de 2009 à 2011, a assumé la direction scientifique de l’exposition Trésors du musée d’Art de Pékin au musée des Beaux-Arts de Gaillac (2018). Elle est actuellement membre titulaire du Comité consultatif pour les œuvres d’art de l’UNESCO (ACWA), 2018-2022.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPRENTISSAGE ET PLASTICITÉ : À TRAVERS LES ARTS CHINOIS, CALLIGRAPHIE ET PEINTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLASTIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 80, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国古典书画美学的法兰西变奏——访法国国家科学研究院汉学家幽兰</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guoji hanxue 国际汉学 International Sinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (2), pp.138-143. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19326/j.cnki.2095-9257.2025.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de la peinture et de la calligraphie chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Des Expériences jusqu'à la voie. Vie et oeuvre de Claude Margat, 20, pp.77-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyance, origine, autre, à travers le cas du portrait pictural en Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista portuguesa de historia do livro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, The Faith, The Origin, The Other, XXV (51), pp.373-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">非對象、無敘事、去像：司徒立繪畫中的文化多元性</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas, Monthly review on philosophy and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Multiculturality, Materiality, and Contemporary Art, 574 (574), pp.67-85. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7065/MRPC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts et les âges de la vie en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les arts et les âges de la vie, n° 109 (2), pp.49-61. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/commu.109.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sans forme » et « âmes errantes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique: Journal of Socialist Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le grand retour des fantômes, t. LXXVII (884-885), pp. 142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu Teh-Chun et la calligraphie cursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Arts. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Chu Teh-Chun hors-série, pp.21-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et coup de pinceau dans la théorie de l’art et l’esthétique moderne chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Portugesa de Historia do livro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revue portugaise d’histoire du livre En hommage à Claude Larre et à François Cheng, vol. 43-44 (ano XXI ;), pp. 183-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EL RITMO DEL TRAZO COMO RITMO DEL MUNDO EN LA PINTURA CHINA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Universidad de México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.16-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">草稿與不了的頌揚：中國藝術詞彙的美學解析 Praise of the Draft: A Study of Aesthetic Terms in Chinese Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas : Monthly Review on Philosophy and Culture 哲學與文化</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sketch, Schema and Aesthetics 草稿、圖式與美學專題., 2018-11 (534), pp. 27-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montagnes sacrées et paysage chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sacré, 31, pp.49-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Dynasty Aesthetic Criteria: Zhang Huaiguan's Shuduan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (1-2), pp.148-169. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1540-6253.12093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Psychophysical Exploration of the Perception of Emotion from Abstract Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aure-Elise Lerebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Taffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Studies of the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2190/EM.32.1.EOV.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité, esthétique et éthique dans les arts visuels chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Éthique et esthétique de l’authenticité, Noesis (22-23), p. 219-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage, copie, transmission dans l’art chinois, à partir du cas de Zhong Kui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.189-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Main dans la peinture et la calligraphie chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Predella</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Chirurgia della creazione. Mano e arti visive, 29, pp.135-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher à travers l'art. L'œuvre de Hsiung Ping-Ming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (2), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.072.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aesthetic question of the universal artists [trad. du chinois]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas : Monthly Review on Philosophy and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (10), pp.75-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape: A comparison between Chinese Mountains and Waters and European Landscape Painting 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-First Century (revue bimestrielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">景觀:中國山水畫與 西方風 景畫的比較研究I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-First Century (revue bimestrielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape: A comparison between Chinese Mountains and Waters and European Landscape Painting 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-First Century (revue bimestrielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.98-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classements et évaluations à partir du Shuduan (Critères de la calligraphie) de Zhang Huaiguan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16 (2), pp.39-113. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/etchi.1997.1260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives et limites des études récentes sur la calligraphie et la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, vol. XIV, pp.219-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Chinese Calligraphy a ‘Thing’? Reflections through Chen Shih-hsien’s 陳世憲 artworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth, Ecology, Ten Thousand Things: Materiality and Multiculturality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TNNUA, Dec 2022, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de Léon Vandermeersch au prisme de l’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude en hommage à Léon Vandermeersch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Ricci, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir l’instant présent : la calligraphie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Sciences sociales "Allez Savoir" - À contre-Temps #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des hautes études en sciences sociales (EHESS); Ville de Marseille, Sep 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimesis and translation in the Chinese artistic tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mimesis et traduction. Une approche interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa Velasquez, Nov 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materiality and Multiculturality in the Digital Age: the Case of Zhang Dongning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiality &amp; Multiculturality: A Dialogue Between Aesthetics, Arts, and Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Taipei University of Education, Dec 2021, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech : Des Piggle à Peppa Pig en Chine. Le cochon dans la caricature et ses effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La caricature en Asie de l’Est : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre et chaos dans la tradition chinoise, à travers les arts lettrés du trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre et chaos : entre chaos de la nature et chaos de la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et obscurité à partir du film &amp;quot;La Vie sur mille cordes&amp;quot; de Chen Kaige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit à la croisée des arts et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la recherche de la Sorbonne, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages : pratique de la peinture et de la calligraphie chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "De l’enchaînement des expériences jusqu’à la Voie. Vie et œuvre de Claude Margat"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux-Montaigne, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et ses îles dans les arts chinois, entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer qu’on voit danser, entre art et réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences, Lettres et Arts de Marseille, Sep 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calligraphying the Tainan area with Chen Shih-hsien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Conference on Tainan Studies, 2020: Art and Material Culture in the Tainan Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la création dans l’art chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les chemins de la création »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire national des Arts et Métiers, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacred dimension in Chinese landscape painting : tradition and contemporary practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ink Brussels 2019 « Paysage écrit / écriture peinte »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté d’architecture la Cambre Horta, May 2019, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’œuvre de Vincent Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’International Society on Chinese Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Berne, Jul 2019, Berne (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous terrestres ! Les sciences humaines sur la piste animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Malleray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En finir avec la nature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Simon, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech &amp;quot;Chinese landscape painting and the “lying journey”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Aesthetics and the Art of Landscape Painting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng-chi University, Dec 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surgissement de l’image dans l’art de la calligraphie et de la peinture en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse d’images : imagination et virtualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 3, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et techniques de la couleur dans la peinture lettrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de l’Axe Savoirs et techniques du Centre Chine (CECMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Chine CECMC/CCJ; EHESS, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture de Szeto Lap et les Vingt-quatre degrés de la poésie de Sikong Tu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et peinture en Chine et en Occident. Inspirations croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin des lettrés comme paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage iconique des livres de jardin : illustration, célébration, représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Bodmer; Fondation Hardt, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Ink Art is not ‘Drawing’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ink Art Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ca’ Foscari, Apr 2018, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie et pratique de la peinture chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peinture à l’encre et tradition chan / zen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Robert Faure, Apr 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions esthétiques et épigraphiques au sujet des inscriptions calligraphiques sur rochers et falaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études épigraphiques et iconographiques de Chine et d’ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Artois, Mar 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l'esquisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drawing Challenges / les défis du dessin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roberto Casati, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech &amp;quot;Chinese Shanshui Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gardens as Paradise ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenade; Institut Confucius, Nov 2017, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech &amp;quot;Praise of the draft. The appreciation of the implicit and the unfinished in Chinese arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAA International conference on “Philosophical Problem of Schema and Sketch in Arts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan Fu-Jen Catholic University, Dec 2017, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Gardens as Paradise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gardens as Paradise ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenade; Institut Confucius, Nov 2017, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">沈青松全集卷十三 : 士林哲學與中國哲學</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tsing-Song Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande; Teh-Kuang Chen. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-chih University press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.478, 2025, 9786267615102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">沈青松全集的第九卷《對比、外推與交談》</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tsing-Song Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande; Teh-Kuang Chen. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Chih University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, vol. 9, 2025, 沈青松全集, Yolaine Escande; Teh-Kuang Chen, 9786267615157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois traités sur le portrait: Wang Yi, Jiang Ji, Ding Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bibliothèque chinoise, Anne Cheng, 9782251456911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">沈青松全集的第十一卷:跨文化哲學與宗教</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tsing-Song Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande; Teh-Kuang chen. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Chih University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, vol. 11, 2025, 沈青松全集, Yolaine Escande; Teh-Kuang Chen, 9786267615164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquif sur l'océan de la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belles lettres. , 29, LVI + 456 p., 2019, collection bibliothèque chinoise, Anne Cheng, 2251449477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardini di saggezza in Oriente. Cina e in Giappone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeriveApprodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Giardini di saggezza in Oriente. Cina e in Giappone, 978-8865482209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésors du musée d'Art de Pékin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ville de Gaillac; musée des Beaux-Arts de Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trésors du musée d'Art de Pékin., 2-910133-26-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage, entre art et nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Noël Bret ; Yolaine Escande. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 184 p., 2017, Le paysage, entre art et nature, 9782753554924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythm of the Brushstroke, Rhythm of the Body, and Cosmic Rhythm through Chinese Calligraphy and Painting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Lussier; Richard C. Sha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rise of Rhythm Studies. Mediating Dimension, Discipline, and Scale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-212, 2026, 9798765125281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captioned Landscapes on Cliffs and Stones: How Calligraphy Creates Landscapes in China.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Maggi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captioned Landscapes. Intermedial Combinations Beyond the Human, vol. 1: Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 1, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-30, 2026, 979-8-2616-0013-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lointains dans la peinture chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Delapierre; Céline Flécheux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'horizon sans fin, de la Renaissance à nos jours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Fine / Musée des Beaux-Arts de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.232-239, 2025, 978-2-38203-220-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to forget: An introduction to Pan Jianfeng's ink roamings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shao-Lan Hertel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tusche wanderungen. Zeitgenössische arbeiten auf papier von Jiangfeng Pan. / Ink roamings. Contemporary Works on Paper by Pan Jianfeng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tusche wanderungen. Zeitgenössische arbeiten auf papier von Jiangfeng Pan. / Ink roamings. Contemporary Works on Paper by Pan Jianfeng., </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museum für Ostasiatische Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.14-19, 2025, 978-3-00-079031-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nuit et obscurité à partir du film La vie sur mille cordes de Chen Kaige »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Otto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit à la croisée des arts et des cultures, vol. 2, Imaginaires et représentations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-118, 2025, 978-2-336-50749-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Pigple à Peppa Pig en Chine : le cochon dans la caricature et ses effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Baridon; Marie Laureillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caricatures en Extrême-Orient. Origines, rencontres, métissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-410, 2024, Asie en perspective, 978-2377011513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calligraphes, peintres et poètes à la cour de Chang'an</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Bertrand,; Huei-Chung Tsao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chine des Tang. Une dynastie cosmopolite.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Palais RMN éditions Musée Guimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 260-263, 2024, 978-2-7118-8071-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de la création dans l'art chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Conte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Passeron, la création en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">presses universitaires de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-172, 2023, 979-10-351-0850-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Landscape (shanshui) and the Sacred</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">João J. Vila-Chã; Hu Yeping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking with/for many others : in memory of Vincent Shen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Council for Research in Values and Philosophy, pp.361-371, 2023, Thinking with/for many others : in memory of Vincent Shen, 9781565183506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère &amp;quot;mélancolie&amp;quot; en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint Girons, Baldine ; Pigeaud, Alfrieda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir et création. Autour de l'oeuvre de Jackie Pigeaud.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-152, 2022, Savoir et création. Autour de l'oeuvre de Jackie Pigeaud., 9782753586123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cheng et la calligraphie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivia Mauriac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier François Cheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 140, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Herne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.182-187, 2022, Cahier de L'Herne, 9791031903705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions esthétiques et épigraphiques au sujet des inscriptions calligraphiques sur rochers et falaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Gournay; LI Xiaohong; Claudine Nédelec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts de la main, arts de l'esprit. Calligraphie et iconographie d'Orient en Occident.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions You Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-151, 2022, Arts de la main, arts de l'esprit. Calligraphie et iconographie d'Orient en Occident., ‎ 979-1036701030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calligraphying the Tainan Area With Chen Shih-hsien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiorella Allio; Yen Ting-yu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanying History, Society and Culture VI : Art and Material Culture in the Tainan Area南瀛歷史、社會與文化 VI： 南瀛地區之藝術與物質文化</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VI, Tainan Cultural Affairs Bureau of Tainan City Government; The International Center of Tainan Area Humanities and Social Science Research, pp.50-72, 2022, 9789860701524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Aesthetic and Artistic Categories in Chinese Painting and Calligraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Ghilardi; Hans-Georg Moeller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bloomsbury Research Handbook of Chinese Aesthetics and Philosophy of Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 155-181, 2021, The Bloomsbury Research Handbook of Chinese Aesthetics and Philosophy of Art, 978-1-3501-2976-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine matériel vs valeurs lettrées sur le marché de l’art international des peintures et calligraphies chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Anheim, Anne-Julie Etter, Ghislaine Glasson Deschaumes, Pascal Liévaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les patrimoines en recherche(s) d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-293, 2021, Les patrimoines en recherche(s) d'avenir, 978-2-84016-338-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories des arts graphiques chinois : peindre, c’est “écrire l’intention”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémologie du dessin. Une réflexion projective sur les enjeux comme les perspectives du dessin contemporain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques André Editeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Epistémologie du dessin. Une réflexion projective sur les enjeux comme les perspectives du dessin contemporain., 978-2-7570-0447-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin comme paradigme en Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Jakob &amp; Jacques Berchtold. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins en images. Stratégies de représentation au fil des siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-55, 2020, 978-2-940563-80-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture chinoise, le rêve et la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Noël Bret; Victoire Feuillebois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nocturnes. L’art, le rêve, la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-52, 2020, Nocturnes. L’art, le rêve, la nuit, 9791032002797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveil et peinture en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Pigeaud, Baldine Saint Girons (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éveil. XXIe Entretiens de La Garenne Lemot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 31-41, 2019, Éveil. XXIe Entretiens de La Garenne Lemot ; collection "interférences", 978-2-7535-7567-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La philosophie chinoise à travers l’esthétique et les arts : la diaspora chinoise en France au 20e siècle et le développement de la philosophie chinoise » (Cong meixue yu yishu fanchou tantao Zhongguo zhexue wenti : qiantan ershi shijimo faji Huaxixuezhe dui Zhongguo zhexue zai Faguo de fazhan) ; &amp;quot;Chinese Philosophy in France through Aesthetics and the Arts: The Chinese Diaspora in France at the End of 20th Century and the Development of Chinese Philosophy&amp;quot; ”從美學與藝術範疇探討中國哲學問題：淺談二十世紀末法籍華學者對中國哲學在法國的發展“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LI Chenyang 李晨阳, XIAO Hong 肖红. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">灵根自植：中国哲学与世界华人 (Linggen zizhi : Zhongguo zhexue yu shijie huaren) (Prendre racine. La philosophie chinoise et la diaspora chinoise dans le monde)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singapore Nanyang University, Confucius Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 209-235, 2019, 灵根自植：中国哲学与世界华人 (Linggen zizhi : Zhongguo zhexue yu shijie huaren) (Prendre racine. La philosophie chinoise et la diaspora chinoise dans le monde), 9789811197505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">从美学与艺术范畴去探讨的中国哲学问题 ---浅谈二十世纪末法籍华裔学者对中国哲学在法国的发展 所做出的贡献</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Chenyang; Xiao Hong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">灵根自植：中国哲学与世界华人 (Chinese Philosophy and the Chinese in the World)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 灵根自植：中国哲学与世界华人 (Chinese Philosophy and the Chinese in the World), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">南洋理工大学孔子学院 Nanyang University, Institut Confucius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 209-235., 2019, 9789811197505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique des arts lettrés : “tracer l’intention”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors du musée d'Art de Pékin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée de Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 11-18, 2018, Trésors du musée d'Art de Pékin, 2-910133-26-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de la théorie esthétique chinoise : Problèmes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bergeret Curien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire entre les langues chinoise et française. Un exercice d’interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Maison des sciences de l’Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Traduire entre les langues chinoise et française. Un exercice d’interprétation, 978-2-7351-2397-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sublime et son interprétation chinoise au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Flécheux; Pierre-Henry Frangne; Didier Laroque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sublime. Poétique, esthétique, philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-91, 2018, 978-2-7535-7322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et tracé en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Gens (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corporéité entre Orient et Occident. Théories et pratiques du corps, ostéopathie, qigong, calligraphie, méditation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cercle herméneutique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 85-102, 2018, 978-2-917957-39-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardin et écriture en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Jakob. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des jardins &amp; des livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses,; Fondation Bodmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 15-21, 2018, Des jardins &amp; des livres, 978-2-94-0563-33-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment art et nature engendrent le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande; Jean-Noël Bret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage, entre art et nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-170, 2017, Le paysage, entre art et nature, 9782753554924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le paysage en Chine, entre art et nature »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Noël Bret, Yolaine Escande. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage, entre art et nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782753554924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Puiser aux sources de son cœur” : intérieur et intériorité dans les arts chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquie Pigeaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-243, 2017, L'intérieur, 978-2-7535-5346-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brushstrokes with Emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Taffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aure-Elise Duret-Lerebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande; Vincent Shen; Chenyang Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-culturality and Philosophic Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publising, pp.242-252, 2013, 1-4438-4895-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbre en Chine : l’art de l’inutilité et de l’absence d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arbre ou la Raison des arbres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.25-44, 2013, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.53997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuages, brumes et vapeurs : le souffle cosmique dans la peinture et la philosophie chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie PIGEAUD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nues, nuées, nuages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-232, 2010, XIVes Entretiens de la Garenne Lemot, 9782753547223. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.38584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Shadows. Through a Diplomatic Lens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ombres chinoises. Sous l'oeil des diplomates / Chinese Shadows. Through a Diplomatic Lens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp. 4-21 ; 24-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the portrait in majesty of the monarch in France and the imperial portrait in China from the 17th to the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Hsi-Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lincot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. EHESS (École des Hautes Études en Sciences Sociales), 2024. English. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04950433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1F1808B"/>
+    <w:nsid w:val="E1173AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yolaine-escande" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056556799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062876v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Escande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19326/j.cnki.2095-9257.2025.02.017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714037v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628847v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7065/MRPC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.109.0049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018739v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548982v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813147v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1540-6253.12093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q8ZDT42-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelletier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure-Elise Lerebours" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Taffou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2190/EM.32.1.EOV.4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.072.0081" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vidal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.1997.1260" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076741v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076719v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075980v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888640v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Malleray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072412v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072400v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072389v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156036v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tsing-Song Shen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccupress.nccu.edu.tw/book/bookdetail.php?id=247&amp;amp;type=1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456911/trois-traites-sur-le-portrait" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413686v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccupress.nccu.edu.tw/book/bookdetail.php?id=253&amp;amp;type=1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccupress.nccu.edu.tw/book/bookdetail.php?id=252&amp;amp;type=1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305090v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927680v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deriveapprodi.com/catalogo/?swoof=1&amp;amp;woof_author=89" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229686v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ville-gaillac.fr/sous-sous-menu-principal/catalogues-dexposition" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753554924/le-paysage-entre-art-et-nature" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/rise-of-rhythm-studies-9798765125311/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://museum-fuer-ostasiatische-kunst.de/Ink-Roamings" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mba.caen.fr/exposition/lhorizon-sans-fin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356775v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-nuit-a-la-croisee-des-arts-et-des-cultures/79815?srsltid=AfmBOopiqR9riZtXc4Z4r8qGoNPdBbSeD1tyP4inDIvBAnMwUdndktJK" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/caricatures-en-extreme-orient" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guimet.fr/fr/catalogue-la-chine-des-tang-une-dynastie-cosmopolite" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100119470" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.you-feng.com/artsdelamain_artsdelesprit_vandermeersch.php" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799873v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-francois-cheng/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8744/savoir-et-creation" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898899v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227399v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jacques-andre-editeur.eu/livres/epistemologie-du-dessin/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229213v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/the-bloomsbury-research-handbook-of-chinese-aesthetics-and-philosophy-of-art-9781350129771/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/les-patrimoines-en-recherches-davenir/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/nocturnes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532456v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yuyi.com.sg/chinese-book--6110.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146811v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4776" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098258v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yuyi.com.sg/products/978981119750" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532424v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tristan.u-bourgogne.fr/CGC/publications/corporeite_Orient_Occident/corporeite_Orient_Occident.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229662v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897818v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100562080" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229596v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4661" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229622v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/des-jardins-et-des-livres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815632v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7527/le-paysage-entre-art-et-nature" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812616v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813252v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6666/l-interieur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972638v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure-Elise Duret-Lerebours" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53997" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548939v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/38584?lang=fr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.38584" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04950433v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Hsi-Yun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lincot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yolaine-escande" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056556799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573122v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Escande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19326/j.cnki.2095-9257.2025.02.017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347205v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628847v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7065/MRPC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.109.0049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227952v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548982v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1540-6253.12093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q8ZDT42-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelletier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure-Elise Lerebours" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Taffou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2190/EM.32.1.EOV.4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.072.0081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479872v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.1997.1260" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888640v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Malleray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075962v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072412v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072400v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tsing-Song Shen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccupress.nccu.edu.tw/book/bookdetail.php?id=247&amp;amp;type=1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413686v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccupress.nccu.edu.tw/book/bookdetail.php?id=253&amp;amp;type=1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456911/trois-traites-sur-le-portrait" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccupress.nccu.edu.tw/book/bookdetail.php?id=252&amp;amp;type=1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deriveapprodi.com/catalogo/?swoof=1&amp;amp;woof_author=89" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ville-gaillac.fr/sous-sous-menu-principal/catalogues-dexposition" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753554924/le-paysage-entre-art-et-nature" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/rise-of-rhythm-studies-9798765125311/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vernonpress.com/book/2534?srsltid=AfmBOoouOlyJ3SiSYgBBV0kMmoSycs6N-dpwMSk4tXb0Vrb6uzT7uF2N" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mba.caen.fr/exposition/lhorizon-sans-fin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://museum-fuer-ostasiatische-kunst.de/Ink-Roamings" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-nuit-a-la-croisee-des-arts-et-des-cultures/79815?srsltid=AfmBOopiqR9riZtXc4Z4r8qGoNPdBbSeD1tyP4inDIvBAnMwUdndktJK" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539650v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/caricatures-en-extreme-orient" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guimet.fr/fr/catalogue-la-chine-des-tang-une-dynastie-cosmopolite" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100119470" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845638v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8744/savoir-et-creation" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799873v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-francois-cheng/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.you-feng.com/artsdelamain_artsdelesprit_vandermeersch.php" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898899v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/the-bloomsbury-research-handbook-of-chinese-aesthetics-and-philosophy-of-art-9781350129771/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/les-patrimoines-en-recherches-davenir/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jacques-andre-editeur.eu/livres/epistemologie-du-dessin/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090038v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/nocturnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146811v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4776" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yuyi.com.sg/chinese-book--6110.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yuyi.com.sg/products/978981119750" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100562080" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229596v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4661" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532424v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tristan.u-bourgogne.fr/CGC/publications/corporeite_Orient_Occident/corporeite_Orient_Occident.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229622v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/des-jardins-et-des-livres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7527/le-paysage-entre-art-et-nature" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6666/l-interieur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972638v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure-Elise Duret-Lerebours" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548949v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53997" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/38584?lang=fr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.38584" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345780v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04950433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Hsi-Yun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lincot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>