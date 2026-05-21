--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yolaine Escande </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yolaine-escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">056556799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande est directrice de recherche au CNRS, membre du Centre de recherches sur les arts et le langage (CRAL, EHESS, Paris, UMR 8566), membre associé au Centre d’études sur la Chine moderne et contemporaine (CECMC, EHESS, Paris), spécialiste de la pratique et de la théorie des arts graphiques chinois, calligraphie et peinture. Elle a traduit du chinois en français des traités fondamentaux de la théorie de l’art chinois sur la calligraphie et la peinture (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes sur ce que j’ai vu et entendu en peinture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> La Lettre volée, 1994 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traités chinois de peinture et de calligraphie (des Han aux Sui)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. 1, Klincksieck, 2003 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traités chinois de peinture et de calligraphie (les Tang et les Cinq Dynasties)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. 2, Klincksieck, 2010 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquif sur l’océan de la peinture de Shen Zongqian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, 2019) et a analysé et présenté leurs principes esthétiques (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2001, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes et eaux. La culture du shanshui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2005 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de sagesse en Chine et au Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, 2013). Sa recherche concerne leurs interactions artistiques, philosophiques, esthétiques, culturelles avec l’art occidental (en collaboration avec Jean-Marie Schaeffer, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Esthétique : Europe, Chine et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, You-feng, 2002 ; avec Johanna Liu, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières de l’art, frontières de l’esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, You-feng, 2008 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture du loisir, art et esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, You-feng, 2010 ; avec Vincent Shen et Li Chenyang, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-culturality and Philosophic Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge SP, 2013 ; avec Jean-Noël Bret, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage entre art et nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2017. Elle a également dirigé en collaboration avec Johanna Liu depuis 2006 plus de dix numéros de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas, Monthly Review in Philosophy and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (référencée A&HCI), en anglais et en chinois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a été la présidente élue de la Société internationale de philosophie chinoise (ISCP) de 2009 à 2011, a assumé la direction scientifique de l’exposition Trésors du musée d’Art de Pékin au musée des Beaux-Arts de Gaillac (2018). Elle est actuellement membre titulaire du Comité consultatif pour les œuvres d’art de l’UNESCO (ACWA), 2018-2022.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPRENTISSAGE ET PLASTICITÉ : À TRAVERS LES ARTS CHINOIS, CALLIGRAPHIE ET PEINTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLASTIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 80, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国古典书画美学的法兰西变奏——访法国国家科学研究院汉学家幽兰</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guoji hanxue 国际汉学 International Sinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (2), pp.138-143. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19326/j.cnki.2095-9257.2025.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de la peinture et de la calligraphie chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Des Expériences jusqu'à la voie. Vie et oeuvre de Claude Margat, 20, pp.77-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyance, origine, autre, à travers le cas du portrait pictural en Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista portuguesa de historia do livro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, The Faith, The Origin, The Other, XXV (51), pp.373-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">非對象、無敘事、去像：司徒立繪畫中的文化多元性</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas, Monthly review on philosophy and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Multiculturality, Materiality, and Contemporary Art, 574 (574), pp.67-85. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7065/MRPC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts et les âges de la vie en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les arts et les âges de la vie, n° 109 (2), pp.49-61. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/commu.109.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sans forme » et « âmes errantes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique: Journal of Socialist Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le grand retour des fantômes, t. LXXVII (884-885), pp. 142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu Teh-Chun et la calligraphie cursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Arts. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Chu Teh-Chun hors-série, pp.21-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et coup de pinceau dans la théorie de l’art et l’esthétique moderne chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Portugesa de Historia do livro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revue portugaise d’histoire du livre En hommage à Claude Larre et à François Cheng, vol. 43-44 (ano XXI ;), pp. 183-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EL RITMO DEL TRAZO COMO RITMO DEL MUNDO EN LA PINTURA CHINA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Universidad de México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.16-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">草稿與不了的頌揚：中國藝術詞彙的美學解析 Praise of the Draft: A Study of Aesthetic Terms in Chinese Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas : Monthly Review on Philosophy and Culture 哲學與文化</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sketch, Schema and Aesthetics 草稿、圖式與美學專題., 2018-11 (534), pp. 27-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montagnes sacrées et paysage chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sacré, 31, pp.49-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Dynasty Aesthetic Criteria: Zhang Huaiguan's Shuduan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (1-2), pp.148-169. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1540-6253.12093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Psychophysical Exploration of the Perception of Emotion from Abstract Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aure-Elise Lerebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Taffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Studies of the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2190/EM.32.1.EOV.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité, esthétique et éthique dans les arts visuels chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Éthique et esthétique de l’authenticité, Noesis (22-23), p. 219-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage, copie, transmission dans l’art chinois, à partir du cas de Zhong Kui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.189-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Main dans la peinture et la calligraphie chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Predella</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Chirurgia della creazione. Mano e arti visive, 29, pp.135-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher à travers l'art. L'œuvre de Hsiung Ping-Ming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (2), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.072.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aesthetic question of the universal artists [trad. du chinois]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas : Monthly Review on Philosophy and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (10), pp.75-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape: A comparison between Chinese Mountains and Waters and European Landscape Painting 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-First Century (revue bimestrielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">景觀:中國山水畫與 西方風 景畫的比較研究I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-First Century (revue bimestrielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape: A comparison between Chinese Mountains and Waters and European Landscape Painting 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-First Century (revue bimestrielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.98-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classements et évaluations à partir du Shuduan (Critères de la calligraphie) de Zhang Huaiguan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16 (2), pp.39-113. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/etchi.1997.1260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives et limites des études récentes sur la calligraphie et la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, vol. XIV, pp.219-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Chinese Calligraphy a ‘Thing’? Reflections through Chen Shih-hsien’s 陳世憲 artworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth, Ecology, Ten Thousand Things: Materiality and Multiculturality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TNNUA, Dec 2022, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de Léon Vandermeersch au prisme de l’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude en hommage à Léon Vandermeersch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Ricci, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir l’instant présent : la calligraphie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Sciences sociales "Allez Savoir" - À contre-Temps #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des hautes études en sciences sociales (EHESS); Ville de Marseille, Sep 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimesis and translation in the Chinese artistic tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mimesis et traduction. Une approche interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa Velasquez, Nov 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materiality and Multiculturality in the Digital Age: the Case of Zhang Dongning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiality &amp; Multiculturality: A Dialogue Between Aesthetics, Arts, and Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Taipei University of Education, Dec 2021, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech : Des Piggle à Peppa Pig en Chine. Le cochon dans la caricature et ses effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La caricature en Asie de l’Est : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre et chaos dans la tradition chinoise, à travers les arts lettrés du trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre et chaos : entre chaos de la nature et chaos de la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et obscurité à partir du film &amp;quot;La Vie sur mille cordes&amp;quot; de Chen Kaige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit à la croisée des arts et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la recherche de la Sorbonne, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages : pratique de la peinture et de la calligraphie chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "De l’enchaînement des expériences jusqu’à la Voie. Vie et œuvre de Claude Margat"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux-Montaigne, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et ses îles dans les arts chinois, entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer qu’on voit danser, entre art et réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences, Lettres et Arts de Marseille, Sep 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calligraphying the Tainan area with Chen Shih-hsien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Conference on Tainan Studies, 2020: Art and Material Culture in the Tainan Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la création dans l’art chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les chemins de la création »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire national des Arts et Métiers, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacred dimension in Chinese landscape painting : tradition and contemporary practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ink Brussels 2019 « Paysage écrit / écriture peinte »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté d’architecture la Cambre Horta, May 2019, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’œuvre de Vincent Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’International Society on Chinese Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Berne, Jul 2019, Berne (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous terrestres ! Les sciences humaines sur la piste animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Malleray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En finir avec la nature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Simon, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech &amp;quot;Chinese landscape painting and the “lying journey”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Aesthetics and the Art of Landscape Painting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng-chi University, Dec 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surgissement de l’image dans l’art de la calligraphie et de la peinture en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse d’images : imagination et virtualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 3, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et techniques de la couleur dans la peinture lettrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de l’Axe Savoirs et techniques du Centre Chine (CECMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Chine CECMC/CCJ; EHESS, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture de Szeto Lap et les Vingt-quatre degrés de la poésie de Sikong Tu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et peinture en Chine et en Occident. Inspirations croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin des lettrés comme paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage iconique des livres de jardin : illustration, célébration, représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Bodmer; Fondation Hardt, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Ink Art is not ‘Drawing’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ink Art Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ca’ Foscari, Apr 2018, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie et pratique de la peinture chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peinture à l’encre et tradition chan / zen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Robert Faure, Apr 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions esthétiques et épigraphiques au sujet des inscriptions calligraphiques sur rochers et falaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études épigraphiques et iconographiques de Chine et d’ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Artois, Mar 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l'esquisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drawing Challenges / les défis du dessin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roberto Casati, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech &amp;quot;Chinese Shanshui Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gardens as Paradise ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenade; Institut Confucius, Nov 2017, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech &amp;quot;Praise of the draft. The appreciation of the implicit and the unfinished in Chinese arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAA International conference on “Philosophical Problem of Schema and Sketch in Arts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan Fu-Jen Catholic University, Dec 2017, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Gardens as Paradise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gardens as Paradise ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenade; Institut Confucius, Nov 2017, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">沈青松全集卷十三 : 士林哲學與中國哲學</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tsing-Song Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande; Teh-Kuang Chen. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-chih University press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.478, 2025, 9786267615102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">沈青松全集的第九卷《對比、外推與交談》</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tsing-Song Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande; Teh-Kuang Chen. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Chih University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, vol. 9, 2025, 沈青松全集, Yolaine Escande; Teh-Kuang Chen, 9786267615157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois traités sur le portrait: Wang Yi, Jiang Ji, Ding Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bibliothèque chinoise, Anne Cheng, 9782251456911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">沈青松全集的第十一卷:跨文化哲學與宗教</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tsing-Song Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande; Teh-Kuang chen. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Chih University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, vol. 11, 2025, 沈青松全集, Yolaine Escande; Teh-Kuang Chen, 9786267615164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquif sur l'océan de la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belles lettres. , 29, LVI + 456 p., 2019, collection bibliothèque chinoise, Anne Cheng, 2251449477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardini di saggezza in Oriente. Cina e in Giappone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeriveApprodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Giardini di saggezza in Oriente. Cina e in Giappone, 978-8865482209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésors du musée d'Art de Pékin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ville de Gaillac; musée des Beaux-Arts de Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trésors du musée d'Art de Pékin., 2-910133-26-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage, entre art et nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Noël Bret ; Yolaine Escande. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 184 p., 2017, Le paysage, entre art et nature, 9782753554924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythm of the Brushstroke, Rhythm of the Body, and Cosmic Rhythm through Chinese Calligraphy and Painting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Lussier; Richard C. Sha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rise of Rhythm Studies. Mediating Dimension, Discipline, and Scale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-212, 2026, 9798765125281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captioned Landscapes on Cliffs and Stones: How Calligraphy Creates Landscapes in China.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Maggi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captioned Landscapes. Intermedial Combinations Beyond the Human, vol. 1: Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 1, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-30, 2026, 979-8-2616-0013-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lointains dans la peinture chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Delapierre; Céline Flécheux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'horizon sans fin, de la Renaissance à nos jours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Fine / Musée des Beaux-Arts de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.232-239, 2025, 978-2-38203-220-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to forget: An introduction to Pan Jianfeng's ink roamings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shao-Lan Hertel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tusche wanderungen. Zeitgenössische arbeiten auf papier von Jiangfeng Pan. / Ink roamings. Contemporary Works on Paper by Pan Jianfeng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tusche wanderungen. Zeitgenössische arbeiten auf papier von Jiangfeng Pan. / Ink roamings. Contemporary Works on Paper by Pan Jianfeng., </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museum für Ostasiatische Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.14-19, 2025, 978-3-00-079031-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nuit et obscurité à partir du film La vie sur mille cordes de Chen Kaige »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Otto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit à la croisée des arts et des cultures, vol. 2, Imaginaires et représentations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-118, 2025, 978-2-336-50749-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Pigple à Peppa Pig en Chine : le cochon dans la caricature et ses effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Baridon; Marie Laureillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caricatures en Extrême-Orient. Origines, rencontres, métissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-410, 2024, Asie en perspective, 978-2377011513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calligraphes, peintres et poètes à la cour de Chang'an</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Bertrand,; Huei-Chung Tsao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chine des Tang. Une dynastie cosmopolite.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Palais RMN éditions Musée Guimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 260-263, 2024, 978-2-7118-8071-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de la création dans l'art chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Conte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Passeron, la création en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">presses universitaires de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-172, 2023, 979-10-351-0850-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Landscape (shanshui) and the Sacred</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">João J. Vila-Chã; Hu Yeping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking with/for many others : in memory of Vincent Shen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Council for Research in Values and Philosophy, pp.361-371, 2023, Thinking with/for many others : in memory of Vincent Shen, 9781565183506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère &amp;quot;mélancolie&amp;quot; en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint Girons, Baldine ; Pigeaud, Alfrieda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir et création. Autour de l'oeuvre de Jackie Pigeaud.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-152, 2022, Savoir et création. Autour de l'oeuvre de Jackie Pigeaud., 9782753586123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cheng et la calligraphie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivia Mauriac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier François Cheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 140, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Herne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.182-187, 2022, Cahier de L'Herne, 9791031903705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions esthétiques et épigraphiques au sujet des inscriptions calligraphiques sur rochers et falaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Gournay; LI Xiaohong; Claudine Nédelec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts de la main, arts de l'esprit. Calligraphie et iconographie d'Orient en Occident.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions You Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-151, 2022, Arts de la main, arts de l'esprit. Calligraphie et iconographie d'Orient en Occident., ‎ 979-1036701030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calligraphying the Tainan Area With Chen Shih-hsien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiorella Allio; Yen Ting-yu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanying History, Society and Culture VI : Art and Material Culture in the Tainan Area南瀛歷史、社會與文化 VI： 南瀛地區之藝術與物質文化</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VI, Tainan Cultural Affairs Bureau of Tainan City Government; The International Center of Tainan Area Humanities and Social Science Research, pp.50-72, 2022, 9789860701524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Aesthetic and Artistic Categories in Chinese Painting and Calligraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Ghilardi; Hans-Georg Moeller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bloomsbury Research Handbook of Chinese Aesthetics and Philosophy of Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 155-181, 2021, The Bloomsbury Research Handbook of Chinese Aesthetics and Philosophy of Art, 978-1-3501-2976-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine matériel vs valeurs lettrées sur le marché de l’art international des peintures et calligraphies chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Anheim, Anne-Julie Etter, Ghislaine Glasson Deschaumes, Pascal Liévaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les patrimoines en recherche(s) d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-293, 2021, Les patrimoines en recherche(s) d'avenir, 978-2-84016-338-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories des arts graphiques chinois : peindre, c’est “écrire l’intention”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémologie du dessin. Une réflexion projective sur les enjeux comme les perspectives du dessin contemporain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques André Editeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Epistémologie du dessin. Une réflexion projective sur les enjeux comme les perspectives du dessin contemporain., 978-2-7570-0447-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin comme paradigme en Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Jakob &amp; Jacques Berchtold. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins en images. Stratégies de représentation au fil des siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-55, 2020, 978-2-940563-80-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture chinoise, le rêve et la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Noël Bret; Victoire Feuillebois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nocturnes. L’art, le rêve, la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-52, 2020, Nocturnes. L’art, le rêve, la nuit, 9791032002797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveil et peinture en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Pigeaud, Baldine Saint Girons (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éveil. XXIe Entretiens de La Garenne Lemot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 31-41, 2019, Éveil. XXIe Entretiens de La Garenne Lemot ; collection "interférences", 978-2-7535-7567-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La philosophie chinoise à travers l’esthétique et les arts : la diaspora chinoise en France au 20e siècle et le développement de la philosophie chinoise » (Cong meixue yu yishu fanchou tantao Zhongguo zhexue wenti : qiantan ershi shijimo faji Huaxixuezhe dui Zhongguo zhexue zai Faguo de fazhan) ; &amp;quot;Chinese Philosophy in France through Aesthetics and the Arts: The Chinese Diaspora in France at the End of 20th Century and the Development of Chinese Philosophy&amp;quot; ”從美學與藝術範疇探討中國哲學問題：淺談二十世紀末法籍華學者對中國哲學在法國的發展“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LI Chenyang 李晨阳, XIAO Hong 肖红. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">灵根自植：中国哲学与世界华人 (Linggen zizhi : Zhongguo zhexue yu shijie huaren) (Prendre racine. La philosophie chinoise et la diaspora chinoise dans le monde)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singapore Nanyang University, Confucius Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 209-235, 2019, 灵根自植：中国哲学与世界华人 (Linggen zizhi : Zhongguo zhexue yu shijie huaren) (Prendre racine. La philosophie chinoise et la diaspora chinoise dans le monde), 9789811197505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">从美学与艺术范畴去探讨的中国哲学问题 ---浅谈二十世纪末法籍华裔学者对中国哲学在法国的发展 所做出的贡献</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Chenyang; Xiao Hong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">灵根自植：中国哲学与世界华人 (Chinese Philosophy and the Chinese in the World)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 灵根自植：中国哲学与世界华人 (Chinese Philosophy and the Chinese in the World), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">南洋理工大学孔子学院 Nanyang University, Institut Confucius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 209-235., 2019, 9789811197505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique des arts lettrés : “tracer l’intention”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors du musée d'Art de Pékin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée de Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 11-18, 2018, Trésors du musée d'Art de Pékin, 2-910133-26-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de la théorie esthétique chinoise : Problèmes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bergeret Curien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire entre les langues chinoise et française. Un exercice d’interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Maison des sciences de l’Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Traduire entre les langues chinoise et française. Un exercice d’interprétation, 978-2-7351-2397-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sublime et son interprétation chinoise au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Flécheux; Pierre-Henry Frangne; Didier Laroque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sublime. Poétique, esthétique, philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-91, 2018, 978-2-7535-7322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et tracé en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Gens (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corporéité entre Orient et Occident. Théories et pratiques du corps, ostéopathie, qigong, calligraphie, méditation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cercle herméneutique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 85-102, 2018, 978-2-917957-39-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardin et écriture en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Jakob. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des jardins &amp; des livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses,; Fondation Bodmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 15-21, 2018, Des jardins &amp; des livres, 978-2-94-0563-33-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment art et nature engendrent le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande; Jean-Noël Bret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage, entre art et nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-170, 2017, Le paysage, entre art et nature, 9782753554924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le paysage en Chine, entre art et nature »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Noël Bret, Yolaine Escande. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage, entre art et nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782753554924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Puiser aux sources de son cœur” : intérieur et intériorité dans les arts chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquie Pigeaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-243, 2017, L'intérieur, 978-2-7535-5346-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brushstrokes with Emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Taffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aure-Elise Duret-Lerebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande; Vincent Shen; Chenyang Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-culturality and Philosophic Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publising, pp.242-252, 2013, 1-4438-4895-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbre en Chine : l’art de l’inutilité et de l’absence d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arbre ou la Raison des arbres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.25-44, 2013, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.53997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuages, brumes et vapeurs : le souffle cosmique dans la peinture et la philosophie chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie PIGEAUD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nues, nuées, nuages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-232, 2010, XIVes Entretiens de la Garenne Lemot, 9782753547223. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.38584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Shadows. Through a Diplomatic Lens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ombres chinoises. Sous l'oeil des diplomates / Chinese Shadows. Through a Diplomatic Lens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp. 4-21 ; 24-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the portrait in majesty of the monarch in France and the imperial portrait in China from the 17th to the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Hsi-Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lincot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. EHESS (École des Hautes Études en Sciences Sociales), 2024. English. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04950433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yolaine Escande </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yolaine-escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">056556799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande est directrice de recherche au CNRS, membre du Centre de recherches sur les arts et le langage (CRAL, EHESS, Paris, UMR 8566), membre associé au Centre d’études sur la Chine moderne et contemporaine (CECMC, EHESS, Paris), spécialiste de la pratique et de la théorie des arts graphiques chinois, calligraphie et peinture. Elle a traduit du chinois en français des traités fondamentaux de la théorie de l’art chinois sur la calligraphie et la peinture (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes sur ce que j’ai vu et entendu en peinture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> La Lettre volée, 1994 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traités chinois de peinture et de calligraphie (des Han aux Sui)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. 1, Klincksieck, 2003 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traités chinois de peinture et de calligraphie (les Tang et les Cinq Dynasties)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. 2, Klincksieck, 2010 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquif sur l’océan de la peinture de Shen Zongqian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, 2019) et a analysé et présenté leurs principes esthétiques (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2001, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes et eaux. La culture du shanshui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2005 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de sagesse en Chine et au Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, 2013). Sa recherche concerne leurs interactions artistiques, philosophiques, esthétiques, culturelles avec l’art occidental (en collaboration avec Jean-Marie Schaeffer, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Esthétique : Europe, Chine et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, You-feng, 2002 ; avec Johanna Liu, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières de l’art, frontières de l’esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, You-feng, 2008 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture du loisir, art et esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, You-feng, 2010 ; avec Vincent Shen et Li Chenyang, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-culturality and Philosophic Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge SP, 2013 ; avec Jean-Noël Bret, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage entre art et nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2017. Elle a également dirigé en collaboration avec Johanna Liu depuis 2006 plus de dix numéros de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas, Monthly Review in Philosophy and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (référencée A&HCI), en anglais et en chinois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a été la présidente élue de la Société internationale de philosophie chinoise (ISCP) de 2009 à 2011, a assumé la direction scientifique de l’exposition Trésors du musée d’Art de Pékin au musée des Beaux-Arts de Gaillac (2018). Elle est actuellement membre titulaire du Comité consultatif pour les œuvres d’art de l’UNESCO (ACWA), 2018-2022.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPRENTISSAGE ET PLASTICITÉ : À TRAVERS LES ARTS CHINOIS, CALLIGRAPHIE ET PEINTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLASTIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 80, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国古典书画美学的法兰西变奏——访法国国家科学研究院汉学家幽兰</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guoji hanxue 国际汉学 International Sinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (2), pp.138-143. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19326/j.cnki.2095-9257.2025.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de la peinture et de la calligraphie chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Des Expériences jusqu'à la voie. Vie et oeuvre de Claude Margat, 20, pp.77-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyance, origine, autre, à travers le cas du portrait pictural en Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista portuguesa de historia do livro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, The Faith, The Origin, The Other, XXV (51), pp.373-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">非對象、無敘事、去像：司徒立繪畫中的文化多元性</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas, Monthly review on philosophy and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Multiculturality, Materiality, and Contemporary Art, 574 (574), pp.67-85. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7065/MRPC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts et les âges de la vie en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les arts et les âges de la vie, n° 109 (2), pp.49-61. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/commu.109.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sans forme » et « âmes errantes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique: Journal of Socialist Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le grand retour des fantômes, t. LXXVII (884-885), pp. 142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu Teh-Chun et la calligraphie cursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Arts. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Chu Teh-Chun hors-série, pp.21-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et coup de pinceau dans la théorie de l’art et l’esthétique moderne chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Portugesa de Historia do livro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revue portugaise d’histoire du livre En hommage à Claude Larre et à François Cheng, vol. 43-44 (ano XXI ;), pp. 183-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EL RITMO DEL TRAZO COMO RITMO DEL MUNDO EN LA PINTURA CHINA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Universidad de México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.16-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">草稿與不了的頌揚：中國藝術詞彙的美學解析 Praise of the Draft: A Study of Aesthetic Terms in Chinese Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas : Monthly Review on Philosophy and Culture 哲學與文化</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sketch, Schema and Aesthetics 草稿、圖式與美學專題., 2018-11 (534), pp. 27-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montagnes sacrées et paysage chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sacré, 31, pp.49-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Dynasty Aesthetic Criteria: Zhang Huaiguan's Shuduan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (1-2), pp.148-169. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1540-6253.12093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Psychophysical Exploration of the Perception of Emotion from Abstract Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aure-Elise Lerebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Taffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Studies of the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2190/EM.32.1.EOV.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité, esthétique et éthique dans les arts visuels chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Éthique et esthétique de l’authenticité, Noesis (22-23), p. 219-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage, copie, transmission dans l’art chinois, à partir du cas de Zhong Kui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.189-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Main dans la peinture et la calligraphie chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Predella</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Chirurgia della creazione. Mano e arti visive, 29, pp.135-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher à travers l'art. L'œuvre de Hsiung Ping-Ming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (2), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.072.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aesthetic question of the universal artists [trad. du chinois]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas : Monthly Review on Philosophy and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (10), pp.75-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape: A comparison between Chinese Mountains and Waters and European Landscape Painting 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-First Century (revue bimestrielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">景觀:中國山水畫與 西方風 景畫的比較研究I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-First Century (revue bimestrielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape: A comparison between Chinese Mountains and Waters and European Landscape Painting 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-First Century (revue bimestrielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.98-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classements et évaluations à partir du Shuduan (Critères de la calligraphie) de Zhang Huaiguan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16 (2), pp.39-113. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/etchi.1997.1260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives et limites des études récentes sur la calligraphie et la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, vol. XIV, pp.219-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de Léon Vandermeersch au prisme de l’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude en hommage à Léon Vandermeersch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Ricci, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Chinese Calligraphy a ‘Thing’? Reflections through Chen Shih-hsien’s 陳世憲 artworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth, Ecology, Ten Thousand Things: Materiality and Multiculturality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TNNUA, Dec 2022, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir l’instant présent : la calligraphie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Sciences sociales "Allez Savoir" - À contre-Temps #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des hautes études en sciences sociales (EHESS); Ville de Marseille, Sep 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimesis and translation in the Chinese artistic tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mimesis et traduction. Une approche interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa Velasquez, Nov 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materiality and Multiculturality in the Digital Age: the Case of Zhang Dongning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiality &amp; Multiculturality: A Dialogue Between Aesthetics, Arts, and Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Taipei University of Education, Dec 2021, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech : Des Piggle à Peppa Pig en Chine. Le cochon dans la caricature et ses effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La caricature en Asie de l’Est : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre et chaos dans la tradition chinoise, à travers les arts lettrés du trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre et chaos : entre chaos de la nature et chaos de la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages : pratique de la peinture et de la calligraphie chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "De l’enchaînement des expériences jusqu’à la Voie. Vie et œuvre de Claude Margat"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux-Montaigne, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et obscurité à partir du film &amp;quot;La Vie sur mille cordes&amp;quot; de Chen Kaige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit à la croisée des arts et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la recherche de la Sorbonne, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et ses îles dans les arts chinois, entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer qu’on voit danser, entre art et réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences, Lettres et Arts de Marseille, Sep 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calligraphying the Tainan area with Chen Shih-hsien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Conference on Tainan Studies, 2020: Art and Material Culture in the Tainan Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’œuvre de Vincent Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’International Society on Chinese Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Berne, Jul 2019, Berne (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la création dans l’art chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les chemins de la création »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire national des Arts et Métiers, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacred dimension in Chinese landscape painting : tradition and contemporary practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ink Brussels 2019 « Paysage écrit / écriture peinte »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté d’architecture la Cambre Horta, May 2019, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous terrestres ! Les sciences humaines sur la piste animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Malleray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En finir avec la nature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Simon, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech &amp;quot;Chinese landscape painting and the “lying journey”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Aesthetics and the Art of Landscape Painting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng-chi University, Dec 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surgissement de l’image dans l’art de la calligraphie et de la peinture en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse d’images : imagination et virtualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 3, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et techniques de la couleur dans la peinture lettrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de l’Axe Savoirs et techniques du Centre Chine (CECMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Chine CECMC/CCJ; EHESS, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture de Szeto Lap et les Vingt-quatre degrés de la poésie de Sikong Tu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et peinture en Chine et en Occident. Inspirations croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Ink Art is not ‘Drawing’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ink Art Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ca’ Foscari, Apr 2018, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin des lettrés comme paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage iconique des livres de jardin : illustration, célébration, représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Bodmer; Fondation Hardt, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie et pratique de la peinture chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peinture à l’encre et tradition chan / zen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Robert Faure, Apr 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech &amp;quot;Chinese Shanshui Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gardens as Paradise ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenade; Institut Confucius, Nov 2017, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions esthétiques et épigraphiques au sujet des inscriptions calligraphiques sur rochers et falaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études épigraphiques et iconographiques de Chine et d’ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Artois, Mar 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l'esquisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drawing Challenges / les défis du dessin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roberto Casati, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech &amp;quot;Praise of the draft. The appreciation of the implicit and the unfinished in Chinese arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAA International conference on “Philosophical Problem of Schema and Sketch in Arts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan Fu-Jen Catholic University, Dec 2017, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Gardens as Paradise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gardens as Paradise ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenade; Institut Confucius, Nov 2017, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04072389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">沈青松全集卷十三 : 士林哲學與中國哲學</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tsing-Song Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande; Teh-Kuang Chen. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-chih University press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.478, 2025, 9786267615102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">沈青松全集的第九卷《對比、外推與交談》</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tsing-Song Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande; Teh-Kuang Chen. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Chih University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, vol. 9, 2025, 沈青松全集, Yolaine Escande; Teh-Kuang Chen, 9786267615157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois traités sur le portrait: Wang Yi, Jiang Ji, Ding Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bibliothèque chinoise, Anne Cheng, 9782251456911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">沈青松全集的第十一卷:跨文化哲學與宗教</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tsing-Song Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande; Teh-Kuang chen. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Chih University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, vol. 11, 2025, 沈青松全集, Yolaine Escande; Teh-Kuang Chen, 9786267615164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquif sur l'océan de la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belles lettres. , 29, LVI + 456 p., 2019, collection bibliothèque chinoise, Anne Cheng, 2251449477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardini di saggezza in Oriente. Cina e in Giappone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeriveApprodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Giardini di saggezza in Oriente. Cina e in Giappone, 978-8865482209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésors du musée d'Art de Pékin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ville de Gaillac; musée des Beaux-Arts de Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trésors du musée d'Art de Pékin., 2-910133-26-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage, entre art et nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Noël Bret ; Yolaine Escande. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 184 p., 2017, Le paysage, entre art et nature, 9782753554924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythm of the Brushstroke, Rhythm of the Body, and Cosmic Rhythm through Chinese Calligraphy and Painting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Lussier; Richard C. Sha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rise of Rhythm Studies. Mediating Dimension, Discipline, and Scale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-212, 2026, 9798765125281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captioned Landscapes on Cliffs and Stones: How Calligraphy Creates Landscapes in China.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Maggi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captioned Landscapes. Intermedial Combinations Beyond the Human, vol. 1: Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 1, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-30, 2026, 979-8-2616-0013-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to forget: An introduction to Pan Jianfeng's ink roamings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shao-Lan Hertel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tusche wanderungen. Zeitgenössische arbeiten auf papier von Jiangfeng Pan. / Ink roamings. Contemporary Works on Paper by Pan Jianfeng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tusche wanderungen. Zeitgenössische arbeiten auf papier von Jiangfeng Pan. / Ink roamings. Contemporary Works on Paper by Pan Jianfeng., </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museum für Ostasiatische Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.14-19, 2025, 978-3-00-079031-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lointains dans la peinture chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Delapierre; Céline Flécheux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'horizon sans fin, de la Renaissance à nos jours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Fine / Musée des Beaux-Arts de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.232-239, 2025, 978-2-38203-220-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nuit et obscurité à partir du film La vie sur mille cordes de Chen Kaige »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Otto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit à la croisée des arts et des cultures, vol. 2, Imaginaires et représentations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-118, 2025, 978-2-336-50749-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Pigple à Peppa Pig en Chine : le cochon dans la caricature et ses effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Baridon; Marie Laureillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caricatures en Extrême-Orient. Origines, rencontres, métissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-410, 2024, Asie en perspective, 978-2377011513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calligraphes, peintres et poètes à la cour de Chang'an</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Bertrand,; Huei-Chung Tsao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chine des Tang. Une dynastie cosmopolite.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Palais RMN éditions Musée Guimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 260-263, 2024, 978-2-7118-8071-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de la création dans l'art chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Conte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Passeron, la création en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">presses universitaires de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-172, 2023, 979-10-351-0850-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Landscape (shanshui) and the Sacred</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">João J. Vila-Chã; Hu Yeping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking with/for many others : in memory of Vincent Shen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Council for Research in Values and Philosophy, pp.361-371, 2023, Thinking with/for many others : in memory of Vincent Shen, 9781565183506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cheng et la calligraphie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivia Mauriac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier François Cheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 140, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Herne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.182-187, 2022, Cahier de L'Herne, 9791031903705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions esthétiques et épigraphiques au sujet des inscriptions calligraphiques sur rochers et falaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Gournay; LI Xiaohong; Claudine Nédelec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts de la main, arts de l'esprit. Calligraphie et iconographie d'Orient en Occident.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions You Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-151, 2022, Arts de la main, arts de l'esprit. Calligraphie et iconographie d'Orient en Occident., ‎ 979-1036701030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère &amp;quot;mélancolie&amp;quot; en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint Girons, Baldine ; Pigeaud, Alfrieda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir et création. Autour de l'oeuvre de Jackie Pigeaud.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-152, 2022, Savoir et création. Autour de l'oeuvre de Jackie Pigeaud., 9782753586123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calligraphying the Tainan Area With Chen Shih-hsien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiorella Allio; Yen Ting-yu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanying History, Society and Culture VI : Art and Material Culture in the Tainan Area南瀛歷史、社會與文化 VI： 南瀛地區之藝術與物質文化</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VI, Tainan Cultural Affairs Bureau of Tainan City Government; The International Center of Tainan Area Humanities and Social Science Research, pp.50-72, 2022, 9789860701524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories des arts graphiques chinois : peindre, c’est “écrire l’intention”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémologie du dessin. Une réflexion projective sur les enjeux comme les perspectives du dessin contemporain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques André Editeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Epistémologie du dessin. Une réflexion projective sur les enjeux comme les perspectives du dessin contemporain., 978-2-7570-0447-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Aesthetic and Artistic Categories in Chinese Painting and Calligraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Ghilardi; Hans-Georg Moeller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bloomsbury Research Handbook of Chinese Aesthetics and Philosophy of Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 155-181, 2021, The Bloomsbury Research Handbook of Chinese Aesthetics and Philosophy of Art, 978-1-3501-2976-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine matériel vs valeurs lettrées sur le marché de l’art international des peintures et calligraphies chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Anheim, Anne-Julie Etter, Ghislaine Glasson Deschaumes, Pascal Liévaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les patrimoines en recherche(s) d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-293, 2021, Les patrimoines en recherche(s) d'avenir, 978-2-84016-338-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin comme paradigme en Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Jakob &amp; Jacques Berchtold. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins en images. Stratégies de représentation au fil des siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-55, 2020, 978-2-940563-80-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture chinoise, le rêve et la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Noël Bret; Victoire Feuillebois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nocturnes. L’art, le rêve, la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-52, 2020, Nocturnes. L’art, le rêve, la nuit, 9791032002797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La philosophie chinoise à travers l’esthétique et les arts : la diaspora chinoise en France au 20e siècle et le développement de la philosophie chinoise » (Cong meixue yu yishu fanchou tantao Zhongguo zhexue wenti : qiantan ershi shijimo faji Huaxixuezhe dui Zhongguo zhexue zai Faguo de fazhan) ; &amp;quot;Chinese Philosophy in France through Aesthetics and the Arts: The Chinese Diaspora in France at the End of 20th Century and the Development of Chinese Philosophy&amp;quot; ”從美學與藝術範疇探討中國哲學問題：淺談二十世紀末法籍華學者對中國哲學在法國的發展“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LI Chenyang 李晨阳, XIAO Hong 肖红. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">灵根自植：中国哲学与世界华人 (Linggen zizhi : Zhongguo zhexue yu shijie huaren) (Prendre racine. La philosophie chinoise et la diaspora chinoise dans le monde)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singapore Nanyang University, Confucius Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 209-235, 2019, 灵根自植：中国哲学与世界华人 (Linggen zizhi : Zhongguo zhexue yu shijie huaren) (Prendre racine. La philosophie chinoise et la diaspora chinoise dans le monde), 9789811197505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveil et peinture en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie Pigeaud, Baldine Saint Girons (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éveil. XXIe Entretiens de La Garenne Lemot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 31-41, 2019, Éveil. XXIe Entretiens de La Garenne Lemot ; collection "interférences", 978-2-7535-7567-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">从美学与艺术范畴去探讨的中国哲学问题 ---浅谈二十世纪末法籍华裔学者对中国哲学在法国的发展 所做出的贡献</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Chenyang; Xiao Hong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">灵根自植：中国哲学与世界华人 (Chinese Philosophy and the Chinese in the World)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 灵根自植：中国哲学与世界华人 (Chinese Philosophy and the Chinese in the World), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">南洋理工大学孔子学院 Nanyang University, Institut Confucius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 209-235., 2019, 9789811197505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et tracé en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Gens (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corporéité entre Orient et Occident. Théories et pratiques du corps, ostéopathie, qigong, calligraphie, méditation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cercle herméneutique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 85-102, 2018, 978-2-917957-39-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique des arts lettrés : “tracer l’intention”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors du musée d'Art de Pékin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée de Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 11-18, 2018, Trésors du musée d'Art de Pékin, 2-910133-26-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de la théorie esthétique chinoise : Problèmes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bergeret Curien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire entre les langues chinoise et française. Un exercice d’interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Maison des sciences de l’Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Traduire entre les langues chinoise et française. Un exercice d’interprétation, 978-2-7351-2397-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sublime et son interprétation chinoise au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Flécheux; Pierre-Henry Frangne; Didier Laroque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sublime. Poétique, esthétique, philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-91, 2018, 978-2-7535-7322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardin et écriture en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Jakob. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des jardins &amp; des livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses,; Fondation Bodmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 15-21, 2018, Des jardins &amp; des livres, 978-2-94-0563-33-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment art et nature engendrent le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande; Jean-Noël Bret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage, entre art et nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-170, 2017, Le paysage, entre art et nature, 9782753554924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le paysage en Chine, entre art et nature »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Noël Bret, Yolaine Escande. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage, entre art et nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782753554924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Puiser aux sources de son cœur” : intérieur et intériorité dans les arts chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquie Pigeaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-243, 2017, L'intérieur, 978-2-7535-5346-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brushstrokes with Emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Taffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aure-Elise Duret-Lerebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolaine Escande; Vincent Shen; Chenyang Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-culturality and Philosophic Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publising, pp.242-252, 2013, 1-4438-4895-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbre en Chine : l’art de l’inutilité et de l’absence d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arbre ou la Raison des arbres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.25-44, 2013, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.53997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuages, brumes et vapeurs : le souffle cosmique dans la peinture et la philosophie chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jackie PIGEAUD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nues, nuées, nuages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-232, 2010, XIVes Entretiens de la Garenne Lemot, 9782753547223. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.38584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Shadows. Through a Diplomatic Lens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ombres chinoises. Sous l'oeil des diplomates / Chinese Shadows. Through a Diplomatic Lens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp. 4-21 ; 24-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the portrait in majesty of the monarch in France and the imperial portrait in China from the 17th to the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Hsi-Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lincot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. EHESS (École des Hautes Études en Sciences Sociales), 2024. English. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04950433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1173AF4"/>
+    <w:nsid w:val="07EF11E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yolaine-escande" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056556799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573122v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Escande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19326/j.cnki.2095-9257.2025.02.017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347205v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628847v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7065/MRPC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.109.0049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227952v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548982v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1540-6253.12093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q8ZDT42-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelletier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure-Elise Lerebours" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Taffou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2190/EM.32.1.EOV.4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.072.0081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479872v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.1997.1260" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888640v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Malleray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075962v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072412v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072400v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tsing-Song Shen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccupress.nccu.edu.tw/book/bookdetail.php?id=247&amp;amp;type=1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413686v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccupress.nccu.edu.tw/book/bookdetail.php?id=253&amp;amp;type=1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456911/trois-traites-sur-le-portrait" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccupress.nccu.edu.tw/book/bookdetail.php?id=252&amp;amp;type=1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deriveapprodi.com/catalogo/?swoof=1&amp;amp;woof_author=89" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ville-gaillac.fr/sous-sous-menu-principal/catalogues-dexposition" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753554924/le-paysage-entre-art-et-nature" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/rise-of-rhythm-studies-9798765125311/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vernonpress.com/book/2534?srsltid=AfmBOoouOlyJ3SiSYgBBV0kMmoSycs6N-dpwMSk4tXb0Vrb6uzT7uF2N" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mba.caen.fr/exposition/lhorizon-sans-fin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://museum-fuer-ostasiatische-kunst.de/Ink-Roamings" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-nuit-a-la-croisee-des-arts-et-des-cultures/79815?srsltid=AfmBOopiqR9riZtXc4Z4r8qGoNPdBbSeD1tyP4inDIvBAnMwUdndktJK" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539650v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/caricatures-en-extreme-orient" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guimet.fr/fr/catalogue-la-chine-des-tang-une-dynastie-cosmopolite" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100119470" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845638v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8744/savoir-et-creation" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799873v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-francois-cheng/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.you-feng.com/artsdelamain_artsdelesprit_vandermeersch.php" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898899v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/the-bloomsbury-research-handbook-of-chinese-aesthetics-and-philosophy-of-art-9781350129771/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/les-patrimoines-en-recherches-davenir/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jacques-andre-editeur.eu/livres/epistemologie-du-dessin/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090038v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/nocturnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146811v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4776" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yuyi.com.sg/chinese-book--6110.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yuyi.com.sg/products/978981119750" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100562080" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229596v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4661" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532424v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tristan.u-bourgogne.fr/CGC/publications/corporeite_Orient_Occident/corporeite_Orient_Occident.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229622v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/des-jardins-et-des-livres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7527/le-paysage-entre-art-et-nature" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6666/l-interieur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972638v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure-Elise Duret-Lerebours" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548949v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53997" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/38584?lang=fr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.38584" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345780v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04950433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Hsi-Yun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lincot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yolaine-escande" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056556799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573122v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Escande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19326/j.cnki.2095-9257.2025.02.017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347205v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628847v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7065/MRPC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.109.0049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227952v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548982v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1540-6253.12093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q8ZDT42-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelletier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure-Elise Lerebours" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Taffou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2190/EM.32.1.EOV.4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.072.0081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479872v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.1997.1260" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076719v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075924v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03888640v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Malleray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075962v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072412v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945516v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072400v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tsing-Song Shen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccupress.nccu.edu.tw/book/bookdetail.php?id=247&amp;amp;type=1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413686v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccupress.nccu.edu.tw/book/bookdetail.php?id=253&amp;amp;type=1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456911/trois-traites-sur-le-portrait" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccupress.nccu.edu.tw/book/bookdetail.php?id=252&amp;amp;type=1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deriveapprodi.com/catalogo/?swoof=1&amp;amp;woof_author=89" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ville-gaillac.fr/sous-sous-menu-principal/catalogues-dexposition" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753554924/le-paysage-entre-art-et-nature" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/rise-of-rhythm-studies-9798765125311/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vernonpress.com/book/2534?srsltid=AfmBOoouOlyJ3SiSYgBBV0kMmoSycs6N-dpwMSk4tXb0Vrb6uzT7uF2N" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036169v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://museum-fuer-ostasiatische-kunst.de/Ink-Roamings" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mba.caen.fr/exposition/lhorizon-sans-fin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-nuit-a-la-croisee-des-arts-et-des-cultures/79815?srsltid=AfmBOopiqR9riZtXc4Z4r8qGoNPdBbSeD1tyP4inDIvBAnMwUdndktJK" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539650v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/caricatures-en-extreme-orient" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guimet.fr/fr/catalogue-la-chine-des-tang-une-dynastie-cosmopolite" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100119470" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845638v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-francois-cheng/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.you-feng.com/artsdelamain_artsdelesprit_vandermeersch.php" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8744/savoir-et-creation" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898899v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227399v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jacques-andre-editeur.eu/livres/epistemologie-du-dessin/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/the-bloomsbury-research-handbook-of-chinese-aesthetics-and-philosophy-of-art-9781350129771/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505977v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/les-patrimoines-en-recherches-davenir/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090038v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/nocturnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yuyi.com.sg/chinese-book--6110.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146811v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4776" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yuyi.com.sg/products/978981119750" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tristan.u-bourgogne.fr/CGC/publications/corporeite_Orient_Occident/corporeite_Orient_Occident.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897818v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100562080" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229596v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4661" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229622v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/des-jardins-et-des-livres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7527/le-paysage-entre-art-et-nature" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6666/l-interieur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972638v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure-Elise Duret-Lerebours" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548949v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53997" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/38584?lang=fr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.38584" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345780v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04950433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Hsi-Yun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lincot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>