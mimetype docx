--- v0 (2026-03-23)
+++ v1 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yolanda GOMEZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling and standing wave multipactor measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France 2024. Ondes au service des plasmas, plasmas au service des ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor studies for the FCC-ee superconducting SWELL cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faus-Golfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Particle Accelerator Conference (IPAC23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Venice, Italy. pp.3059-3062, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2023-WEPA179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Conditioning of MYRRHA Couplers at IJCLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Elkamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Radio-Frequency Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grand Rapids, United States. pp.WEPWB104, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-SRF2023-WEPWB104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin films for the mitigation of electron multipacting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Sattonnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suheyla Bilgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Pisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mantoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Venice, Italy. pp.THPA160, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2023-THPA160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Study of the Multipactor Phenomenon for the MYRRHA 80 kW CW RF Couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Elkamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Radio-Frequency Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grand Rapids, United States. pp.WEPWB105, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-SRF2023-WEPWB105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Study of the Multipactor Phenomenon for the MYRRHA 80 kW CW RF Couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Kaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Linear Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Liverpool, United Kingdom. pp.TUPOPA16, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-LINAC2022-TUPOPA16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor Studies: Simulations and Measurements on the RF Coaxial Resonator Test Bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Linear Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Liverpool, United Kingdom. pp.TUPOPA15, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-LINAC2022-TUPOPA15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Measurements on Multipactor Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Particle Accelerator Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, Brazil. pp.WEPAB396, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2021-WEPAB396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Electrostatic Deflectors and Fringe Fields on Spin for Hadron Electric Dipole Moment Measurements on Storage Rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie de Conto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Gómez Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Melbourne, Australia. pp.TUPRB006, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2019-TUPRB006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoke Cryomodule Prototyping for the MINERVA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saugnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on RF Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dresden, Germany. pp.MOP098, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-SRF2019-MOP098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02391892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MYRRHA 80 kW CW RF Coupler Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bondoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Melbourne, Australia. pp.THPTS007, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2019-THPTS007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of the Two First Single Spoke Prototypes for the MYRRHA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Biarrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Linear Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, East Lansing, United States. pp.THPLR030, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-LINAC2016-THPLR030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de moments électriques dipolaires hadroniques sur anneau de stockage : dynamique de spin et de particules dans les déflecteurs électrostatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. de Conto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Accélérateurs 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01613739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of the spoke cavities and its associated cryomodule for the MYRRHA superconducting LINAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saugnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Biarotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Technology and Components of Accelerator-Driven Systems (TCADS-3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Mito, Japan. pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The low energy beam transport line for the MYRRHA accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bondoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Biarrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Technology and Components of Accelerator-Driven Systems (TCADS-3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Mito, Japan. pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01393847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an RF Device to Study the Multipactor Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie de Conto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Gómez Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Busan, South Korea. pp.MOPMW044, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2016-MOPMW044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation procedure in SPIRAL 2 couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gomez Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tesla Technology Collaboration Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of SPIRAL2 low and high beta cryomodules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on RF Superconductivity (SRF2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRIUMF, Sep 2015, Whistler, Canada. pp.967-972, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-SRF2015-WEBA04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01247053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and challenges of Spiral2 SRF linac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Giacomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on RF Superconductivity (SRF2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00867502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiral2 cryomodules B tests results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Commeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on RF Superconductivity (SRF2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.95-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00867506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRAL2 cryomodule production result and analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Linear Accelerator Conference - LINAC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Genève, Switzerland. pp.814-818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01044680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of art and R&D plans on multipacting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gomez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. de Conto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MAX-EUCARD2 Accelerators for Accelerator Driven Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00961388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile neutron source for the low ADS GUINEVERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aït Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Topical Meeting on Nuclear Applications of Accelerators (AccApp'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00648116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power couplers for Spiral 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on RF Superconductivity (SFR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Chicago, United States. pp.947-950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00612453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENEPI-3C Accelerator for the GUINEVERE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ait Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Nuclear Research Applications and Utilization of Accelerators (AccApp '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vienna, Austria. pp.ADS/ET-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00382010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRAL2 cryomodules: status and first tests results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saugnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gómez-Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on RF Superconductivity (SRF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berlin, Germany. pp.495-501 THOBAU04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00455293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last SPIRAL2 10kW CW RF coupler design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Linear Accelerator Conference LINAC08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Victoria, Canada. pp.969-971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00327413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRAL 2 coupler preparation and RF conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on RF Superconductivity (SRF2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Beijing, China. pp.446-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00182573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the cryomodules for the SPIRAL 2 superconducting LINAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G Thomas-Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Particle Accelerator Conference 07 (PAC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Albuquerque, United States. pp.THOAKI04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00169255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final results of power conditioning of SPIRAL 2 couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Lamberterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 870, pp.37-42. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembling, Testing and Installing the SPIRAL2 Superconducting LINAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gómez Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAC 13 - The 4th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Shanghai, China. Joint Accelerator Conferences Website, pp.3752-3754, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00818756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Spiral 2 couplers preparation and RF conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gomez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Lamberterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on RF Superconductivity (SRF2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. Joint Accelerator Conferences Website, SRF13, pp.1030-1033, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00867509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium power 352 MHz solid state pulsed RF amplifiers for the CERN linac4 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Broere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marques Balula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Particle Accelerator Conference (IPAC'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Sebastian, Spain. IPAC11 (MOPC137), pp.400-402, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00643879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the low beta 0.07 cryomodules for SPIRAL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anfreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eozénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Particle Accelerator Conference (IPAC'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Sebastian, Spain. MOPC079, pp.256-258, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00636251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the SPIRAL 2 Superconducting LINAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gomez Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Particle Accelerator Conference (IPAC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Kyoto, Japan. Joint Accelerator Conferences Website, pp.732-734, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00496029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests status of the SPIRAL 2 low beta cryomodules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Thomas-Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle Accelerator Conference (PAC09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vancouver, Canada. Joint Accelerator Conferences Website (JACoW), PAC09, pp.TU5PFP041 912-914, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00453213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENEPI-3C, a versatile neutron generator for the GUINEVERE ADS feasibility studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. de Conto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bondoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle Accelerator Conference (PAC09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vancouver, Canada. Joint Accelerator Conferences Website (JACoW), PAC09, pp.TU6PFP028 1348-1350, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00382142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of the low beta cavities and cryomodules for the SPIRAL 2 Linac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cozette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Disset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on RF Superconductivity (SRF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berlin, Germany. Joint Accelerator Conferences Website (JACoW), pp.171-175 TUPPO003, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00455286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF and cryogenic tests of the first beat 0.12 SPIRAL2 cryomodule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saugnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Commeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Linear Accelerator Conference (LINAC08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Victoria, United States. Joint Accelerator Conferences Website, LINAC08, pp.792-794, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRAL 2 superconducting linac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gomez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Junquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saugnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURORIB'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00345447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last SPIRAL2 10kW CW RF coupler design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Micoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Linear Accelerator Conference (LINAC08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Victoria, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01068883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the low beta cryomodules for the SPIRAL 2 LINAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Thomas-Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Linear Accelerator Conference (LINAC08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Victoria, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spiral2 superconducting linac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Junquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saugnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Linear Accelerator Conference (LINAC08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Victoria, United States. Joint Accelerator Conferences Website, LINAC08, pp.196-198, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRAL2 RFQ prototype - First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beunard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Giacomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Desmezieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Particle Accelerator Conference (EPAC'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Edinburgh, United Kingdom. Joint Accelerator Conferences Website, EPAC 2006, pp.282-284, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00097830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study and experimental result of the RF coupler prototypes of Spiral2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gomez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bondoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Carretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. de Conto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Particle Accelerator Conference (EPAC'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Edinburgh, United Kingdom. Joint Accelerator Conferences Website, EPAC 2006, pp.3170-3172, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00086831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High intensity linac driver for the SPIRAL-2 project : Design of superconducting 88 MHz quarter wave resonators (beta 0.12), power couplers and cryomodules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Junquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saugnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Biarrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Particle Accelerator Conference (EPAC 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Lucerne, Switzerland. pp.1285-1287, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperB Technical Design Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dorosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kolodziej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kucewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sapor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LPSC13154, -. 2013, 495 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00838439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperB Progress Reports -- Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Biagini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Buonomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Demma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LPSC0924, -. 2011, pp.1-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of side coupled cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. de Conto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Carretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gomez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Micoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CARE-Report-2008-011-HIPPI, LPSC08202, -. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00345369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yolanda GOMEZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling and standing wave multipactor measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Al Hajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France 2024. Ondes au service des plasmas, plasmas au service des ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor studies for the FCC-ee superconducting SWELL cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plaçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faus-Golfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Particle Accelerator Conference (IPAC23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Venice, Italy. pp.3059-3062, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2023-WEPA179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Conditioning of MYRRHA Couplers at IJCLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Elkamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Radio-Frequency Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grand Rapids, United States. pp.WEPWB104, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-SRF2023-WEPWB104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin films for the mitigation of electron multipacting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Sattonnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suheyla Bilgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Pisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mantoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Venice, Italy. pp.THPA160, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2023-THPA160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Study of the Multipactor Phenomenon for the MYRRHA 80 kW CW RF Couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Elkamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Radio-Frequency Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grand Rapids, United States. pp.WEPWB105, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-SRF2023-WEPWB105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipactor Studies: Simulations and Measurements on the RF Coaxial Resonator Test Bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Linear Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Liverpool, United Kingdom. pp.TUPOPA15, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-LINAC2022-TUPOPA15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Study of the Multipactor Phenomenon for the MYRRHA 80 kW CW RF Couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Kaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Linear Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Liverpool, United Kingdom. pp.TUPOPA16, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-LINAC2022-TUPOPA16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Measurements on Multipactor Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Particle Accelerator Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, Brazil. pp.WEPAB396, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2021-WEPAB396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoke Cryomodule Prototyping for the MINERVA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saugnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on RF Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dresden, Germany. pp.MOP098, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-SRF2019-MOP098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02391892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Electrostatic Deflectors and Fringe Fields on Spin for Hadron Electric Dipole Moment Measurements on Storage Rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie de Conto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Gómez Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Melbourne, Australia. pp.TUPRB006, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2019-TUPRB006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MYRRHA 80 kW CW RF Coupler Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bondoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Melbourne, Australia. pp.THPTS007, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2019-THPTS007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of the Two First Single Spoke Prototypes for the MYRRHA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Biarrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Linear Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, East Lansing, United States. pp.THPLR030, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-LINAC2016-THPLR030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de moments électriques dipolaires hadroniques sur anneau de stockage : dynamique de spin et de particules dans les déflecteurs électrostatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. de Conto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Accélérateurs 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01613739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of the spoke cavities and its associated cryomodule for the MYRRHA superconducting LINAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saugnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Biarotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Technology and Components of Accelerator-Driven Systems (TCADS-3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Mito, Japan. pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The low energy beam transport line for the MYRRHA accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bondoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Biarrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Technology and Components of Accelerator-Driven Systems (TCADS-3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Mito, Japan. pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01393847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an RF Device to Study the Multipactor Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie de Conto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Gómez Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Busan, South Korea. pp.MOPMW044, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2016-MOPMW044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation procedure in SPIRAL 2 couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gomez Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tesla Technology Collaboration Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of SPIRAL2 low and high beta cryomodules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on RF Superconductivity (SRF2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRIUMF, Sep 2015, Whistler, Canada. pp.967-972, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-SRF2015-WEBA04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01247053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and challenges of Spiral2 SRF linac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Giacomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on RF Superconductivity (SRF2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00867502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRAL2 cryomodule production result and analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Linear Accelerator Conference - LINAC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Genève, Switzerland. pp.814-818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01044680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiral2 cryomodules B tests results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Commeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on RF Superconductivity (SRF2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.95-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00867506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of art and R&D plans on multipacting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gomez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. de Conto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MAX-EUCARD2 Accelerators for Accelerator Driven Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00961388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power couplers for Spiral 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on RF Superconductivity (SFR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Chicago, United States. pp.947-950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00612453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile neutron source for the low ADS GUINEVERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aït Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Topical Meeting on Nuclear Applications of Accelerators (AccApp'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00648116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENEPI-3C Accelerator for the GUINEVERE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ait Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Nuclear Research Applications and Utilization of Accelerators (AccApp '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vienna, Austria. pp.ADS/ET-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00382010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRAL2 cryomodules: status and first tests results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saugnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gómez-Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on RF Superconductivity (SRF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berlin, Germany. pp.495-501 THOBAU04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00455293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last SPIRAL2 10kW CW RF coupler design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Linear Accelerator Conference LINAC08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Victoria, Canada. pp.969-971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00327413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRAL 2 coupler preparation and RF conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on RF Superconductivity (SRF2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Beijing, China. pp.446-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00182573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the cryomodules for the SPIRAL 2 superconducting LINAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G Thomas-Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Particle Accelerator Conference 07 (PAC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Albuquerque, United States. pp.THOAKI04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00169255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final results of power conditioning of SPIRAL 2 couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Lamberterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 870, pp.37-42. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Spiral 2 couplers preparation and RF conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gomez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Lamberterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on RF Superconductivity (SRF2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. Joint Accelerator Conferences Website, SRF13, pp.1030-1033, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00867509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembling, Testing and Installing the SPIRAL2 Superconducting LINAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gómez Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAC 13 - The 4th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Shanghai, China. Joint Accelerator Conferences Website, pp.3752-3754, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00818756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium power 352 MHz solid state pulsed RF amplifiers for the CERN linac4 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Broere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marques Balula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Particle Accelerator Conference (IPAC'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Sebastian, Spain. IPAC11 (MOPC137), pp.400-402, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00643879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the low beta 0.07 cryomodules for SPIRAL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anfreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eozénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Particle Accelerator Conference (IPAC'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Sebastian, Spain. MOPC079, pp.256-258, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00636251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the SPIRAL 2 Superconducting LINAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gomez Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Particle Accelerator Conference (IPAC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Kyoto, Japan. Joint Accelerator Conferences Website, pp.732-734, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00496029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests status of the SPIRAL 2 low beta cryomodules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Thomas-Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle Accelerator Conference (PAC09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vancouver, Canada. Joint Accelerator Conferences Website (JACoW), PAC09, pp.TU5PFP041 912-914, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00453213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENEPI-3C, a versatile neutron generator for the GUINEVERE ADS feasibility studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. de Conto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bondoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle Accelerator Conference (PAC09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vancouver, Canada. Joint Accelerator Conferences Website (JACoW), PAC09, pp.TU6PFP028 1348-1350, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00382142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of the low beta cavities and cryomodules for the SPIRAL 2 Linac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cozette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Disset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on RF Superconductivity (SRF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berlin, Germany. Joint Accelerator Conferences Website (JACoW), pp.171-175 TUPPO003, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00455286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF and cryogenic tests of the first beat 0.12 SPIRAL2 cryomodule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saugnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Commeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Linear Accelerator Conference (LINAC08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Victoria, United States. Joint Accelerator Conferences Website, LINAC08, pp.792-794, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRAL 2 superconducting linac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gomez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Junquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saugnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURORIB'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00345447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last SPIRAL2 10kW CW RF coupler design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gómez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Micoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Linear Accelerator Conference (LINAC08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Victoria, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01068883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the low beta cryomodules for the SPIRAL 2 LINAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Thomas-Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Linear Accelerator Conference (LINAC08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Victoria, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spiral2 superconducting linac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Junquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saugnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Linear Accelerator Conference (LINAC08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Victoria, United States. Joint Accelerator Conferences Website, LINAC08, pp.196-198, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRAL2 RFQ prototype - First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beunard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Giacomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Desmezieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Particle Accelerator Conference (EPAC'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Edinburgh, United Kingdom. Joint Accelerator Conferences Website, EPAC 2006, pp.282-284, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00097830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study and experimental result of the RF coupler prototypes of Spiral2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gomez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bondoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Carretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. de Conto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Particle Accelerator Conference (EPAC'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Edinburgh, United Kingdom. Joint Accelerator Conferences Website, EPAC 2006, pp.3170-3172, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00086831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High intensity linac driver for the SPIRAL-2 project : Design of superconducting 88 MHz quarter wave resonators (beta 0.12), power couplers and cryomodules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Junquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saugnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Biarrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Particle Accelerator Conference (EPAC 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Lucerne, Switzerland. pp.1285-1287, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperB Technical Design Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dorosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kolodziej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kucewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sapor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LPSC13154, -. 2013, 495 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00838439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperB Progress Reports -- Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Biagini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Buonomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Demma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LPSC0924, -. 2011, pp.1-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of side coupled cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. de Conto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Carretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gomez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Micoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CARE-Report-2008-011-HIPPI, LPSC08202, -. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00345369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798839v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pla&#231;ais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Al Hajj Sleiman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Angot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda G&#243;mez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306977v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pla&#231;ais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. G&#243;mez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faus-Golfe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2023-WEPA179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297246v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Elkamchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Berthelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchesne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-SRF2023-WEPWB104" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sattonnay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suheyla Bilgen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Pisi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2023-THPA160" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-SRF2023-WEPWB105" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Kaabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-LINAC2022-TUPOPA16" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cabanel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Longuevergne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-LINAC2022-TUPOPA15" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554599v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2021-WEPAB396" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272600v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie de Conto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-TUPRB006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02391892v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saugnac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gandolfo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesrel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-SRF2019-MOP098" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bondoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-THPTS007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Biarrotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Olry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-LINAC2016-THPLR030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01613739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. de Conto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gomez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854847v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Biarotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01393847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bondoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belmans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Biarrotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554058v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amorim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2016-MOPMW044" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gomez Martinez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devanz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Piquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Longuevergne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-SRF2015-WEBA04" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00867502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferdinand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bernaudin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Giacomo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00867506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chatelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Commeaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grolet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01044680v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00961388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Conto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00648116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;t Abderrahim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baeten" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pb. Bard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00612453v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cabanel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Micoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Migliore" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382010v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Abderrahim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergmans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. G&#243;mez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00327413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00182573v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pancher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00169255v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G Thomas-Madec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perolat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582814v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Lamberterie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.07.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00818756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00867509v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00643879v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Broere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marques Balula" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00636251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anfreville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbonnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eoz&#233;nou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453213v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Thomas-Madec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382142v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455286v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cozette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Disset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067788v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Junquera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01068883v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067797v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00097830v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beunard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desmezieres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Carretta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fruneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024942v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Biarrotte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00838439v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baszczyk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dorosz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kolodziej" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kucewicz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589346v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Biagini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boscolo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buonomo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Demma" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345369v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798839v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pla&#231;ais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Al Hajj Sleiman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Angot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda G&#243;mez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306977v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pla&#231;ais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. G&#243;mez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faus-Golfe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2023-WEPA179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297246v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Elkamchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Berthelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchesne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-SRF2023-WEPWB104" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sattonnay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suheyla Bilgen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Pisi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2023-THPA160" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-SRF2023-WEPWB105" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cabanel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Longuevergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-LINAC2022-TUPOPA15" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Kaabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-LINAC2022-TUPOPA16" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554599v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2021-WEPAB396" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02391892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saugnac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blivet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gandolfo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesrel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-SRF2019-MOP098" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272600v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie de Conto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-TUPRB006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bondoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-THPTS007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Biarrotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Olry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-LINAC2016-THPLR030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01613739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. de Conto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gomez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854847v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Biarotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01393847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bondoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belmans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Biarrotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554058v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amorim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2016-MOPMW044" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gomez Martinez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devanz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Piquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Longuevergne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-SRF2015-WEBA04" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00867502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferdinand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bernaudin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Giacomo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01044680v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00867506v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chatelet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Commeaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grolet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00961388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Conto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00612453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cabanel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Micoud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Migliore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00648116v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;t Abderrahim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baeten" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pb. Bard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382010v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Abderrahim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergmans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. G&#243;mez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00327413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00182573v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pancher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00169255v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G Thomas-Madec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perolat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582814v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Lamberterie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.07.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00867509v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00818756v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00643879v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Broere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marques Balula" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00636251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anfreville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbonnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eoz&#233;nou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453213v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Thomas-Madec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382142v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455286v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cozette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Disset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067788v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Junquera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01068883v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067797v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00097830v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beunard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desmezieres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Carretta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fruneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024942v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Biarrotte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00838439v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baszczyk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dorosz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kolodziej" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kucewicz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589346v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Biagini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boscolo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buonomo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Demma" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345369v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>