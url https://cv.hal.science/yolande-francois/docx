--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -178,751 +178,820 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Refus du silence et révolte face à la souffrance dans l'oeuvre d'Elie Wiesel Auteure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers ERTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, LE REFUS, LE REFUS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Circularité, Loi et retour au divin : le Derekh HaShem du Ramḥal dans la morphologie comparée des mystiques monothéistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, cercles, Cercles (33)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Refus du silence et révolte face à la souffrance dans l'oeuvre d'Elie Wiesel Auteure</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE DIEU ABSENT DANS L'ANGOISSE DU VIVANT ET LA CRÉATION INACHEVÉE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers ERTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, LE REFUS, LE REFUS</w:t>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, L'angoisse, L'angoisse (37)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la responsabilité des entreprises avec Levinas entre morale et éthique radicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Rencontres Internationales sur les Nouvelles Pratiques Philosophiques 2024, Rencontres Internationales sur les Nouvelles Pratiques Philosophiques 2024 (98), https://diotime.lafabriquephilosophique.be/numeros/098/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la Bible, à travers ses récits et prophéties, articule-t-elle une tension entre des visions utopiques d’un monde idéal et des avertissements dystopiques sur les conséquences de la désobéissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">YOD - Revue des études hébraïques et juives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, he Time of (Un)happiness: Exploring Utopian and Dystopian Imaginaries in Jewish and Hebrew Literatures, he Time of (Un)happiness: Exploring Utopian and Dystopian Imaginaries in Jewish and Hebrew Literatures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The group of actors: a key to collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economics, Finance And Management Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 07 (07)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution of Philosophy to Ethical Corporate Finance: Challenges and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Economics, Management and Finance (IJEMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Journal of Economics, Finance and Management Studies, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47191/JEFMS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NOTES DE LECTURE SUR L'OUVRAGE : Questions de genre, questions de culture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47191/JEFMS⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yolande Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.N°27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception et la préoccupation concernant le stress au travail sont - elles différentes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers des RPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Prévenir ensemble : Les risques d’atteinte psychologique au travail, Juin 2017 (29), pp.51-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai sur le problème du pouvoir dans les organisations : UNE APPROCHE NIETZSCHEENNE ET HEGELIENNE DU POUVOIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, L'emprise comportementale, XXI (52), pp.279-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La professionnalisation des associations par les pratiques de gestion des compétences des acteurs associatifs produit-elle un processus de changement organisationnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106, pp.106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -932,1409 +1001,1409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediating the Sacred through Technology and the Body in the Age of Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COLLOQUE INTERNATIONAL AAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Academy of Religion, Mar 2026, Las vegas, NV (US), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté et identité juive en tension dans les espaces contemporains de dissonance et de fluidité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces de citoyenneté et dynamiques humaines : verticalités, horizontalités, fluidités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire RÉMÉLICE (UR4709), Mar 2026, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mediating the Sacred through Technology and the Body in the Age of Artificial Intelligence</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sabbath between Creation and Automation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE INTERNATIONAL AAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Academy of Religion, Mar 2026, Las vegas, NV (US), United States</w:t>
+              <w:t xml:space="preserve">, American Academy of Religion, Mar 2026, Las vegas, Nevada, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Sabbath between Creation and Automation.</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Metaphysical Structure of the Divine and the World in Cordovero’s Kabbalah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE INTERNATIONAL AAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Academy of Religion, Mar 2026, Las vegas, Nevada, United States</w:t>
+              <w:t xml:space="preserve">, American Academy of Religion, Mar 2026, LAS VEGAS - Nevada, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jewish female religiosity as a matrix of Christian models: rethinking women’s religious polymorphism in longue durée perspective (Antiquity–Modernity)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymorphism and polycentrism in women’s religious engagement », Louvain-la-Neuve, Bruxelles &amp; Montréal, 2025-ter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CENTRE D'ÉTUDES PHÉNOMÉNOLOGIQUES, May 2026, Louvain la neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthique de la résistance : préserver l'authenticité et l'intégrité du collaborateur dans un environnement de leadership toxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leadership : Entre promesses et désillusions : Journée de recherche RIPCO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIPCO, May 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance éthique et la responsabilité sociétale : une perspective théologique de l'entreprise comme acteur du Bien Commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque et séminaire doctoral international ISEOR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, iseor, Jun 2025, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la célébration des fêtes bibliques à la réflexion sur la légitimité des traditions abrahamiques : ancienneté, messianité et foi en Dieu.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOSOT BERLIN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOSOT, Aug 2025, BERLIN, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de l'éthique Lévinassienne pour une Responsabilité Sociétale authentique et durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance(s) RSE et performance globale de l’entreprise : quels liens ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADERSE, Jun 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des pratiques durables sur la conscience éthique des jeunes : analyse de la perception de la Responsabilité Sociétale des Entreprises et des attitudes envers le tri des déchets par les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e congrès de l'ADERSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADERSE, Apr 2024, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liens et Synergies entre Philosophie, Finance d'Entreprise et Responsabilité Sociale des Entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer Conference on Responsibility and Ethics in Business &amp; Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d’Azur, Groupe de Recherche en Management (GRM), Jul 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique groupale et transition énergétique : catalyseur des comportements organisationnels et individuels pour une réponse durable aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOCUS 2023: Comportements des salariés et des organisations face aux changements climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIPCO, Jun 2023, Paris ICN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management de la responsabilité globale des entreprises par la perception de leurs actions ou leur volonté pour agir : Entre loi, liberté et volonté d’action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«MANAGEMENT, BARBARIE ET CIVILISATION»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPSG Société de Philosophie des Sciences de Gestion, May 2015, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sentiment de reconnaissance et le besoin de reconnaissance sont-ils étroitement liés ou peuvent-ils s'exprimer de manière distanciée ? La science des fondements de la reconnaissance dans les organisations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sentiment de reconnaissance et le besoin de reconnaissance sont-ils étroitement liés ou peuvent-ils s'exprimer de manière distanciée ? La science des fondements de la reconnaissance dans les organisations.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, marseille, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système de Gouvernance Ethique et Morale des Entreprises : principes et actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale de Gouvernance CIG 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dijon, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai sur le problème du pouvoir dans les organisations : pouvoir des dirigeants et pouvoir des dirigés, une approche nietzschéenne et hégélienne du pouvoir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ACFAS / Institut de Psychanalyse et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montréal QUEBEC canada, Canada. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse des risques psychosociaux et l'extranéité chez la femme par une approche essentialiste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analyse des risques psychosociaux et l'extranéité chez la femme par une approche essentialiste.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, poitiers, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Habermas et Jonas ont-il toujours leur place en éthique d'entreprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jürgen Habermas et Jonas ont-il toujours leur place en éthique d'entreprise ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montréal Quebec, Canada. pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes philosophiques de la gouvernance éthique des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les paradoxes philosophiques de la gouvernance éthique des entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, VENISE, Italie. pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les concepts empiriques de Morale, d'Ethique et de Valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les concepts empiriques de Morale, d'Ethique et de Valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, ANGERS, France. pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2344,507 +2413,507 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La philosophie morale au fondement de l'éthique d'entreprise : une utopie ou une réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://mybook.to/p8QAinW. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.351, 2024, 9798883574169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10808912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04501030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportements individuels et collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://mybook.to/HkCfqWl. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zenodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.351, 2024, 9798883574169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10808912⟩</w:t>
+              <w:t xml:space="preserve">, pp.356, 2024, 9798880395750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10809108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zenodo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04501064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture Philosophique de la Phénoménologie Organisationnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUE. Editions Universitaires Européennes, pp.210, 2014, Sciences de gestion - Management, C. Leclerc, 978-3-8381-8312-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance éthique et morale des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EUE. Editions Universitaires Européennes, pp.210, 2014, Sciences de gestion - Management, C. Leclerc, 978-3-8381-8312-1</w:t>
+              <w:t xml:space="preserve">Editions universitaires européennes, pp.67, 2013, Collection Gestion, C.Leclerc, 978-613-1-58817-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chemin vers le mystique et l'extranéité chez la femme : la prise de conscience de son individualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions universitaires européennes, pp.67, 2013, Collection Gestion, C.Leclerc, 978-613-1-58817-4</w:t>
+              <w:t xml:space="preserve">Éditions universitaires européenes, pp.56, 2013, Savoirs, C. Leclerc, 978-6-13-156942-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique, la morale et les risques pscychosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions universitaires européenes, pp.56, 2013, Savoirs, C. Leclerc, 978-6-13-156942-5</w:t>
+              <w:t xml:space="preserve">Presses Académiques Francophones. Presses Académiques Francophones, pp.264, 2012, c.bonnet, 978-3-8381-7451-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance éthique des entreprises ou miroir de la morale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Académiques Francophones. Presses Académiques Francophones, pp.264, 2012, c.bonnet, 978-3-8381-7451-8</w:t>
+              <w:t xml:space="preserve">EUE. Editions Universitaires Européennes, pp.132, 2011, m.fabre, 978-3-8417-8514-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2854,105 +2923,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ANALYSE DES VARIATIONS DE LA MASSE SALARIALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3020,51 +3089,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA4E7E97"/>
+    <w:nsid w:val="04E4C14F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3251,51 +3320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yolande-francois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1593-185X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165852224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504646v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Fran&#231;ois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504698v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04964984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04666361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04081105v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Francois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47191/JEFMS" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01646305v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01585712v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01154922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01154940v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504831v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05026769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05026853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05026824v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04666372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04268006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04267987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01154934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01072540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01072539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01072537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00739937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881614v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04501030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mybook.to/p8QAinW" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10808912" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04501064v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mybook.to/HkCfqWl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10809108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00975726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00845355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00739920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00739926v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881631v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yolande-francois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1593-185X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165852224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Fran&#231;ois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504646v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504736v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04964984v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04666361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04081105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Francois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47191/JEFMS" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01646305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01585712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01154922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01154940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05026769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05026853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05026824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04666372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04267987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04268006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01154934v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01072540v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01072539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01072537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00739937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04501030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mybook.to/p8QAinW" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10808912" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04501064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mybook.to/HkCfqWl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10809108" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00975726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00845355v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00739920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00739926v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>