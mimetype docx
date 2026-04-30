--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yolande Maury </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yolande-maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8376-0889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">101878338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Sciences de l'Information et de la Communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEHFA </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Groupe d'étude - Histoire de la formation des adultes&amp;quot; (2017 -)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associée du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe de recherche Topologiques,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Sorbonne nouvelle - Paris 3 (2018 -)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEKI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Information-Didactiques-Éducation-Knowledge-Ingénierie (2009-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Laboratoire GERiiCO, Université Lille 3. Titulaire, 2006-2016. Associée, 2017-2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications récentes</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education (IME) in the Age of Generative Artificial Intelligence: Challenges and Perspectives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. In: Kurbanoğlu, S., et al. Information Literacy in an AI-Driven World. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science, vol 2864. Springer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/978-3-032-17272-3_27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05516860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture informationnelle. La médiation/des médiations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. in : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Dico Didac Emergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ideki.org, janvier 2025. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05511294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Y. Maury, S. Kovacs & S. Condette. Préface d'Annette Béguin-Verbrugge.Villeneuve d'Asq : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Presses du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.worldcat.org/title/bibliotheque-en-mouvement-innover-fonder-pratiquer-de-nouveaux-espaces/oclc/1078877705</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Et </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Accès OpenEdition. </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre, s'apprendre, faire apprendre. Perspectives constructivistes en éducation*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / Y. Maury & J.-M. Paragot. Paris : L'Harmattan, décembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Recherches récentes **</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Volet 2, qualitatif, de la Recherche ESPé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L'éducation à l'information et aux médias (EIM), à l'heure du web 2.0 et des réseaux ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Recherche impliquant trois ESPés (Lille Nord de France, Lorraine, Paris) et deux laboratoires (GERiiCO, LISEC). Observations en immersion, dans des établissements des trois académies (2018-2020), sélectionnés à partir des réponses au questionnaire initial (volet 1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au projet ANR FabLab-More (</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation, Optimisation, Redocumentarisation et Enjeux de savoirs)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> porté par l'Université Bordeaux Montaigne  (Vincent Liquète & Anne Lehmans, dir.).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches précédentes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2006-2010 : « L’information-documentation et sa mise en scène au quotidien : la culture informationnelle en question », Coord. Equipe de Paris (Y. Maury), dans le cadre de l’ERTé Culture informationnelle et curriculum documentaire (Annette Béguin dir., Lille 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2011-2013  « Professeur(e)s documentalistes : identité des formations, (trans)formation(s) des identités », Coord. Equipe de Lille (Y. Maury) , dans le cadre du Pôle Nord-Est (Nassira Hedjerassi dir., CEREP).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2013-2014  « (R)évolutions dans les bibliothèques ? Les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Centres,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> un modèle de bibliothèque à interroger » Bonus Qualité Recherche (BQR, financement LMCU) 2013-2014, Lille 3 (Yolande Maury dir., GERiiCO). Recherche impliquant trois laboratoires : 3 enseignants-chercheurs et un doctorant du laboratoire GERiiCO (Lille 3) ; 1 enseignant-chercheur du laboratoire CIREL (Lille 3) et 2 enseignants-chercheurs du laboratoire EFTS (Toulouse).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2014  « (R)évolutions dans les bibliothèques ? Les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Centres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, un modèle de bibliothèque à interroger : croisement des regards et valorisation de la recherche ». Commission de la recherche, mars-décembre 2014, Lille 3 (Yolande Maury dir., GERiiCO). Recherche impliquant trois laboratoires : 3 enseignants-chercheurs et un doctorant du laboratoire GERiiCO (Lille 3) ; 1 enseignant-chercheur du laboratoire CIREL (Lille 3) et 2 enseignants-chercheurs du laboratoire EFTS (Toulouse).  Cette recherche, financée par la Commission Recherche, prolonge la recherche 2013-2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2015-2016  « L’éducation à l’information et aux médias (EIM), à l’heure du web 2.0 et des réseaux : Mise en cohérence des savoirs et recompositions curriculaires ». Commission de la recherche ESPé (Y. Maury, dir.). Recherche impliquant trois ESPé (Lille Nord de France, Lorraine et Paris) et deux laboratoires (GERiiCO, LISEC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2016 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Etablissements connectés, bibliothèques augmentées, école étendue : le numérique au défi des usages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Y. Maury et S. Kovacs, dir.). Commission de la recherche ESPé. En appui sur le laboratoire GERiiCO. Recherche impliquant quatre enseignants-chercheurs de GERiiCO et une PFA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2017 « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les enjeux sociétaux du numérique… du point de vue des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (S. Kovacs, dir.). Commission de la recherche ESPé. En appui sur le laboratoire GERiiCO. Recherche impliquant deux enseignants-chercheurs de GERiiCO et une PFA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche  2016-2021  « *Investir dans les jeunesses de la Métropole Européenne de Lille » Programme d'Investissement Avenir (PIA. * Responsable dans ce cadre de la Recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;L'Université Populaire de la Jeunesse (UPJ), un espace des possibles ».</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations artistiques et diversité culturelle en bibliothèque. Regards croisés Brésil-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélio Marcio Pajeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 314, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace comme texture : inventer des formes, tisser des devenirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 9 (2), pp.31-49. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.009.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer la ville à l’horizon 2050 avec l’animation vidéo. Entre matérialité(s) et forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.83-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterCDI, acteur et moteur de la construction de la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Giacomotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 299-300, pp.12-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment , pouvoir d’agir en éducation. A la croisée entre théorie(s), discours et pratique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Hedjerassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (3), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.066.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03003841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décontextualisation, interaction, invention: de quelques voies ouvertes par Gabriel Naudé vers une &amp;quot;science&amp;quot; des bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, De quelques théoriciens et quelques praticiens de l'information-documentation, 16 (1), pp.135-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03002615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques scolaires, numérique et innovation. Regard sur un processus continuiste et rebelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.111-124. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.063.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences sensibles en bibliothèque : peut-on parler d'un tournant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle circulaire de missions des professeurs documentalistes : du choix des mots à l’ordre des priorités, essai de décryptage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03095906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à et littératie. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.143-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591765v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une voix...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, p. 22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des savoirs. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Marteleto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dossier "Anthropologie des savoirs", 42, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la part de l'humain dans les savoirs: les Sciences de l'information et de la communication au défi de l'anthropologie des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.15--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282585v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture informationnelle, à l'heure de la convergence numérique : Centralité des acteurs, dynamiques de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 8, p. 39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Culture(s) de l’information numérique ». Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering through Information Culture: Participatory Culture, a stepping stone? A theoretical Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Worldwide Commonalities and Challenges in Information Literacy Research and Practice, 397, p. 236-242. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03919-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classements et classifications comme problème anthropologique : entre savoir, pouvoir et ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.23-29. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/51549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, pouvoir d'agir, compétences, capacités : autour des mots autonomisation et empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, p. 11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture informationnelle, entre SIC et Sed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 4, p. 15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education &amp;quot;à&amp;quot; et &amp;quot;par&amp;quot; l'information et savoirs en information-documentation : de l'importance de l'intention éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 22 hors-série, pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'information-documentation en contexte scolaire : quelle dynamique des pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43-45, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à l'information et partenariat documentalistes-enseignants de discipline : des textes au terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Éducation à l'information, n° 28-33, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle circulaire de mission pour les enseignants documentalistes ? Eléments de réflexion sur un projet en sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 179, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TPE : une occasion de re-penser l'éducation à l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Etévé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Des pratiques documentaires., 27, pp.48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre recherche documentaire et culture de l'information : quelle place pour les technologies de l'information et de la communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Ordinateurs et textes : une nouvelle culture ?, n° 129, p. 19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des TIC dans les CDI : entre recherche documentaire et culture de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 160, pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signalisation au CDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 152, pp.66-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche documentaire informatisée en sixième. Le dictionnaire encyclopédique AXIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 149, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec François de Closets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fondanèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 144, pp.58-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education in the Age of GAI, Challenges and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in an AI-driven World. The ninth European Conference on Information Literacy (ECIL),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InLitAs – Information Literacy Association, Sep 2025, Bamberg University, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication Spaces as Spaces for Making, Creating, and Learning. Tinkering With, Tinkering For, and Programmed Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Technology with Education. Edulearn 25, 17th International Confernece on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IATED, Jun 2025, Palma, Spain. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.22899.85283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des connaissances au défi des nouveaux espaces de savoir(s). Co-création, inclusion, pour une OC vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'’organisation des connaissances et les défis de la diversité. 14ᵉ colloque international d’ISKO-France, 13 et 14 octobre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; Centre de recherche sur les médiations (Crem); Chapitre français de l’ISKO, Oct 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre fabrique numérique et fabrique d’un commun, penser un projet de fablab en ÉPIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ségui Entraygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED14 Digitalisation des pratiques en éducation : risques, valeurs eT opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association TICEMED, Oct 2024, LE CAIRE, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter sa pratique en fablab. Documentation pour soi, documentation pour les autres, documentation de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ségui Entraygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Licata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIA4 Fabuleux fabulistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux Montaigne, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking, Meeting Things, Tinkering with Objects and Materials, Being with Information. Some Experiences in Information Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiencing Information and Information Literacy. The 8th European Conference on Information Literacy (ECIL)/9-12 oktober 2023, Krakow, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Krakov, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de réflexion autour de l'idée de bibliothèque intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le CDI au coeur des intelligences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Paris, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débattre autour du mouvement des gilets jaunes pour la web radio. Quelle place pour une éducation critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaltoum Mahmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Forum Paulo Freire. Education, genre et migration dans un contexte de montée des discours de haine en ligne, Campus Condorcet France, 16-17 septembre 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Information Documentation in a “Post-Truth” World: a Challenge for a Critical Education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raribah Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in a Post-Truth Era. 7th European Conference on Information Literacy (ECIL 2021). Bamberg, Germany, 20-23 September 2021/ Sonja Špiranec, Serap Kurbanoğlu, Denis Kos, Joumana Boustany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rapport information-média en Éducation aux médias et à l’information. Paradoxes, tensions, impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation aux Médias et à l’Information : Formes et écritures médiatiques renouvelées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de Paris / Celsa-Sorbonne Université, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education (IME) in the evolving digital context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaltoum Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Timimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: Konferencji Nauka o informacji w okresie zmian, Warsaw, 13th-14th May 2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque ISKO, May 2019, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking Youth Popular University as a Participative Space: Focus on a Speakers’ Corner Experience, between Participatory Culture, Citizen Commitment and Political Empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in Everyday Life. 6th European Conference on Information Literacy, ECIL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03100656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation numérique et devenir des bibliothèques: vers un nouvel ordre des savoirs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et hybridations: construction sociale des savoirs et de l’information. Actes du 4\textsuperscripte colloque MUSSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERiiCO, Jun 2018, Villeneuve d Ascq, France. pp.277-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des jeunes, paradoxes et impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation démocratique au service des territoires, 2èmes Rencontres nationales de la participation,, 6-7-8 mars. Cité des échanges, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ UPJ, une promesse émancipatrice : les stratégies rhétoriques d’un appel à projet polyphonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Pratiquer, (se) former (aux), (re)penser et questionner les pédagogies émancipatrices", Inspé Paris, 8-9 juin.2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education in the French school context : a challenge for school leaders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Timimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Literacy (ECIL), Workplace Information Literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://ecil2017.ilconf.org, Sep 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à l’information et aux médias (EIM), à l’heure du web 2.0 et réseaux : Mise en cohérence des savoirs et recompositions curriculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'EMI en question pour une mise en perspective du rôle du professeur documentaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les savoirs relatifs à l’éducation aux médias : Participation, recul critique, autonomie-pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation aux médias et inégalités éducatives.Avec et autour de Divina Frau-Meigs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE-MRSH, May 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à l’information et aux médias (EIM) à l’heure d’internet : des enjeux affichés à la réalité des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Douarnenez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education across Disciplines: Where is the Coherence of Info-documentary Knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : European Conference on Information Literacy, information Literacy in the Inclusive Society.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques transverses et temporalités dans les Learning Centres : vers une bibliothèque lente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : XXème Congrès de la SFSIC : Temps, temporalités et information-communication.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à l’information et aux médias dans le contexte du web 2.0 et des réseaux : Mise en cohérence des savoirs et recompositions curriculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Timimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation à l’information et aux médias dans un contexte de recompositions curriculaires. Éléments de réflexion autour de l’émergence d’une « notion unifiée ». Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Learning Centres au défi des usages : conventions, (re)qualifications, dynamiques de l’espace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études. Identités des bibliothèques et pratiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque Marguerite Duras, Paris 20ème, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying User Appropriation of University and Secondary school “Learning Centers”. Methodological Questions and Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libraries in the Digital Age (LIDA). Assessing libraries and library users and uses.Proceedings of the 13th international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://lida.ffos.hr/files/LIDA_2014_Proceedings.pdf#page=127, Jun 2014, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques, CDI et innovation : l'information-documentation, un levier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique au sein des CDI et en information-documentation scolaire, Journée d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School librarians, library education and information science in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of International Association for Media and Communications Research (IAMCR) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dublin city university, Jun 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de l’autonomie, culture de l’information : histoires croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherches et questions sur l’éducation : hommage à Jean-Pierre Astolfi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de l’éducation (IFé), Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Knowledge Management in Libraries : the Reference Texts in Question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium ISKO-Maghreb'2012 - Concepts and Tools for Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO-Maghreb, Nov 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une culture de l'information à une culture informationnelle : au-delà du &amp;quot; penser, classer, catégoriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche : objets de recherche et pratiques « en écloserie ». 1er Colloque IDEKI, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Maxéville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la méthodologie documentaire à la culture informationnelle : regard sur le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude. Accueil d’une délégation de la Japan School Library Association (JSLA, Moriyuki Morita, Chairman)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FADBEN Paris, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces documentaires, espaces de savoir, espaces d'expérience : vers une (re)définition du modèle des CDI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 39ème congrès CAIS-ACSI: Les intersections, gens, lieux, informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Fredericton, Nouveau-Brunswick, Canada. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29173/cais581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre des étoiles ou le nouvel ordre documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bolka-Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Debaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ijaz Mairaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque international sur le document électronique (CiDE 13) - Document numérique entre permanence et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. pp.227-236, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3383.9047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions élèves-information et construction d’une culture informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l’information : la synergie à travers la diversité, 38ème congrès annuel CAIS-ACSI, Université Concordia, 2-4 juin 2010. CAIS-ACSI. (Session 10 a, Littératie informationnelle, 4 juin 2010).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ménard, Elaine, Nesset, Valerie et Mas, Sabine (dir.)., Jun 2010, Montréal, Canada. 5 p., </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29173/cais382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information-documentation et la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Syren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la recherche en Education et Formation AREF 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la maîtrise de l'information : de la méthodologie documentaire à la culture informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Euro Certification Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESEN : Ecole supérieure de l'éducation nationale, Sep 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information culture and web 2.0: new practices, new knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Association of School Librarianship (IASL) International Conference and the 13th International Forum on Research in School Librarianship: School Libraries in the Picture: Preparing Pupils for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of School Librarianship (IASL); https://iasl-online.org, Sep 2009, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'Atelier 3A : Définitions du concept de culture de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Education à la culture informationnelle. Colloque international de l’ERTé, 16-17-18 octobre 2008, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERTé Culture informationnelle et curriculum documentaire, Oct 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des parcours et/ou support de la mobilité ? Pratique du ePortfolio par les enseignants-documentalistes en 2ème année d'IUFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cochet-Steichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - EPortfolio et Identité numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for E-Learning (EIfEL), May 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et situer la didactique de l'information-documentation en formation des maîtres : quelle place pour la culture épistémologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AFIRSE, Bordeaux, 18-20 septembre 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIRSE_ Association Francophone Internationale de Recherche en Education, 2008, Bordeaux, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à l'information dans l'enseignement secondaire. Participation à la table ronde La formation à l'information a-t-elle réellement évolué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Formist. Formation à l’information : réalisations et acteurs, où en sommes-nous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB; https://www.enssib.fr/bibliotheque-numerique//notices/1801-table-ronde-la-formation-a-l-information-a-t-elle-reellement-evolue, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'information dans l'enseignement secondaire : les notions et concepts étudiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles sont les notions utilisées dans le cadre des formations à l'information dans l'enseignement scolaire ? Journée URFIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Réflexion sur l'Enseignement des Méthodologies de l'Information (GREMI), Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du portfolio par les enseignants-documentalistes en 2ème année d'Institut Universitaire de Formation des Maîtres (IUFM) : les concepts en information-documentation et leur &amp;quot;mise en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aprendizagem Formal e Informal. Universidade do Minho, Braga (Portugal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Braga, Portugal. p. 228-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions environnement/enseignants/apprenants et dynamique des pratiques d’éducation à l’information en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience(s), savoir(s), sujet(s). 8ème Biennale de l'Education et de la Formation, Lyon 11-14 avril 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP; APRIEF, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduquer à l'information-documentation en 6ème et en 2ème : regard sur les pratiques ordinaires des documentalistes de CDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales Education à l'information et à la documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Urfist de Paris, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre, s'apprendre, faire apprendre. Perspectives constructivistes en éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Coll. I.D/Emergences, cheminements et constructions de savoirs, Muriel Frisch, 978-2-343-24935-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences théâtrales et récits de soi. Une Université populaire sous confinement Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Atelier Up-Mc 93. Université Populaire-Maison de La Culture de Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 226 p., 2020, 978-2-343-21884-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782757423684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Pastiaux-Thiriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pastiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Etévé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 46, 2018, Repères pratiques, 978-2-09-165-180-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2007, 978-2-200-35066-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'information-documentation dans un environnement d'apprentissage informatisé : dynamique de pratiques émergentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atelier National de Reproduction des Thèses. 620 p., 2005, 9782729564841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education (IME) in the Age of Generative Artificial Intelligence: Challenges and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in an AI-Driven World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2864, Springer Nature Switzerland, pp.327-342, 2026, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-17272-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABRICATION SPACES AS POTENTIAL SPACES FOR MAKING, CREATING AND LEARNING: BETWEEN SENSORY/SENSIBLE AND DIGITAL, TINKERING AND PROGRAMMED DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDULEARN25 Proceedings 17th International Conference on Education and New Learning Technologies, Palma, Spain. 30 June-2 July, 2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IATED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9014-9023, 2025, 978-84-09-74218-9. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2025.2322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Information Documentation in a “Post-truth” World: A Challenge for a Critical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raribah Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in a Post-Truth Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1533, Springer International Publishing, pp.3-15, 2022, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99885-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Des problématiques qui émergent, des savoirs qui s'affirment, de nouvelles connaissances en construction, des tensions entre innovation et rigueur méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, s'apprendre, faire apprendre. Perspectives constructivistes en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-184, 2021, 978 2 343 24935 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, s’apprendre, faire apprendre : perspectives constructivistes en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-26, 2021, 978 2 343 24935 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontrer des choses, manipuler des objets, mettre en œuvre des matériaux, construire des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, s'apprendre, faire apprendre. Perspectives constructivistes en éducation / Yolande Maury, Jean-Marc Paragot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Coll. I.D/Emergences, cheminements et constructions de savoirs, 978-2-343-24935-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education in the Evolving Digital Context. The Use of Some Innovative Devices Such as Web Radio, Wikipedia Workshops, Booktrailing, and Hackathons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaltoum Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Timimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nauka o informacji w okresie zmian X. Rewolucja cyfrowa: infrastruktura, usługi, użytkownicy / B. Sosińska-Kalata, M. Roszkowski, Z. Wiorogórska.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wydawnictwo Naukowe i Edukacyjne Stowarzyszenia Bibliotekarzy Polskich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-145, 2020, Coll. Miscellanea Informatologica Varsoviensia; 10, 978-83-65741-64-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminement(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Atelier UP-MC 93. Université populaire-Maison de la Culture de Seine-Saint-Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences théâtrales et récits de soi. Une Université populaire sous confinement Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-141, 2020, 978-2-343-21884-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-former le territoire local par l'exercice scolaire. Etude de cas d'un projet de géographie prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Tardy; Marta Severo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs du visible et de l'invisible dans la fabrique des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-78, 2020, 978-2-343-19303-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03002589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les évolutions en cours dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolande Maury, Susan Kovacs, Sylvie Condette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-43, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés et les pratiques interculturelles. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction de savoirs et de dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.399-402, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions curriculaires, pratiques partagées et éducation à l’information-documentation : Quelle mise en cohérence des savoirs info-documentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction de savoirs et de dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.378-395, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des conventions bousculées, des identités questionnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolande MAURY, Susan KOVACS, Sylvie CONDETTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-164, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Centres et circulation des savoirs : espaces, frontières, pratiques transverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolande Maury, Susan Kovacs, Sylvie Condette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-92, 2018, 978-2-7574-2368-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modernité d’Eugène Morel, figure marquante de la documentation, pionnier de la modernisation des bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements épistémologiques et théoriques de la science de l’information-documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives conclusives. Penser l’espace de la bibliothèque « en extension »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAURY Yolande, KOVACS Susan, CONDETTE Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-257, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques transverses et temporalités dans les Learning Centres : vers une bibliothèque lente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Lépine; Sylvie Alemanno; Christian Le Moënne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications &amp; organisations : accélérations temporelles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-161, 2017, 978-2-343-12384-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)penser l’éducation à l’information et aux médias dans le contexte du web social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kiyindou, Alain, Barbey, Francis, Corroy-Labardens, Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’éducation par les médias à l’éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 81-90, 2016, Communication et civilisation, 978-2-343-07510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture informationnelle et Learning Centres : entre learning, training, teaching et place to be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madjid Ihadjadene, Alexandra Saemmer, Claude Baltz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture informationnelle : Vers une propédeutique du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-307, 2015, Cultures numériques, 9782705690687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie informationnelle et caractérisation de dynamiques collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau Ideki, Objets de recherche, d’éducation et de formations émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-156, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIC et Documentation dans la formation initiale des professeurs-documentalistes : entre attendus institutionnels et déclinaison dans les masters d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI. Objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 157-168, 2014, Collection I.D. Emergences, cheminements etconstructions de savoirs, 9782343047720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Culture as a Socio-cultural Practice: (Re)defining the Concept in the Context of Digital Convergence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sosinska-Kalata, Barbara (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science in an Age of Change: conceptions, methods, research, practices = Nauka o informacji w okresie zmian : koncepcje, metody, badania, praktyki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Warsaw, Stowarzyszenie Bibliotekarzy Polskich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 207-216., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une culture de l’information à une culture informationnelle : au-delà du « penser, classer, catégoriser »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation. Nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche : objets de recherche et pratiques « en écloserie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-148, 2013, ID/Emergences, cheminements et constructions de savoirs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence et changement dans la culture informationnelle : ce que dit le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets documentaires numériques : nouvel enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-133, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures informationnelles : définitions, approches, enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chapron; Eric Delamotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à la culture informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSSIB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-39, 2010, Série Culture de l'information, 978 2 910227 75 3. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096680v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de l'information, culture de l'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture de l'information. Des pratiques.. aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-69, 2009, 313309108422-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve pratique de techniques documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes externe de Documentation. 4ème édition / Fondanèche, Daniel (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 243-270, 2007, 978-2-7117-2598-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve de dossier portant sur un champ disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes externe de Documentation. 4ème édition/ Fondanèche, Daniel (coord.).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 87-102, 2007, 978-2-7117-2598-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve pratique de techniques documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes externe de Documentation. 3ème édition / Fondanèche, Daniel (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 255-282, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve de dossier portant sur un champ disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes externe de Documentation. 3ème édition / Fondanèche, Daniel (coord.) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 100-116, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve pratique de techniques documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Capes externe de Documentation. 2ème édition / Fondanèche, Daniel (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 419-446., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve de dossier portant sur un champ disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes externe de Documentation. 2ème édition / Daniel Fondanèche (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 102-280, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 50 ans des CDI : regards de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Université Populaire de la Jeunesse, espace des possibles. Un processus complexe, au défi d'un jeu de pouvoirs et d'acteurs, dans un emboîtement de contextes. Programme d'Investissement d'Avenir (PIA) &amp;quot;Investir dans les jeunesses de la métropole européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Métropole Européenne de Lille. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(R)évolutions dans les bibliothèques ? Les Learning Centres, un modèle de bibliothèque à interroger : croisement des regards et valorisation de la recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3; Commission de la recherche. 2014, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(R)évolutions dans les bibliothèques ? Les Learning Centres, un modèle de bibliothèque à interroger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3, UFR DECCID, département SID. 2014, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche contextualisée et systémique de l’éducation à l’information : entre logiques épistémiques et logiques des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille 3. 2010, pp.140-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information-documentation et sa mise en scène au quotidien : la culture informationnelle en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Etévé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition(s) de la culture informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lille 3. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : Empowerment, pouvoir d’agir en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Hedjerassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, pp.3-217, 2020, Empowerment, pouvoir d’agir en éducation. À la croisée entre théorie(s), discours et pratique(s), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.066.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à et littératie. Questions de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-194, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : Anthropologie des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Marteleto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, p. 7-110, 2014, Anthropologie des savoirs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOSSIER : CULTURE(S) DE L’INFORMATION NUMÉRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-68, 2013, Les Cahiers de la SFSIC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Culture. Materiality / Materialities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Dico Didac Emergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://ideki.org/wp-content/uploads/2025/07/La-culture-informationnelle-_-materialites-VF1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yolande Maury </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yolande-maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8376-0889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">101878338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Sciences de l'Information et de la Communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEHFA </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Groupe d'étude - Histoire de la formation des adultes&amp;quot; (2017 -)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associée du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe de recherche Topologiques,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Sorbonne nouvelle - Paris 3 (2018 -)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEKI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Information-Didactiques-Éducation-Knowledge-Ingénierie (2009-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Laboratoire GERiiCO, Université Lille 3. Titulaire, 2006-2016. Associée, 2017-2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications récentes</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education (IME) in the Age of Generative Artificial Intelligence: Challenges and Perspectives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. In: Kurbanoğlu, S., et al. Information Literacy in an AI-Driven World. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science, vol 2864. Springer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/978-3-032-17272-3_27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05516860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture informationnelle. La médiation/des médiations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. in : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Dico Didac Emergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ideki.org, janvier 2025. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05511294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Y. Maury, S. Kovacs & S. Condette. Préface d'Annette Béguin-Verbrugge.Villeneuve d'Asq : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Presses du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.worldcat.org/title/bibliotheque-en-mouvement-innover-fonder-pratiquer-de-nouveaux-espaces/oclc/1078877705</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Et </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Accès OpenEdition. </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre, s'apprendre, faire apprendre. Perspectives constructivistes en éducation*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / Y. Maury & J.-M. Paragot. Paris : L'Harmattan, décembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Recherches récentes **</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Volet 2, qualitatif, de la Recherche ESPé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L'éducation à l'information et aux médias (EIM), à l'heure du web 2.0 et des réseaux ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Recherche impliquant trois ESPés (Lille Nord de France, Lorraine, Paris) et deux laboratoires (GERiiCO, LISEC). Observations en immersion, dans des établissements des trois académies (2018-2020), sélectionnés à partir des réponses au questionnaire initial (volet 1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au projet ANR FabLab-More (</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation, Optimisation, Redocumentarisation et Enjeux de savoirs)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> porté par l'Université Bordeaux Montaigne  (Vincent Liquète & Anne Lehmans, dir.).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches précédentes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2006-2010 : « L’information-documentation et sa mise en scène au quotidien : la culture informationnelle en question », Coord. Equipe de Paris (Y. Maury), dans le cadre de l’ERTé Culture informationnelle et curriculum documentaire (Annette Béguin dir., Lille 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2011-2013  « Professeur(e)s documentalistes : identité des formations, (trans)formation(s) des identités », Coord. Equipe de Lille (Y. Maury) , dans le cadre du Pôle Nord-Est (Nassira Hedjerassi dir., CEREP).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2013-2014  « (R)évolutions dans les bibliothèques ? Les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Centres,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> un modèle de bibliothèque à interroger » Bonus Qualité Recherche (BQR, financement LMCU) 2013-2014, Lille 3 (Yolande Maury dir., GERiiCO). Recherche impliquant trois laboratoires : 3 enseignants-chercheurs et un doctorant du laboratoire GERiiCO (Lille 3) ; 1 enseignant-chercheur du laboratoire CIREL (Lille 3) et 2 enseignants-chercheurs du laboratoire EFTS (Toulouse).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2014  « (R)évolutions dans les bibliothèques ? Les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Centres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, un modèle de bibliothèque à interroger : croisement des regards et valorisation de la recherche ». Commission de la recherche, mars-décembre 2014, Lille 3 (Yolande Maury dir., GERiiCO). Recherche impliquant trois laboratoires : 3 enseignants-chercheurs et un doctorant du laboratoire GERiiCO (Lille 3) ; 1 enseignant-chercheur du laboratoire CIREL (Lille 3) et 2 enseignants-chercheurs du laboratoire EFTS (Toulouse).  Cette recherche, financée par la Commission Recherche, prolonge la recherche 2013-2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2015-2016  « L’éducation à l’information et aux médias (EIM), à l’heure du web 2.0 et des réseaux : Mise en cohérence des savoirs et recompositions curriculaires ». Commission de la recherche ESPé (Y. Maury, dir.). Recherche impliquant trois ESPé (Lille Nord de France, Lorraine et Paris) et deux laboratoires (GERiiCO, LISEC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2016 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Etablissements connectés, bibliothèques augmentées, école étendue : le numérique au défi des usages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Y. Maury et S. Kovacs, dir.). Commission de la recherche ESPé. En appui sur le laboratoire GERiiCO. Recherche impliquant quatre enseignants-chercheurs de GERiiCO et une PFA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2017 « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les enjeux sociétaux du numérique… du point de vue des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (S. Kovacs, dir.). Commission de la recherche ESPé. En appui sur le laboratoire GERiiCO. Recherche impliquant deux enseignants-chercheurs de GERiiCO et une PFA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche  2016-2021  « *Investir dans les jeunesses de la Métropole Européenne de Lille » Programme d'Investissement Avenir (PIA. * Responsable dans ce cadre de la Recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;L'Université Populaire de la Jeunesse (UPJ), un espace des possibles ».</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations artistiques et diversité culturelle en bibliothèque. Regards croisés Brésil-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélio Marcio Pajeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 314, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace comme texture : inventer des formes, tisser des devenirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 9 (2), pp.31-49. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.009.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer la ville à l’horizon 2050 avec l’animation vidéo. Entre matérialité(s) et forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.83-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterCDI, acteur et moteur de la construction de la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Giacomotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 299-300, pp.12-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment , pouvoir d’agir en éducation. A la croisée entre théorie(s), discours et pratique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Hedjerassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (3), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.066.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03003841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décontextualisation, interaction, invention: de quelques voies ouvertes par Gabriel Naudé vers une &amp;quot;science&amp;quot; des bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, De quelques théoriciens et quelques praticiens de l'information-documentation, 16 (1), pp.135-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03002615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques scolaires, numérique et innovation. Regard sur un processus continuiste et rebelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.111-124. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.063.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences sensibles en bibliothèque : peut-on parler d'un tournant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle circulaire de missions des professeurs documentalistes : du choix des mots à l’ordre des priorités, essai de décryptage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03095906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à et littératie. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.143-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591765v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une voix...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, p. 22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des savoirs. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Marteleto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dossier "Anthropologie des savoirs", 42, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la part de l'humain dans les savoirs: les Sciences de l'information et de la communication au défi de l'anthropologie des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.15--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282585v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering through Information Culture: Participatory Culture, a stepping stone? A theoretical Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Worldwide Commonalities and Challenges in Information Literacy Research and Practice, 397, p. 236-242. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03919-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Culture(s) de l’information numérique ». Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classements et classifications comme problème anthropologique : entre savoir, pouvoir et ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.23-29. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/51549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture informationnelle, à l'heure de la convergence numérique : Centralité des acteurs, dynamiques de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 8, p. 39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, pouvoir d'agir, compétences, capacités : autour des mots autonomisation et empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, p. 11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture informationnelle, entre SIC et Sed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 4, p. 15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education &amp;quot;à&amp;quot; et &amp;quot;par&amp;quot; l'information et savoirs en information-documentation : de l'importance de l'intention éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 22 hors-série, pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'information-documentation en contexte scolaire : quelle dynamique des pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43-45, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à l'information et partenariat documentalistes-enseignants de discipline : des textes au terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Éducation à l'information, n° 28-33, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle circulaire de mission pour les enseignants documentalistes ? Eléments de réflexion sur un projet en sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 179, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TPE : une occasion de re-penser l'éducation à l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Etévé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Des pratiques documentaires., 27, pp.48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre recherche documentaire et culture de l'information : quelle place pour les technologies de l'information et de la communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Ordinateurs et textes : une nouvelle culture ?, n° 129, p. 19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des TIC dans les CDI : entre recherche documentaire et culture de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 160, pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signalisation au CDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 152, pp.66-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche documentaire informatisée en sixième. Le dictionnaire encyclopédique AXIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 149, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec François de Closets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fondanèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 144, pp.58-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication Spaces as Spaces for Making, Creating, and Learning. Tinkering With, Tinkering For, and Programmed Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Technology with Education. Edulearn 25, 17th International Confernece on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IATED, Jun 2025, Palma, Spain. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.22899.85283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education in the Age of GAI, Challenges and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in an AI-driven World. The ninth European Conference on Information Literacy (ECIL),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InLitAs – Information Literacy Association, Sep 2025, Bamberg University, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des connaissances au défi des nouveaux espaces de savoir(s). Co-création, inclusion, pour une OC vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'’organisation des connaissances et les défis de la diversité. 14ᵉ colloque international d’ISKO-France, 13 et 14 octobre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; Centre de recherche sur les médiations (Crem); Chapitre français de l’ISKO, Oct 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre fabrique numérique et fabrique d’un commun, penser un projet de fablab en ÉPIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ségui Entraygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED14 Digitalisation des pratiques en éducation : risques, valeurs eT opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association TICEMED, Oct 2024, LE CAIRE, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter sa pratique en fablab. Documentation pour soi, documentation pour les autres, documentation de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ségui Entraygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Licata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIA4 Fabuleux fabulistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux Montaigne, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking, Meeting Things, Tinkering with Objects and Materials, Being with Information. Some Experiences in Information Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiencing Information and Information Literacy. The 8th European Conference on Information Literacy (ECIL)/9-12 oktober 2023, Krakow, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Krakov, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de réflexion autour de l'idée de bibliothèque intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le CDI au coeur des intelligences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Paris, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débattre autour du mouvement des gilets jaunes pour la web radio. Quelle place pour une éducation critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaltoum Mahmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Forum Paulo Freire. Education, genre et migration dans un contexte de montée des discours de haine en ligne, Campus Condorcet France, 16-17 septembre 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Information Documentation in a “Post-Truth” World: a Challenge for a Critical Education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raribah Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in a Post-Truth Era. 7th European Conference on Information Literacy (ECIL 2021). Bamberg, Germany, 20-23 September 2021/ Sonja Špiranec, Serap Kurbanoğlu, Denis Kos, Joumana Boustany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rapport information-média en Éducation aux médias et à l’information. Paradoxes, tensions, impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation aux Médias et à l’Information : Formes et écritures médiatiques renouvelées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de Paris / Celsa-Sorbonne Université, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education (IME) in the evolving digital context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaltoum Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Timimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: Konferencji Nauka o informacji w okresie zmian, Warsaw, 13th-14th May 2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque ISKO, May 2019, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation numérique et devenir des bibliothèques: vers un nouvel ordre des savoirs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et hybridations: construction sociale des savoirs et de l’information. Actes du 4\textsuperscripte colloque MUSSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERiiCO, Jun 2018, Villeneuve d Ascq, France. pp.277-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des jeunes, paradoxes et impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation démocratique au service des territoires, 2èmes Rencontres nationales de la participation,, 6-7-8 mars. Cité des échanges, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ UPJ, une promesse émancipatrice : les stratégies rhétoriques d’un appel à projet polyphonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Pratiquer, (se) former (aux), (re)penser et questionner les pédagogies émancipatrices", Inspé Paris, 8-9 juin.2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking Youth Popular University as a Participative Space: Focus on a Speakers’ Corner Experience, between Participatory Culture, Citizen Commitment and Political Empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in Everyday Life. 6th European Conference on Information Literacy, ECIL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03100656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à l’information et aux médias (EIM), à l’heure du web 2.0 et réseaux : Mise en cohérence des savoirs et recompositions curriculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'EMI en question pour une mise en perspective du rôle du professeur documentaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education in the French school context : a challenge for school leaders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Timimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Literacy (ECIL), Workplace Information Literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://ecil2017.ilconf.org, Sep 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à l’information et aux médias (EIM) à l’heure d’internet : des enjeux affichés à la réalité des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Douarnenez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education across Disciplines: Where is the Coherence of Info-documentary Knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : European Conference on Information Literacy, information Literacy in the Inclusive Society.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques transverses et temporalités dans les Learning Centres : vers une bibliothèque lente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : XXème Congrès de la SFSIC : Temps, temporalités et information-communication.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les savoirs relatifs à l’éducation aux médias : Participation, recul critique, autonomie-pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation aux médias et inégalités éducatives.Avec et autour de Divina Frau-Meigs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE-MRSH, May 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à l’information et aux médias dans le contexte du web 2.0 et des réseaux : Mise en cohérence des savoirs et recompositions curriculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Timimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation à l’information et aux médias dans un contexte de recompositions curriculaires. Éléments de réflexion autour de l’émergence d’une « notion unifiée ». Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Learning Centres au défi des usages : conventions, (re)qualifications, dynamiques de l’espace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études. Identités des bibliothèques et pratiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque Marguerite Duras, Paris 20ème, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques, CDI et innovation : l'information-documentation, un levier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique au sein des CDI et en information-documentation scolaire, Journée d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying User Appropriation of University and Secondary school “Learning Centers”. Methodological Questions and Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libraries in the Digital Age (LIDA). Assessing libraries and library users and uses.Proceedings of the 13th international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://lida.ffos.hr/files/LIDA_2014_Proceedings.pdf#page=127, Jun 2014, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School librarians, library education and information science in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of International Association for Media and Communications Research (IAMCR) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dublin city university, Jun 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de l’autonomie, culture de l’information : histoires croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherches et questions sur l’éducation : hommage à Jean-Pierre Astolfi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de l’éducation (IFé), Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une culture de l'information à une culture informationnelle : au-delà du &amp;quot; penser, classer, catégoriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche : objets de recherche et pratiques « en écloserie ». 1er Colloque IDEKI, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Maxéville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la méthodologie documentaire à la culture informationnelle : regard sur le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude. Accueil d’une délégation de la Japan School Library Association (JSLA, Moriyuki Morita, Chairman)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FADBEN Paris, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Knowledge Management in Libraries : the Reference Texts in Question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium ISKO-Maghreb'2012 - Concepts and Tools for Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO-Maghreb, Nov 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces documentaires, espaces de savoir, espaces d'expérience : vers une (re)définition du modèle des CDI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 39ème congrès CAIS-ACSI: Les intersections, gens, lieux, informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Fredericton, Nouveau-Brunswick, Canada. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29173/cais581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre des étoiles ou le nouvel ordre documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bolka-Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Debaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ijaz Mairaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque international sur le document électronique (CiDE 13) - Document numérique entre permanence et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. pp.227-236, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3383.9047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions élèves-information et construction d’une culture informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l’information : la synergie à travers la diversité, 38ème congrès annuel CAIS-ACSI, Université Concordia, 2-4 juin 2010. CAIS-ACSI. (Session 10 a, Littératie informationnelle, 4 juin 2010).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ménard, Elaine, Nesset, Valerie et Mas, Sabine (dir.)., Jun 2010, Montréal, Canada. 5 p., </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29173/cais382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information-documentation et la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Syren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la recherche en Education et Formation AREF 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la maîtrise de l'information : de la méthodologie documentaire à la culture informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Euro Certification Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESEN : Ecole supérieure de l'éducation nationale, Sep 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information culture and web 2.0: new practices, new knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Association of School Librarianship (IASL) International Conference and the 13th International Forum on Research in School Librarianship: School Libraries in the Picture: Preparing Pupils for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of School Librarianship (IASL); https://iasl-online.org, Sep 2009, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des parcours et/ou support de la mobilité ? Pratique du ePortfolio par les enseignants-documentalistes en 2ème année d'IUFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cochet-Steichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - EPortfolio et Identité numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for E-Learning (EIfEL), May 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et situer la didactique de l'information-documentation en formation des maîtres : quelle place pour la culture épistémologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AFIRSE, Bordeaux, 18-20 septembre 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIRSE_ Association Francophone Internationale de Recherche en Education, 2008, Bordeaux, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à l'information dans l'enseignement secondaire. Participation à la table ronde La formation à l'information a-t-elle réellement évolué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Formist. Formation à l’information : réalisations et acteurs, où en sommes-nous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB; https://www.enssib.fr/bibliotheque-numerique//notices/1801-table-ronde-la-formation-a-l-information-a-t-elle-reellement-evolue, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'Atelier 3A : Définitions du concept de culture de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Education à la culture informationnelle. Colloque international de l’ERTé, 16-17-18 octobre 2008, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERTé Culture informationnelle et curriculum documentaire, Oct 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'information dans l'enseignement secondaire : les notions et concepts étudiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles sont les notions utilisées dans le cadre des formations à l'information dans l'enseignement scolaire ? Journée URFIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Réflexion sur l'Enseignement des Méthodologies de l'Information (GREMI), Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du portfolio par les enseignants-documentalistes en 2ème année d'Institut Universitaire de Formation des Maîtres (IUFM) : les concepts en information-documentation et leur &amp;quot;mise en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aprendizagem Formal e Informal. Universidade do Minho, Braga (Portugal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Braga, Portugal. p. 228-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions environnement/enseignants/apprenants et dynamique des pratiques d’éducation à l’information en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience(s), savoir(s), sujet(s). 8ème Biennale de l'Education et de la Formation, Lyon 11-14 avril 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP; APRIEF, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduquer à l'information-documentation en 6ème et en 2ème : regard sur les pratiques ordinaires des documentalistes de CDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales Education à l'information et à la documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Urfist de Paris, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre, s'apprendre, faire apprendre. Perspectives constructivistes en éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Coll. I.D/Emergences, cheminements et constructions de savoirs, Muriel Frisch, 978-2-343-24935-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences théâtrales et récits de soi. Une Université populaire sous confinement Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Atelier Up-Mc 93. Université Populaire-Maison de La Culture de Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 226 p., 2020, 978-2-343-21884-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782757423684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Pastiaux-Thiriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pastiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Etévé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 46, 2018, Repères pratiques, 978-2-09-165-180-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2007, 978-2-200-35066-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'information-documentation dans un environnement d'apprentissage informatisé : dynamique de pratiques émergentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atelier National de Reproduction des Thèses. 620 p., 2005, 9782729564841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education (IME) in the Age of Generative Artificial Intelligence: Challenges and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in an AI-Driven World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2864, Springer Nature Switzerland, pp.327-342, 2026, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-17272-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABRICATION SPACES AS POTENTIAL SPACES FOR MAKING, CREATING AND LEARNING: BETWEEN SENSORY/SENSIBLE AND DIGITAL, TINKERING AND PROGRAMMED DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDULEARN25 Proceedings 17th International Conference on Education and New Learning Technologies, Palma, Spain. 30 June-2 July, 2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IATED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9014-9023, 2025, 978-84-09-74218-9. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2025.2322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Information Documentation in a “Post-truth” World: A Challenge for a Critical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raribah Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in a Post-Truth Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1533, Springer International Publishing, pp.3-15, 2022, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99885-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Des problématiques qui émergent, des savoirs qui s'affirment, de nouvelles connaissances en construction, des tensions entre innovation et rigueur méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, s'apprendre, faire apprendre. Perspectives constructivistes en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-184, 2021, 978 2 343 24935 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, s’apprendre, faire apprendre : perspectives constructivistes en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-26, 2021, 978 2 343 24935 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontrer des choses, manipuler des objets, mettre en œuvre des matériaux, construire des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, s'apprendre, faire apprendre. Perspectives constructivistes en éducation / Yolande Maury, Jean-Marc Paragot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Coll. I.D/Emergences, cheminements et constructions de savoirs, 978-2-343-24935-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education in the Evolving Digital Context. The Use of Some Innovative Devices Such as Web Radio, Wikipedia Workshops, Booktrailing, and Hackathons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaltoum Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Timimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nauka o informacji w okresie zmian X. Rewolucja cyfrowa: infrastruktura, usługi, użytkownicy / B. Sosińska-Kalata, M. Roszkowski, Z. Wiorogórska.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wydawnictwo Naukowe i Edukacyjne Stowarzyszenia Bibliotekarzy Polskich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-145, 2020, Coll. Miscellanea Informatologica Varsoviensia; 10, 978-83-65741-64-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminement(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Atelier UP-MC 93. Université populaire-Maison de la Culture de Seine-Saint-Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences théâtrales et récits de soi. Une Université populaire sous confinement Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-141, 2020, 978-2-343-21884-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-former le territoire local par l'exercice scolaire. Etude de cas d'un projet de géographie prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Tardy; Marta Severo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs du visible et de l'invisible dans la fabrique des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-78, 2020, 978-2-343-19303-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03002589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les évolutions en cours dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolande Maury, Susan Kovacs, Sylvie Condette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-43, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés et les pratiques interculturelles. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction de savoirs et de dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.399-402, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions curriculaires, pratiques partagées et éducation à l’information-documentation : Quelle mise en cohérence des savoirs info-documentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction de savoirs et de dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.378-395, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des conventions bousculées, des identités questionnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolande MAURY, Susan KOVACS, Sylvie CONDETTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-164, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Centres et circulation des savoirs : espaces, frontières, pratiques transverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolande Maury, Susan Kovacs, Sylvie Condette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-92, 2018, 978-2-7574-2368-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modernité d’Eugène Morel, figure marquante de la documentation, pionnier de la modernisation des bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements épistémologiques et théoriques de la science de l’information-documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives conclusives. Penser l’espace de la bibliothèque « en extension »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAURY Yolande, KOVACS Susan, CONDETTE Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-257, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques transverses et temporalités dans les Learning Centres : vers une bibliothèque lente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Lépine; Sylvie Alemanno; Christian Le Moënne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications &amp; organisations : accélérations temporelles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-161, 2017, 978-2-343-12384-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)penser l’éducation à l’information et aux médias dans le contexte du web social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kiyindou, Alain, Barbey, Francis, Corroy-Labardens, Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’éducation par les médias à l’éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 81-90, 2016, Communication et civilisation, 978-2-343-07510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture informationnelle et Learning Centres : entre learning, training, teaching et place to be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madjid Ihadjadene, Alexandra Saemmer, Claude Baltz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture informationnelle : Vers une propédeutique du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-307, 2015, Cultures numériques, 9782705690687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie informationnelle et caractérisation de dynamiques collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau Ideki, Objets de recherche, d’éducation et de formations émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-156, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIC et Documentation dans la formation initiale des professeurs-documentalistes : entre attendus institutionnels et déclinaison dans les masters d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI. Objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 157-168, 2014, Collection I.D. Emergences, cheminements etconstructions de savoirs, 9782343047720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Culture as a Socio-cultural Practice: (Re)defining the Concept in the Context of Digital Convergence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sosinska-Kalata, Barbara (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science in an Age of Change: conceptions, methods, research, practices = Nauka o informacji w okresie zmian : koncepcje, metody, badania, praktyki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Warsaw, Stowarzyszenie Bibliotekarzy Polskich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 207-216., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une culture de l’information à une culture informationnelle : au-delà du « penser, classer, catégoriser »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation. Nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche : objets de recherche et pratiques « en écloserie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-148, 2013, ID/Emergences, cheminements et constructions de savoirs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence et changement dans la culture informationnelle : ce que dit le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets documentaires numériques : nouvel enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-133, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures informationnelles : définitions, approches, enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chapron; Eric Delamotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à la culture informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSSIB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-39, 2010, Série Culture de l'information, 978 2 910227 75 3. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096680v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de l'information, culture de l'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture de l'information. Des pratiques.. aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-69, 2009, 313309108422-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve de dossier portant sur un champ disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes externe de Documentation. 4ème édition/ Fondanèche, Daniel (coord.).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 87-102, 2007, 978-2-7117-2598-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve pratique de techniques documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes externe de Documentation. 4ème édition / Fondanèche, Daniel (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 243-270, 2007, 978-2-7117-2598-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve pratique de techniques documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes externe de Documentation. 3ème édition / Fondanèche, Daniel (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 255-282, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve de dossier portant sur un champ disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes externe de Documentation. 3ème édition / Fondanèche, Daniel (coord.) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 100-116, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve pratique de techniques documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Capes externe de Documentation. 2ème édition / Fondanèche, Daniel (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 419-446., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve de dossier portant sur un champ disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes externe de Documentation. 2ème édition / Daniel Fondanèche (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 102-280, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 50 ans des CDI : regards de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Université Populaire de la Jeunesse, espace des possibles. Un processus complexe, au défi d'un jeu de pouvoirs et d'acteurs, dans un emboîtement de contextes. Programme d'Investissement d'Avenir (PIA) &amp;quot;Investir dans les jeunesses de la métropole européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Métropole Européenne de Lille. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(R)évolutions dans les bibliothèques ? Les Learning Centres, un modèle de bibliothèque à interroger : croisement des regards et valorisation de la recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3; Commission de la recherche. 2014, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(R)évolutions dans les bibliothèques ? Les Learning Centres, un modèle de bibliothèque à interroger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3, UFR DECCID, département SID. 2014, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche contextualisée et systémique de l’éducation à l’information : entre logiques épistémiques et logiques des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille 3. 2010, pp.140-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information-documentation et sa mise en scène au quotidien : la culture informationnelle en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Etévé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition(s) de la culture informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lille 3. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : Empowerment, pouvoir d’agir en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Hedjerassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, pp.3-217, 2020, Empowerment, pouvoir d’agir en éducation. À la croisée entre théorie(s), discours et pratique(s), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.066.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à et littératie. Questions de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-194, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : Anthropologie des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Marteleto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, p. 7-110, 2014, Anthropologie des savoirs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOSSIER : CULTURE(S) DE L’INFORMATION NUMÉRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-68, 2013, Les Cahiers de la SFSIC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Culture. Materiality / Materialities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Dico Didac Emergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://ideki.org/wp-content/uploads/2025/07/La-culture-informationnelle-_-materialites-VF1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04BA8228"/>
+    <w:nsid w:val="54366DF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E16F9D2C"/>
+    <w:nsid w:val="67963397"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yolande-maury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8376-0889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101878338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gehfa.com/fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iret.fr/fr/le-groupe-de-recherche-topologiques/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideki.org/reseau-ideki-didactiques-metiers-humains/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-032-17272-3_27" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516860" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideki.org/fiches/culture-informationnelle/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511294" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=utt9DwAAQBAJ&amp;printsec=frontcover&amp;hl=fr&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=utt9DwAAQBAJ&amp;lpg=PA1&amp;dq=google%20books%20%22biblioth%C3%A8ques%20en%20mouvement%22&amp;hl=fr&amp;pg=PA1#v=onepage&amp;q=google%20books%20%22biblioth%C3%A8ques%20en%20mouvement%22&amp;f=false" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100369880" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldcat.org/title/bibliotheque-en-mouvement-innover-fonder-pratiquer-de-nouveaux-espaces/oclc/1078877705" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106620" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-apprendre_s_apprendre_faire_apprendre_perspectives_constructivistes_en_education_yolande_maury_jean_marc_paragot-9782343249353-71813.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fablabmore.hypotheses.org/a-propos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio Marcio Pajeu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.009.0031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777415v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giacomotto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03003841v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Hedjerassi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.066.0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03002615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0111" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410195v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03095906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591765v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01413583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Marteleto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282585v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063790v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03919-0_30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51549" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002902v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152764v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Aulagnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Navarro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Et&#233;v&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fondan&#232;che" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184701v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22899.85283" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline S&#233;gui Entraygues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Licata" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Mahmoudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raribah Gatti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Timimi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03100656v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Azizi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783097v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581867v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644401v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399775v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399762v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399768v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651271v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644392v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01292906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063738v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cais581" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01279934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debaecker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ijaz Mairaj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3383.9047" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cais382" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gossin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Syren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836970v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312554v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cochet-Steichen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617412v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159289v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paragot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Atelier Up-Mc 93. Universit&#233; Populaire-Maison de La Culture de Seine-Saint-Denis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-experiences_theatrales_et_recits_de_soi_une_universite_populaire_sous_confinement_covid_19_collectif_atelier_up_mc93-9782343218847-67779.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Pastiaux-Thiriat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pastiaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://superieur-concours.nathan.fr/catalogue/la-pedagogie-9782091651804" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443256v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516860v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17272-3_27" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.iated.org/publications/EDULEARN25" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2025.2322" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663457v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99885-1_1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835925v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482923v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sbp.pl/wydawnictwa/produkt?produkt_id=438" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03002589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480571v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106675" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01638343v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-constructions_de_savoirs_et_de_dispositifs_muriel_frisch-9782343136431-58790.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01638333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480564v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106740" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106705" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637144v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?hl=en&amp;amp;lr=&amp;amp;id=IiRmDwAAQBAJ&amp;amp;oi=fnd&amp;amp;pg=PA202&amp;amp;dq=%22yolande+maury%22+morel&amp;amp;ots=et2Tl-Dtq1&amp;amp;sig=2s0I1ej7k-2I0sIJ7jrB94bIHO0&amp;amp;redir_esc=y#v=onepage&amp;amp;q=%22yolande%20maury%22%20morel&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480575v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106780" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591766v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-communications_organisations_accelerations_temporelles_sylvie_p_alemanno_christian_le_moenne_valerie_lepine-9782343123844-53870.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399743v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49549" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429234v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705690687" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01638367v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zapata" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_reseau_ideki_objets_de_recherche_d_education_et_de_formation_emergents_problematises_mis_en_tension_reelabores_muriel_frisch-9782343047720-45218.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061992v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bbc.uw.edu.pl/Content/807/154.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337273v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-didactiques_et_metiers_de_l_humain_et_de_la_relation_nouveaux_espaces_et_dispositifs_en_question_nouveaux_horizons_en_formation_et_en_recherche_muriel_frisch-9782343011783-40747.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312550v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldcat.org/title/objets-documentaires-numeriques-nouvel-enseignement/oclc/836053542" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096680v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.827" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312551v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/culture-de-l-information-des-pratiques-3133091084226.html" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626547v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626546v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626552v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626548v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01171116v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531277v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399733v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399739v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01305372v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009392v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815778v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01639766v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403979v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01288354v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511294v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yolande-maury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8376-0889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101878338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gehfa.com/fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iret.fr/fr/le-groupe-de-recherche-topologiques/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideki.org/reseau-ideki-didactiques-metiers-humains/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-032-17272-3_27" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516860" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideki.org/fiches/culture-informationnelle/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511294" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=utt9DwAAQBAJ&amp;printsec=frontcover&amp;hl=fr&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=utt9DwAAQBAJ&amp;lpg=PA1&amp;dq=google%20books%20%22biblioth%C3%A8ques%20en%20mouvement%22&amp;hl=fr&amp;pg=PA1#v=onepage&amp;q=google%20books%20%22biblioth%C3%A8ques%20en%20mouvement%22&amp;f=false" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100369880" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldcat.org/title/bibliotheque-en-mouvement-innover-fonder-pratiquer-de-nouveaux-espaces/oclc/1078877705" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106620" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-apprendre_s_apprendre_faire_apprendre_perspectives_constructivistes_en_education_yolande_maury_jean_marc_paragot-9782343249353-71813.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fablabmore.hypotheses.org/a-propos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio Marcio Pajeu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.009.0031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777415v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giacomotto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03003841v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Hedjerassi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.066.0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03002615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0111" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410195v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03095906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591765v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01413583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Marteleto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282585v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03919-0_30" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51549" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002902v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152764v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Aulagnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Navarro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Et&#233;v&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fondan&#232;che" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22899.85283" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline S&#233;gui Entraygues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Licata" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Mahmoudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raribah Gatti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Timimi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783097v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951019v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Azizi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03100656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651267v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651271v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644392v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01292906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312540v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cais581" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01279934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debaecker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ijaz Mairaj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3383.9047" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cais382" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gossin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Syren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cochet-Steichen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159289v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836970v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paragot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Atelier Up-Mc 93. Universit&#233; Populaire-Maison de La Culture de Seine-Saint-Denis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-experiences_theatrales_et_recits_de_soi_une_universite_populaire_sous_confinement_covid_19_collectif_atelier_up_mc93-9782343218847-67779.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Pastiaux-Thiriat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pastiaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://superieur-concours.nathan.fr/catalogue/la-pedagogie-9782091651804" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443256v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516860v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17272-3_27" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.iated.org/publications/EDULEARN25" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2025.2322" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663457v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99885-1_1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835925v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482923v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sbp.pl/wydawnictwa/produkt?produkt_id=438" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03002589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480571v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106675" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01638343v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-constructions_de_savoirs_et_de_dispositifs_muriel_frisch-9782343136431-58790.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01638333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480564v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106740" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106705" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637144v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?hl=en&amp;amp;lr=&amp;amp;id=IiRmDwAAQBAJ&amp;amp;oi=fnd&amp;amp;pg=PA202&amp;amp;dq=%22yolande+maury%22+morel&amp;amp;ots=et2Tl-Dtq1&amp;amp;sig=2s0I1ej7k-2I0sIJ7jrB94bIHO0&amp;amp;redir_esc=y#v=onepage&amp;amp;q=%22yolande%20maury%22%20morel&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480575v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106780" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591766v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-communications_organisations_accelerations_temporelles_sylvie_p_alemanno_christian_le_moenne_valerie_lepine-9782343123844-53870.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399743v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49549" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429234v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705690687" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01638367v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zapata" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_reseau_ideki_objets_de_recherche_d_education_et_de_formation_emergents_problematises_mis_en_tension_reelabores_muriel_frisch-9782343047720-45218.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061992v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bbc.uw.edu.pl/Content/807/154.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337273v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-didactiques_et_metiers_de_l_humain_et_de_la_relation_nouveaux_espaces_et_dispositifs_en_question_nouveaux_horizons_en_formation_et_en_recherche_muriel_frisch-9782343011783-40747.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312550v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldcat.org/title/objets-documentaires-numeriques-nouvel-enseignement/oclc/836053542" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096680v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.827" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312551v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/culture-de-l-information-des-pratiques-3133091084226.html" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626547v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626552v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626548v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01171116v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531277v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399733v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399739v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01305372v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009392v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815778v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01639766v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403979v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01288354v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511294v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>