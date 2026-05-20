--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yolande Maury </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yolande-maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8376-0889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">101878338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Sciences de l'Information et de la Communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEHFA </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Groupe d'étude - Histoire de la formation des adultes&amp;quot; (2017 -)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associée du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe de recherche Topologiques,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Sorbonne nouvelle - Paris 3 (2018 -)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEKI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Information-Didactiques-Éducation-Knowledge-Ingénierie (2009-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Laboratoire GERiiCO, Université Lille 3. Titulaire, 2006-2016. Associée, 2017-2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications récentes</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education (IME) in the Age of Generative Artificial Intelligence: Challenges and Perspectives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. In: Kurbanoğlu, S., et al. Information Literacy in an AI-Driven World. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science, vol 2864. Springer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/978-3-032-17272-3_27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05516860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture informationnelle. La médiation/des médiations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. in : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Dico Didac Emergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ideki.org, janvier 2025. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05511294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Y. Maury, S. Kovacs & S. Condette. Préface d'Annette Béguin-Verbrugge.Villeneuve d'Asq : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Presses du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.worldcat.org/title/bibliotheque-en-mouvement-innover-fonder-pratiquer-de-nouveaux-espaces/oclc/1078877705</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Et </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Accès OpenEdition. </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre, s'apprendre, faire apprendre. Perspectives constructivistes en éducation*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / Y. Maury & J.-M. Paragot. Paris : L'Harmattan, décembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Recherches récentes **</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Volet 2, qualitatif, de la Recherche ESPé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L'éducation à l'information et aux médias (EIM), à l'heure du web 2.0 et des réseaux ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Recherche impliquant trois ESPés (Lille Nord de France, Lorraine, Paris) et deux laboratoires (GERiiCO, LISEC). Observations en immersion, dans des établissements des trois académies (2018-2020), sélectionnés à partir des réponses au questionnaire initial (volet 1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au projet ANR FabLab-More (</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation, Optimisation, Redocumentarisation et Enjeux de savoirs)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> porté par l'Université Bordeaux Montaigne  (Vincent Liquète & Anne Lehmans, dir.).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches précédentes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2006-2010 : « L’information-documentation et sa mise en scène au quotidien : la culture informationnelle en question », Coord. Equipe de Paris (Y. Maury), dans le cadre de l’ERTé Culture informationnelle et curriculum documentaire (Annette Béguin dir., Lille 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2011-2013  « Professeur(e)s documentalistes : identité des formations, (trans)formation(s) des identités », Coord. Equipe de Lille (Y. Maury) , dans le cadre du Pôle Nord-Est (Nassira Hedjerassi dir., CEREP).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2013-2014  « (R)évolutions dans les bibliothèques ? Les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Centres,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> un modèle de bibliothèque à interroger » Bonus Qualité Recherche (BQR, financement LMCU) 2013-2014, Lille 3 (Yolande Maury dir., GERiiCO). Recherche impliquant trois laboratoires : 3 enseignants-chercheurs et un doctorant du laboratoire GERiiCO (Lille 3) ; 1 enseignant-chercheur du laboratoire CIREL (Lille 3) et 2 enseignants-chercheurs du laboratoire EFTS (Toulouse).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2014  « (R)évolutions dans les bibliothèques ? Les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Centres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, un modèle de bibliothèque à interroger : croisement des regards et valorisation de la recherche ». Commission de la recherche, mars-décembre 2014, Lille 3 (Yolande Maury dir., GERiiCO). Recherche impliquant trois laboratoires : 3 enseignants-chercheurs et un doctorant du laboratoire GERiiCO (Lille 3) ; 1 enseignant-chercheur du laboratoire CIREL (Lille 3) et 2 enseignants-chercheurs du laboratoire EFTS (Toulouse).  Cette recherche, financée par la Commission Recherche, prolonge la recherche 2013-2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2015-2016  « L’éducation à l’information et aux médias (EIM), à l’heure du web 2.0 et des réseaux : Mise en cohérence des savoirs et recompositions curriculaires ». Commission de la recherche ESPé (Y. Maury, dir.). Recherche impliquant trois ESPé (Lille Nord de France, Lorraine et Paris) et deux laboratoires (GERiiCO, LISEC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2016 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Etablissements connectés, bibliothèques augmentées, école étendue : le numérique au défi des usages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Y. Maury et S. Kovacs, dir.). Commission de la recherche ESPé. En appui sur le laboratoire GERiiCO. Recherche impliquant quatre enseignants-chercheurs de GERiiCO et une PFA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2017 « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les enjeux sociétaux du numérique… du point de vue des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (S. Kovacs, dir.). Commission de la recherche ESPé. En appui sur le laboratoire GERiiCO. Recherche impliquant deux enseignants-chercheurs de GERiiCO et une PFA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche  2016-2021  « *Investir dans les jeunesses de la Métropole Européenne de Lille » Programme d'Investissement Avenir (PIA. * Responsable dans ce cadre de la Recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;L'Université Populaire de la Jeunesse (UPJ), un espace des possibles ».</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations artistiques et diversité culturelle en bibliothèque. Regards croisés Brésil-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélio Marcio Pajeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 314, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace comme texture : inventer des formes, tisser des devenirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 9 (2), pp.31-49. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.009.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer la ville à l’horizon 2050 avec l’animation vidéo. Entre matérialité(s) et forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.83-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterCDI, acteur et moteur de la construction de la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Giacomotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 299-300, pp.12-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment , pouvoir d’agir en éducation. A la croisée entre théorie(s), discours et pratique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Hedjerassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (3), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.066.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03003841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décontextualisation, interaction, invention: de quelques voies ouvertes par Gabriel Naudé vers une &amp;quot;science&amp;quot; des bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, De quelques théoriciens et quelques praticiens de l'information-documentation, 16 (1), pp.135-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03002615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques scolaires, numérique et innovation. Regard sur un processus continuiste et rebelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.111-124. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.063.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences sensibles en bibliothèque : peut-on parler d'un tournant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle circulaire de missions des professeurs documentalistes : du choix des mots à l’ordre des priorités, essai de décryptage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03095906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à et littératie. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.143-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591765v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une voix...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, p. 22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des savoirs. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Marteleto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dossier "Anthropologie des savoirs", 42, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la part de l'humain dans les savoirs: les Sciences de l'information et de la communication au défi de l'anthropologie des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.15--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282585v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering through Information Culture: Participatory Culture, a stepping stone? A theoretical Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Worldwide Commonalities and Challenges in Information Literacy Research and Practice, 397, p. 236-242. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03919-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Culture(s) de l’information numérique ». Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classements et classifications comme problème anthropologique : entre savoir, pouvoir et ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.23-29. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/51549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture informationnelle, à l'heure de la convergence numérique : Centralité des acteurs, dynamiques de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 8, p. 39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, pouvoir d'agir, compétences, capacités : autour des mots autonomisation et empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, p. 11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture informationnelle, entre SIC et Sed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 4, p. 15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education &amp;quot;à&amp;quot; et &amp;quot;par&amp;quot; l'information et savoirs en information-documentation : de l'importance de l'intention éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 22 hors-série, pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'information-documentation en contexte scolaire : quelle dynamique des pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43-45, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à l'information et partenariat documentalistes-enseignants de discipline : des textes au terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Éducation à l'information, n° 28-33, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle circulaire de mission pour les enseignants documentalistes ? Eléments de réflexion sur un projet en sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 179, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TPE : une occasion de re-penser l'éducation à l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Etévé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Des pratiques documentaires., 27, pp.48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre recherche documentaire et culture de l'information : quelle place pour les technologies de l'information et de la communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Ordinateurs et textes : une nouvelle culture ?, n° 129, p. 19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des TIC dans les CDI : entre recherche documentaire et culture de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 160, pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signalisation au CDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 152, pp.66-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche documentaire informatisée en sixième. Le dictionnaire encyclopédique AXIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 149, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec François de Closets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fondanèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 144, pp.58-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication Spaces as Spaces for Making, Creating, and Learning. Tinkering With, Tinkering For, and Programmed Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Technology with Education. Edulearn 25, 17th International Confernece on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IATED, Jun 2025, Palma, Spain. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.22899.85283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education in the Age of GAI, Challenges and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in an AI-driven World. The ninth European Conference on Information Literacy (ECIL),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InLitAs – Information Literacy Association, Sep 2025, Bamberg University, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des connaissances au défi des nouveaux espaces de savoir(s). Co-création, inclusion, pour une OC vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'’organisation des connaissances et les défis de la diversité. 14ᵉ colloque international d’ISKO-France, 13 et 14 octobre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; Centre de recherche sur les médiations (Crem); Chapitre français de l’ISKO, Oct 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre fabrique numérique et fabrique d’un commun, penser un projet de fablab en ÉPIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ségui Entraygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED14 Digitalisation des pratiques en éducation : risques, valeurs eT opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association TICEMED, Oct 2024, LE CAIRE, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter sa pratique en fablab. Documentation pour soi, documentation pour les autres, documentation de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ségui Entraygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Licata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIA4 Fabuleux fabulistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux Montaigne, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking, Meeting Things, Tinkering with Objects and Materials, Being with Information. Some Experiences in Information Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiencing Information and Information Literacy. The 8th European Conference on Information Literacy (ECIL)/9-12 oktober 2023, Krakow, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Krakov, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de réflexion autour de l'idée de bibliothèque intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le CDI au coeur des intelligences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Paris, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débattre autour du mouvement des gilets jaunes pour la web radio. Quelle place pour une éducation critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaltoum Mahmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Forum Paulo Freire. Education, genre et migration dans un contexte de montée des discours de haine en ligne, Campus Condorcet France, 16-17 septembre 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Information Documentation in a “Post-Truth” World: a Challenge for a Critical Education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raribah Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in a Post-Truth Era. 7th European Conference on Information Literacy (ECIL 2021). Bamberg, Germany, 20-23 September 2021/ Sonja Špiranec, Serap Kurbanoğlu, Denis Kos, Joumana Boustany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rapport information-média en Éducation aux médias et à l’information. Paradoxes, tensions, impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation aux Médias et à l’Information : Formes et écritures médiatiques renouvelées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de Paris / Celsa-Sorbonne Université, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education (IME) in the evolving digital context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaltoum Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Timimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: Konferencji Nauka o informacji w okresie zmian, Warsaw, 13th-14th May 2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque ISKO, May 2019, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation numérique et devenir des bibliothèques: vers un nouvel ordre des savoirs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et hybridations: construction sociale des savoirs et de l’information. Actes du 4\textsuperscripte colloque MUSSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERiiCO, Jun 2018, Villeneuve d Ascq, France. pp.277-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des jeunes, paradoxes et impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation démocratique au service des territoires, 2èmes Rencontres nationales de la participation,, 6-7-8 mars. Cité des échanges, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ UPJ, une promesse émancipatrice : les stratégies rhétoriques d’un appel à projet polyphonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Pratiquer, (se) former (aux), (re)penser et questionner les pédagogies émancipatrices", Inspé Paris, 8-9 juin.2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking Youth Popular University as a Participative Space: Focus on a Speakers’ Corner Experience, between Participatory Culture, Citizen Commitment and Political Empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in Everyday Life. 6th European Conference on Information Literacy, ECIL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03100656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à l’information et aux médias (EIM), à l’heure du web 2.0 et réseaux : Mise en cohérence des savoirs et recompositions curriculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'EMI en question pour une mise en perspective du rôle du professeur documentaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education in the French school context : a challenge for school leaders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Timimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Literacy (ECIL), Workplace Information Literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://ecil2017.ilconf.org, Sep 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à l’information et aux médias (EIM) à l’heure d’internet : des enjeux affichés à la réalité des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Douarnenez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education across Disciplines: Where is the Coherence of Info-documentary Knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : European Conference on Information Literacy, information Literacy in the Inclusive Society.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques transverses et temporalités dans les Learning Centres : vers une bibliothèque lente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : XXème Congrès de la SFSIC : Temps, temporalités et information-communication.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les savoirs relatifs à l’éducation aux médias : Participation, recul critique, autonomie-pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation aux médias et inégalités éducatives.Avec et autour de Divina Frau-Meigs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE-MRSH, May 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à l’information et aux médias dans le contexte du web 2.0 et des réseaux : Mise en cohérence des savoirs et recompositions curriculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Timimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation à l’information et aux médias dans un contexte de recompositions curriculaires. Éléments de réflexion autour de l’émergence d’une « notion unifiée ». Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Learning Centres au défi des usages : conventions, (re)qualifications, dynamiques de l’espace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études. Identités des bibliothèques et pratiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque Marguerite Duras, Paris 20ème, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques, CDI et innovation : l'information-documentation, un levier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique au sein des CDI et en information-documentation scolaire, Journée d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying User Appropriation of University and Secondary school “Learning Centers”. Methodological Questions and Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libraries in the Digital Age (LIDA). Assessing libraries and library users and uses.Proceedings of the 13th international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://lida.ffos.hr/files/LIDA_2014_Proceedings.pdf#page=127, Jun 2014, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School librarians, library education and information science in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of International Association for Media and Communications Research (IAMCR) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dublin city university, Jun 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de l’autonomie, culture de l’information : histoires croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherches et questions sur l’éducation : hommage à Jean-Pierre Astolfi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de l’éducation (IFé), Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une culture de l'information à une culture informationnelle : au-delà du &amp;quot; penser, classer, catégoriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche : objets de recherche et pratiques « en écloserie ». 1er Colloque IDEKI, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Maxéville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la méthodologie documentaire à la culture informationnelle : regard sur le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude. Accueil d’une délégation de la Japan School Library Association (JSLA, Moriyuki Morita, Chairman)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FADBEN Paris, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Knowledge Management in Libraries : the Reference Texts in Question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium ISKO-Maghreb'2012 - Concepts and Tools for Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO-Maghreb, Nov 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces documentaires, espaces de savoir, espaces d'expérience : vers une (re)définition du modèle des CDI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 39ème congrès CAIS-ACSI: Les intersections, gens, lieux, informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Fredericton, Nouveau-Brunswick, Canada. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29173/cais581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre des étoiles ou le nouvel ordre documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bolka-Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Debaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ijaz Mairaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque international sur le document électronique (CiDE 13) - Document numérique entre permanence et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. pp.227-236, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3383.9047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions élèves-information et construction d’une culture informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l’information : la synergie à travers la diversité, 38ème congrès annuel CAIS-ACSI, Université Concordia, 2-4 juin 2010. CAIS-ACSI. (Session 10 a, Littératie informationnelle, 4 juin 2010).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ménard, Elaine, Nesset, Valerie et Mas, Sabine (dir.)., Jun 2010, Montréal, Canada. 5 p., </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29173/cais382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information-documentation et la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Syren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la recherche en Education et Formation AREF 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la maîtrise de l'information : de la méthodologie documentaire à la culture informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Euro Certification Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESEN : Ecole supérieure de l'éducation nationale, Sep 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information culture and web 2.0: new practices, new knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Association of School Librarianship (IASL) International Conference and the 13th International Forum on Research in School Librarianship: School Libraries in the Picture: Preparing Pupils for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of School Librarianship (IASL); https://iasl-online.org, Sep 2009, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des parcours et/ou support de la mobilité ? Pratique du ePortfolio par les enseignants-documentalistes en 2ème année d'IUFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cochet-Steichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - EPortfolio et Identité numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for E-Learning (EIfEL), May 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et situer la didactique de l'information-documentation en formation des maîtres : quelle place pour la culture épistémologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AFIRSE, Bordeaux, 18-20 septembre 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIRSE_ Association Francophone Internationale de Recherche en Education, 2008, Bordeaux, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à l'information dans l'enseignement secondaire. Participation à la table ronde La formation à l'information a-t-elle réellement évolué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Formist. Formation à l’information : réalisations et acteurs, où en sommes-nous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB; https://www.enssib.fr/bibliotheque-numerique//notices/1801-table-ronde-la-formation-a-l-information-a-t-elle-reellement-evolue, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'Atelier 3A : Définitions du concept de culture de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Education à la culture informationnelle. Colloque international de l’ERTé, 16-17-18 octobre 2008, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERTé Culture informationnelle et curriculum documentaire, Oct 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'information dans l'enseignement secondaire : les notions et concepts étudiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles sont les notions utilisées dans le cadre des formations à l'information dans l'enseignement scolaire ? Journée URFIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Réflexion sur l'Enseignement des Méthodologies de l'Information (GREMI), Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du portfolio par les enseignants-documentalistes en 2ème année d'Institut Universitaire de Formation des Maîtres (IUFM) : les concepts en information-documentation et leur &amp;quot;mise en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aprendizagem Formal e Informal. Universidade do Minho, Braga (Portugal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Braga, Portugal. p. 228-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions environnement/enseignants/apprenants et dynamique des pratiques d’éducation à l’information en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience(s), savoir(s), sujet(s). 8ème Biennale de l'Education et de la Formation, Lyon 11-14 avril 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP; APRIEF, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduquer à l'information-documentation en 6ème et en 2ème : regard sur les pratiques ordinaires des documentalistes de CDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales Education à l'information et à la documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Urfist de Paris, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre, s'apprendre, faire apprendre. Perspectives constructivistes en éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Coll. I.D/Emergences, cheminements et constructions de savoirs, Muriel Frisch, 978-2-343-24935-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences théâtrales et récits de soi. Une Université populaire sous confinement Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Atelier Up-Mc 93. Université Populaire-Maison de La Culture de Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 226 p., 2020, 978-2-343-21884-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782757423684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Pastiaux-Thiriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pastiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Etévé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 46, 2018, Repères pratiques, 978-2-09-165-180-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2007, 978-2-200-35066-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'information-documentation dans un environnement d'apprentissage informatisé : dynamique de pratiques émergentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atelier National de Reproduction des Thèses. 620 p., 2005, 9782729564841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education (IME) in the Age of Generative Artificial Intelligence: Challenges and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in an AI-Driven World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2864, Springer Nature Switzerland, pp.327-342, 2026, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-17272-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABRICATION SPACES AS POTENTIAL SPACES FOR MAKING, CREATING AND LEARNING: BETWEEN SENSORY/SENSIBLE AND DIGITAL, TINKERING AND PROGRAMMED DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDULEARN25 Proceedings 17th International Conference on Education and New Learning Technologies, Palma, Spain. 30 June-2 July, 2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IATED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9014-9023, 2025, 978-84-09-74218-9. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2025.2322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Information Documentation in a “Post-truth” World: A Challenge for a Critical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raribah Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in a Post-Truth Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1533, Springer International Publishing, pp.3-15, 2022, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99885-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Des problématiques qui émergent, des savoirs qui s'affirment, de nouvelles connaissances en construction, des tensions entre innovation et rigueur méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, s'apprendre, faire apprendre. Perspectives constructivistes en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-184, 2021, 978 2 343 24935 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, s’apprendre, faire apprendre : perspectives constructivistes en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-26, 2021, 978 2 343 24935 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontrer des choses, manipuler des objets, mettre en œuvre des matériaux, construire des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, s'apprendre, faire apprendre. Perspectives constructivistes en éducation / Yolande Maury, Jean-Marc Paragot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Coll. I.D/Emergences, cheminements et constructions de savoirs, 978-2-343-24935-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education in the Evolving Digital Context. The Use of Some Innovative Devices Such as Web Radio, Wikipedia Workshops, Booktrailing, and Hackathons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaltoum Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Timimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nauka o informacji w okresie zmian X. Rewolucja cyfrowa: infrastruktura, usługi, użytkownicy / B. Sosińska-Kalata, M. Roszkowski, Z. Wiorogórska.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wydawnictwo Naukowe i Edukacyjne Stowarzyszenia Bibliotekarzy Polskich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-145, 2020, Coll. Miscellanea Informatologica Varsoviensia; 10, 978-83-65741-64-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminement(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Atelier UP-MC 93. Université populaire-Maison de la Culture de Seine-Saint-Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences théâtrales et récits de soi. Une Université populaire sous confinement Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-141, 2020, 978-2-343-21884-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-former le territoire local par l'exercice scolaire. Etude de cas d'un projet de géographie prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Tardy; Marta Severo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs du visible et de l'invisible dans la fabrique des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-78, 2020, 978-2-343-19303-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03002589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les évolutions en cours dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolande Maury, Susan Kovacs, Sylvie Condette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-43, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés et les pratiques interculturelles. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction de savoirs et de dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.399-402, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions curriculaires, pratiques partagées et éducation à l’information-documentation : Quelle mise en cohérence des savoirs info-documentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction de savoirs et de dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.378-395, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des conventions bousculées, des identités questionnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolande MAURY, Susan KOVACS, Sylvie CONDETTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-164, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Centres et circulation des savoirs : espaces, frontières, pratiques transverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolande Maury, Susan Kovacs, Sylvie Condette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-92, 2018, 978-2-7574-2368-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modernité d’Eugène Morel, figure marquante de la documentation, pionnier de la modernisation des bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements épistémologiques et théoriques de la science de l’information-documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives conclusives. Penser l’espace de la bibliothèque « en extension »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAURY Yolande, KOVACS Susan, CONDETTE Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-257, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques transverses et temporalités dans les Learning Centres : vers une bibliothèque lente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Lépine; Sylvie Alemanno; Christian Le Moënne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications &amp; organisations : accélérations temporelles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-161, 2017, 978-2-343-12384-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)penser l’éducation à l’information et aux médias dans le contexte du web social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kiyindou, Alain, Barbey, Francis, Corroy-Labardens, Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’éducation par les médias à l’éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 81-90, 2016, Communication et civilisation, 978-2-343-07510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture informationnelle et Learning Centres : entre learning, training, teaching et place to be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madjid Ihadjadene, Alexandra Saemmer, Claude Baltz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture informationnelle : Vers une propédeutique du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-307, 2015, Cultures numériques, 9782705690687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie informationnelle et caractérisation de dynamiques collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau Ideki, Objets de recherche, d’éducation et de formations émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-156, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIC et Documentation dans la formation initiale des professeurs-documentalistes : entre attendus institutionnels et déclinaison dans les masters d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI. Objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 157-168, 2014, Collection I.D. Emergences, cheminements etconstructions de savoirs, 9782343047720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Culture as a Socio-cultural Practice: (Re)defining the Concept in the Context of Digital Convergence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sosinska-Kalata, Barbara (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science in an Age of Change: conceptions, methods, research, practices = Nauka o informacji w okresie zmian : koncepcje, metody, badania, praktyki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Warsaw, Stowarzyszenie Bibliotekarzy Polskich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 207-216., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une culture de l’information à une culture informationnelle : au-delà du « penser, classer, catégoriser »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation. Nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche : objets de recherche et pratiques « en écloserie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-148, 2013, ID/Emergences, cheminements et constructions de savoirs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence et changement dans la culture informationnelle : ce que dit le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets documentaires numériques : nouvel enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-133, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures informationnelles : définitions, approches, enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chapron; Eric Delamotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à la culture informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSSIB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-39, 2010, Série Culture de l'information, 978 2 910227 75 3. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096680v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de l'information, culture de l'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture de l'information. Des pratiques.. aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-69, 2009, 313309108422-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve de dossier portant sur un champ disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes externe de Documentation. 4ème édition/ Fondanèche, Daniel (coord.).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 87-102, 2007, 978-2-7117-2598-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve pratique de techniques documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes externe de Documentation. 4ème édition / Fondanèche, Daniel (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 243-270, 2007, 978-2-7117-2598-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve pratique de techniques documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes externe de Documentation. 3ème édition / Fondanèche, Daniel (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 255-282, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve de dossier portant sur un champ disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes externe de Documentation. 3ème édition / Fondanèche, Daniel (coord.) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 100-116, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve pratique de techniques documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Capes externe de Documentation. 2ème édition / Fondanèche, Daniel (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 419-446., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve de dossier portant sur un champ disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes externe de Documentation. 2ème édition / Daniel Fondanèche (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 102-280, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 50 ans des CDI : regards de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Université Populaire de la Jeunesse, espace des possibles. Un processus complexe, au défi d'un jeu de pouvoirs et d'acteurs, dans un emboîtement de contextes. Programme d'Investissement d'Avenir (PIA) &amp;quot;Investir dans les jeunesses de la métropole européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Métropole Européenne de Lille. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(R)évolutions dans les bibliothèques ? Les Learning Centres, un modèle de bibliothèque à interroger : croisement des regards et valorisation de la recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3; Commission de la recherche. 2014, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(R)évolutions dans les bibliothèques ? Les Learning Centres, un modèle de bibliothèque à interroger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3, UFR DECCID, département SID. 2014, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche contextualisée et systémique de l’éducation à l’information : entre logiques épistémiques et logiques des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille 3. 2010, pp.140-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information-documentation et sa mise en scène au quotidien : la culture informationnelle en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Etévé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition(s) de la culture informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lille 3. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : Empowerment, pouvoir d’agir en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Hedjerassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, pp.3-217, 2020, Empowerment, pouvoir d’agir en éducation. À la croisée entre théorie(s), discours et pratique(s), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.066.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à et littératie. Questions de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-194, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : Anthropologie des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Marteleto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, p. 7-110, 2014, Anthropologie des savoirs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOSSIER : CULTURE(S) DE L’INFORMATION NUMÉRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-68, 2013, Les Cahiers de la SFSIC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Culture. Materiality / Materialities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Dico Didac Emergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://ideki.org/wp-content/uploads/2025/07/La-culture-informationnelle-_-materialites-VF1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yolande Maury </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yolande-maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8376-0889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">101878338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=82AIoHwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Sciences de l'Information et de la Communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEHFA </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Groupe d'étude - Histoire de la formation des adultes&amp;quot; (2017 -)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associée du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe de recherche Topologiques,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Sorbonne nouvelle - Paris 3 (2018 -)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEKI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Information-Didactiques-Éducation-Knowledge-Ingénierie (2009-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Laboratoire GERiiCO, Université Lille 3. Titulaire, 2006-2016. Associée, 2017-2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications récentes</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education (IME) in the Age of Generative Artificial Intelligence: Challenges and Perspectives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. In: Kurbanoğlu, S., et al. Information Literacy in an AI-Driven World. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science, vol 2864. Springer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/978-3-032-17272-3_27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05516860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture informationnelle. La médiation/des médiations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. in : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Dico Didac Emergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ideki.org, janvier 2025. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05511294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Y. Maury, S. Kovacs & S. Condette. Préface d'Annette Béguin-Verbrugge.Villeneuve d'Asq : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Presses du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.worldcat.org/title/bibliotheque-en-mouvement-innover-fonder-pratiquer-de-nouveaux-espaces/oclc/1078877705</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Et </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Accès OpenEdition. </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre, s'apprendre, faire apprendre. Perspectives constructivistes en éducation*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / Y. Maury & J.-M. Paragot. Paris : L'Harmattan, décembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Recherches récentes **</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Volet 2, qualitatif, de la Recherche ESPé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L'éducation à l'information et aux médias (EIM), à l'heure du web 2.0 et des réseaux ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Recherche impliquant trois ESPés (Lille Nord de France, Lorraine, Paris) et deux laboratoires (GERiiCO, LISEC). Observations en immersion, dans des établissements des trois académies (2018-2020), sélectionnés à partir des réponses au questionnaire initial (volet 1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au projet ANR FabLab-More (</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation, Optimisation, Redocumentarisation et Enjeux de savoirs)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> porté par l'Université Bordeaux Montaigne  (Vincent Liquète & Anne Lehmans, dir.).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches précédentes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2006-2010 : « L’information-documentation et sa mise en scène au quotidien : la culture informationnelle en question », Coord. Equipe de Paris (Y. Maury), dans le cadre de l’ERTé Culture informationnelle et curriculum documentaire (Annette Béguin dir., Lille 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2011-2013  « Professeur(e)s documentalistes : identité des formations, (trans)formation(s) des identités », Coord. Equipe de Lille (Y. Maury) , dans le cadre du Pôle Nord-Est (Nassira Hedjerassi dir., CEREP).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2013-2014  « (R)évolutions dans les bibliothèques ? Les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Centres,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> un modèle de bibliothèque à interroger » Bonus Qualité Recherche (BQR, financement LMCU) 2013-2014, Lille 3 (Yolande Maury dir., GERiiCO). Recherche impliquant trois laboratoires : 3 enseignants-chercheurs et un doctorant du laboratoire GERiiCO (Lille 3) ; 1 enseignant-chercheur du laboratoire CIREL (Lille 3) et 2 enseignants-chercheurs du laboratoire EFTS (Toulouse).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2014  « (R)évolutions dans les bibliothèques ? Les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Centres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, un modèle de bibliothèque à interroger : croisement des regards et valorisation de la recherche ». Commission de la recherche, mars-décembre 2014, Lille 3 (Yolande Maury dir., GERiiCO). Recherche impliquant trois laboratoires : 3 enseignants-chercheurs et un doctorant du laboratoire GERiiCO (Lille 3) ; 1 enseignant-chercheur du laboratoire CIREL (Lille 3) et 2 enseignants-chercheurs du laboratoire EFTS (Toulouse).  Cette recherche, financée par la Commission Recherche, prolonge la recherche 2013-2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2015-2016  « L’éducation à l’information et aux médias (EIM), à l’heure du web 2.0 et des réseaux : Mise en cohérence des savoirs et recompositions curriculaires ». Commission de la recherche ESPé (Y. Maury, dir.). Recherche impliquant trois ESPé (Lille Nord de France, Lorraine et Paris) et deux laboratoires (GERiiCO, LISEC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2016 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Etablissements connectés, bibliothèques augmentées, école étendue : le numérique au défi des usages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Y. Maury et S. Kovacs, dir.). Commission de la recherche ESPé. En appui sur le laboratoire GERiiCO. Recherche impliquant quatre enseignants-chercheurs de GERiiCO et une PFA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche 2017 « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les enjeux sociétaux du numérique… du point de vue des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (S. Kovacs, dir.). Commission de la recherche ESPé. En appui sur le laboratoire GERiiCO. Recherche impliquant deux enseignants-chercheurs de GERiiCO et une PFA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recherche  2016-2021  « *Investir dans les jeunesses de la Métropole Européenne de Lille » Programme d'Investissement Avenir (PIA. * Responsable dans ce cadre de la Recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;L'Université Populaire de la Jeunesse (UPJ), un espace des possibles ».</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations artistiques et diversité culturelle en bibliothèque. Regards croisés Brésil-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélio Marcio Pajeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 314, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace comme texture : inventer des formes, tisser des devenirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 9 (2), pp.31-49. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.009.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer la ville à l’horizon 2050 avec l’animation vidéo. Entre matérialité(s) et forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.83-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterCDI, acteur et moteur de la construction de la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Giacomotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 299-300, pp.12-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment , pouvoir d’agir en éducation. A la croisée entre théorie(s), discours et pratique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Hedjerassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (3), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.066.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03003841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décontextualisation, interaction, invention: de quelques voies ouvertes par Gabriel Naudé vers une &amp;quot;science&amp;quot; des bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, De quelques théoriciens et quelques praticiens de l'information-documentation, 16 (1), pp.135-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03002615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques scolaires, numérique et innovation. Regard sur un processus continuiste et rebelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.111-124. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.063.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences sensibles en bibliothèque : peut-on parler d'un tournant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle circulaire de missions des professeurs documentalistes : du choix des mots à l’ordre des priorités, essai de décryptage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03095906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à et littératie. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.143-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591765v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une voix...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, p. 22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des savoirs. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Marteleto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dossier "Anthropologie des savoirs", 42, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la part de l'humain dans les savoirs: les Sciences de l'information et de la communication au défi de l'anthropologie des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.15--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282585v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture informationnelle, à l'heure de la convergence numérique : Centralité des acteurs, dynamiques de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 8, p. 39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Culture(s) de l’information numérique ». Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering through Information Culture: Participatory Culture, a stepping stone? A theoretical Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Worldwide Commonalities and Challenges in Information Literacy Research and Practice, 397, p. 236-242. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03919-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classements et classifications comme problème anthropologique : entre savoir, pouvoir et ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.23-29. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/51549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, pouvoir d'agir, compétences, capacités : autour des mots autonomisation et empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, p. 11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture informationnelle, entre SIC et Sed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 4, p. 15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education &amp;quot;à&amp;quot; et &amp;quot;par&amp;quot; l'information et savoirs en information-documentation : de l'importance de l'intention éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 22 hors-série, pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'information-documentation en contexte scolaire : quelle dynamique des pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43-45, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à l'information et partenariat documentalistes-enseignants de discipline : des textes au terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Éducation à l'information, n° 28-33, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle circulaire de mission pour les enseignants documentalistes ? Eléments de réflexion sur un projet en sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 179, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TPE : une occasion de re-penser l'éducation à l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Etévé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Des pratiques documentaires., 27, pp.48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre recherche documentaire et culture de l'information : quelle place pour les technologies de l'information et de la communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Ordinateurs et textes : une nouvelle culture ?, n° 129, p. 19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des TIC dans les CDI : entre recherche documentaire et culture de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 160, pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signalisation au CDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 152, pp.66-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche documentaire informatisée en sixième. Le dictionnaire encyclopédique AXIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 149, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec François de Closets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fondanèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterCDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 144, pp.58-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education in the Age of GAI, Challenges and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in an AI-driven World. The ninth European Conference on Information Literacy (ECIL),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InLitAs – Information Literacy Association, Sep 2025, Bamberg University, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication Spaces as Spaces for Making, Creating, and Learning. Tinkering With, Tinkering For, and Programmed Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Technology with Education. Edulearn 25, 17th International Confernece on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IATED, Jun 2025, Palma, Spain. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.22899.85283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des connaissances au défi des nouveaux espaces de savoir(s). Co-création, inclusion, pour une OC vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'’organisation des connaissances et les défis de la diversité. 14ᵉ colloque international d’ISKO-France, 13 et 14 octobre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; Centre de recherche sur les médiations (Crem); Chapitre français de l’ISKO, Oct 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre fabrique numérique et fabrique d’un commun, penser un projet de fablab en ÉPIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ségui Entraygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED14 Digitalisation des pratiques en éducation : risques, valeurs eT opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association TICEMED, Oct 2024, LE CAIRE, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter sa pratique en fablab. Documentation pour soi, documentation pour les autres, documentation de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ségui Entraygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Licata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIA4 Fabuleux fabulistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux Montaigne, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking, Meeting Things, Tinkering with Objects and Materials, Being with Information. Some Experiences in Information Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiencing Information and Information Literacy. The 8th European Conference on Information Literacy (ECIL)/9-12 oktober 2023, Krakow, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Krakov, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de réflexion autour de l'idée de bibliothèque intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le CDI au coeur des intelligences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Paris, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débattre autour du mouvement des gilets jaunes pour la web radio. Quelle place pour une éducation critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaltoum Mahmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Forum Paulo Freire. Education, genre et migration dans un contexte de montée des discours de haine en ligne, Campus Condorcet France, 16-17 septembre 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Information Documentation in a “Post-Truth” World: a Challenge for a Critical Education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raribah Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in a Post-Truth Era. 7th European Conference on Information Literacy (ECIL 2021). Bamberg, Germany, 20-23 September 2021/ Sonja Špiranec, Serap Kurbanoğlu, Denis Kos, Joumana Boustany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rapport information-média en Éducation aux médias et à l’information. Paradoxes, tensions, impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation aux Médias et à l’Information : Formes et écritures médiatiques renouvelées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de Paris / Celsa-Sorbonne Université, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education (IME) in the evolving digital context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaltoum Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Timimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: Konferencji Nauka o informacji w okresie zmian, Warsaw, 13th-14th May 2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque ISKO, May 2019, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking Youth Popular University as a Participative Space: Focus on a Speakers’ Corner Experience, between Participatory Culture, Citizen Commitment and Political Empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in Everyday Life. 6th European Conference on Information Literacy, ECIL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03100656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation numérique et devenir des bibliothèques: vers un nouvel ordre des savoirs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et hybridations: construction sociale des savoirs et de l’information. Actes du 4\textsuperscripte colloque MUSSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERiiCO, Jun 2018, Villeneuve d Ascq, France. pp.277-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des jeunes, paradoxes et impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation démocratique au service des territoires, 2èmes Rencontres nationales de la participation,, 6-7-8 mars. Cité des échanges, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ UPJ, une promesse émancipatrice : les stratégies rhétoriques d’un appel à projet polyphonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Pratiquer, (se) former (aux), (re)penser et questionner les pédagogies émancipatrices", Inspé Paris, 8-9 juin.2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à l’information et aux médias (EIM), à l’heure du web 2.0 et réseaux : Mise en cohérence des savoirs et recompositions curriculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'EMI en question pour une mise en perspective du rôle du professeur documentaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education in the French school context : a challenge for school leaders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Timimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Literacy (ECIL), Workplace Information Literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://ecil2017.ilconf.org, Sep 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les savoirs relatifs à l’éducation aux médias : Participation, recul critique, autonomie-pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation aux médias et inégalités éducatives.Avec et autour de Divina Frau-Meigs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE-MRSH, May 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à l’information et aux médias (EIM) à l’heure d’internet : des enjeux affichés à la réalité des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Douarnenez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education across Disciplines: Where is the Coherence of Info-documentary Knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : European Conference on Information Literacy, information Literacy in the Inclusive Society.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques transverses et temporalités dans les Learning Centres : vers une bibliothèque lente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : XXème Congrès de la SFSIC : Temps, temporalités et information-communication.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à l’information et aux médias dans le contexte du web 2.0 et des réseaux : Mise en cohérence des savoirs et recompositions curriculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Timimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation à l’information et aux médias dans un contexte de recompositions curriculaires. Éléments de réflexion autour de l’émergence d’une « notion unifiée ». Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Learning Centres au défi des usages : conventions, (re)qualifications, dynamiques de l’espace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études. Identités des bibliothèques et pratiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque Marguerite Duras, Paris 20ème, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying User Appropriation of University and Secondary school “Learning Centers”. Methodological Questions and Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libraries in the Digital Age (LIDA). Assessing libraries and library users and uses.Proceedings of the 13th international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://lida.ffos.hr/files/LIDA_2014_Proceedings.pdf#page=127, Jun 2014, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques, CDI et innovation : l'information-documentation, un levier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique au sein des CDI et en information-documentation scolaire, Journée d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School librarians, library education and information science in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of International Association for Media and Communications Research (IAMCR) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dublin city university, Jun 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de l’autonomie, culture de l’information : histoires croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherches et questions sur l’éducation : hommage à Jean-Pierre Astolfi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de l’éducation (IFé), Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Knowledge Management in Libraries : the Reference Texts in Question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium ISKO-Maghreb'2012 - Concepts and Tools for Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO-Maghreb, Nov 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une culture de l'information à une culture informationnelle : au-delà du &amp;quot; penser, classer, catégoriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche : objets de recherche et pratiques « en écloserie ». 1er Colloque IDEKI, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Maxéville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la méthodologie documentaire à la culture informationnelle : regard sur le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude. Accueil d’une délégation de la Japan School Library Association (JSLA, Moriyuki Morita, Chairman)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FADBEN Paris, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces documentaires, espaces de savoir, espaces d'expérience : vers une (re)définition du modèle des CDI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 39ème congrès CAIS-ACSI: Les intersections, gens, lieux, informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Fredericton, Nouveau-Brunswick, Canada. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29173/cais581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre des étoiles ou le nouvel ordre documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bolka-Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Debaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ijaz Mairaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque international sur le document électronique (CiDE 13) - Document numérique entre permanence et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. pp.227-236, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3383.9047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions élèves-information et construction d’une culture informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l’information : la synergie à travers la diversité, 38ème congrès annuel CAIS-ACSI, Université Concordia, 2-4 juin 2010. CAIS-ACSI. (Session 10 a, Littératie informationnelle, 4 juin 2010).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ménard, Elaine, Nesset, Valerie et Mas, Sabine (dir.)., Jun 2010, Montréal, Canada. 5 p., </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29173/cais382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information-documentation et la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Syren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la recherche en Education et Formation AREF 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la maîtrise de l'information : de la méthodologie documentaire à la culture informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Euro Certification Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESEN : Ecole supérieure de l'éducation nationale, Sep 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information culture and web 2.0: new practices, new knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Association of School Librarianship (IASL) International Conference and the 13th International Forum on Research in School Librarianship: School Libraries in the Picture: Preparing Pupils for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of School Librarianship (IASL); https://iasl-online.org, Sep 2009, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'Atelier 3A : Définitions du concept de culture de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Education à la culture informationnelle. Colloque international de l’ERTé, 16-17-18 octobre 2008, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERTé Culture informationnelle et curriculum documentaire, Oct 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des parcours et/ou support de la mobilité ? Pratique du ePortfolio par les enseignants-documentalistes en 2ème année d'IUFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cochet-Steichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - EPortfolio et Identité numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for E-Learning (EIfEL), May 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et situer la didactique de l'information-documentation en formation des maîtres : quelle place pour la culture épistémologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AFIRSE, Bordeaux, 18-20 septembre 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIRSE_ Association Francophone Internationale de Recherche en Education, 2008, Bordeaux, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à l'information dans l'enseignement secondaire. Participation à la table ronde La formation à l'information a-t-elle réellement évolué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Formist. Formation à l’information : réalisations et acteurs, où en sommes-nous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB; https://www.enssib.fr/bibliotheque-numerique//notices/1801-table-ronde-la-formation-a-l-information-a-t-elle-reellement-evolue, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'information dans l'enseignement secondaire : les notions et concepts étudiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles sont les notions utilisées dans le cadre des formations à l'information dans l'enseignement scolaire ? Journée URFIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Réflexion sur l'Enseignement des Méthodologies de l'Information (GREMI), Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du portfolio par les enseignants-documentalistes en 2ème année d'Institut Universitaire de Formation des Maîtres (IUFM) : les concepts en information-documentation et leur &amp;quot;mise en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aprendizagem Formal e Informal. Universidade do Minho, Braga (Portugal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Braga, Portugal. p. 228-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions environnement/enseignants/apprenants et dynamique des pratiques d’éducation à l’information en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience(s), savoir(s), sujet(s). 8ème Biennale de l'Education et de la Formation, Lyon 11-14 avril 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP; APRIEF, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduquer à l'information-documentation en 6ème et en 2ème : regard sur les pratiques ordinaires des documentalistes de CDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales Education à l'information et à la documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Urfist de Paris, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre, s'apprendre, faire apprendre. Perspectives constructivistes en éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Coll. I.D/Emergences, cheminements et constructions de savoirs, Muriel Frisch, 978-2-343-24935-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences théâtrales et récits de soi. Une Université populaire sous confinement Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Atelier Up-Mc 93. Université Populaire-Maison de La Culture de Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 226 p., 2020, 978-2-343-21884-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782757423684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Pastiaux-Thiriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pastiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Etévé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 46, 2018, Repères pratiques, 978-2-09-165-180-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2007, 978-2-200-35066-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'information-documentation dans un environnement d'apprentissage informatisé : dynamique de pratiques émergentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atelier National de Reproduction des Thèses. 620 p., 2005, 9782729564841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education (IME) in the Age of Generative Artificial Intelligence: Challenges and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in an AI-Driven World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2864, Springer Nature Switzerland, pp.327-342, 2026, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-17272-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABRICATION SPACES AS POTENTIAL SPACES FOR MAKING, CREATING AND LEARNING: BETWEEN SENSORY/SENSIBLE AND DIGITAL, TINKERING AND PROGRAMMED DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDULEARN25 Proceedings 17th International Conference on Education and New Learning Technologies, Palma, Spain. 30 June-2 July, 2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IATED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9014-9023, 2025, 978-84-09-74218-9. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2025.2322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Information Documentation in a “Post-truth” World: A Challenge for a Critical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raribah Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in a Post-Truth Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1533, Springer International Publishing, pp.3-15, 2022, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99885-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Des problématiques qui émergent, des savoirs qui s'affirment, de nouvelles connaissances en construction, des tensions entre innovation et rigueur méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, s'apprendre, faire apprendre. Perspectives constructivistes en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-184, 2021, 978 2 343 24935 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, s’apprendre, faire apprendre : perspectives constructivistes en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-26, 2021, 978 2 343 24935 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontrer des choses, manipuler des objets, mettre en œuvre des matériaux, construire des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, s'apprendre, faire apprendre. Perspectives constructivistes en éducation / Yolande Maury, Jean-Marc Paragot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Coll. I.D/Emergences, cheminements et constructions de savoirs, 978-2-343-24935-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Media Education in the Evolving Digital Context. The Use of Some Innovative Devices Such as Web Radio, Wikipedia Workshops, Booktrailing, and Hackathons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaltoum Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Timimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nauka o informacji w okresie zmian X. Rewolucja cyfrowa: infrastruktura, usługi, użytkownicy / B. Sosińska-Kalata, M. Roszkowski, Z. Wiorogórska.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wydawnictwo Naukowe i Edukacyjne Stowarzyszenia Bibliotekarzy Polskich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-145, 2020, Coll. Miscellanea Informatologica Varsoviensia; 10, 978-83-65741-64-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminement(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Atelier UP-MC 93. Université populaire-Maison de la Culture de Seine-Saint-Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences théâtrales et récits de soi. Une Université populaire sous confinement Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-141, 2020, 978-2-343-21884-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-former le territoire local par l'exercice scolaire. Etude de cas d'un projet de géographie prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Tardy; Marta Severo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs du visible et de l'invisible dans la fabrique des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-78, 2020, 978-2-343-19303-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03002589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les évolutions en cours dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolande Maury, Susan Kovacs, Sylvie Condette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-43, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés et les pratiques interculturelles. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction de savoirs et de dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.399-402, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions curriculaires, pratiques partagées et éducation à l’information-documentation : Quelle mise en cohérence des savoirs info-documentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction de savoirs et de dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.378-395, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des conventions bousculées, des identités questionnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolande MAURY, Susan KOVACS, Sylvie CONDETTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-164, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Centres et circulation des savoirs : espaces, frontières, pratiques transverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolande Maury, Susan Kovacs, Sylvie Condette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-92, 2018, 978-2-7574-2368-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modernité d’Eugène Morel, figure marquante de la documentation, pionnier de la modernisation des bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements épistémologiques et théoriques de la science de l’information-documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives conclusives. Penser l’espace de la bibliothèque « en extension »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAURY Yolande, KOVACS Susan, CONDETTE Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-257, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques transverses et temporalités dans les Learning Centres : vers une bibliothèque lente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Lépine; Sylvie Alemanno; Christian Le Moënne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications &amp; organisations : accélérations temporelles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-161, 2017, 978-2-343-12384-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)penser l’éducation à l’information et aux médias dans le contexte du web social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kiyindou, Alain, Barbey, Francis, Corroy-Labardens, Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’éducation par les médias à l’éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 81-90, 2016, Communication et civilisation, 978-2-343-07510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture informationnelle et Learning Centres : entre learning, training, teaching et place to be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madjid Ihadjadene, Alexandra Saemmer, Claude Baltz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture informationnelle : Vers une propédeutique du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-307, 2015, Cultures numériques, 9782705690687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie informationnelle et caractérisation de dynamiques collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau Ideki, Objets de recherche, d’éducation et de formations émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-156, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIC et Documentation dans la formation initiale des professeurs-documentalistes : entre attendus institutionnels et déclinaison dans les masters d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI. Objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 157-168, 2014, Collection I.D. Emergences, cheminements etconstructions de savoirs, 9782343047720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Culture as a Socio-cultural Practice: (Re)defining the Concept in the Context of Digital Convergence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sosinska-Kalata, Barbara (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science in an Age of Change: conceptions, methods, research, practices = Nauka o informacji w okresie zmian : koncepcje, metody, badania, praktyki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Warsaw, Stowarzyszenie Bibliotekarzy Polskich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 207-216., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une culture de l’information à une culture informationnelle : au-delà du « penser, classer, catégoriser »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation. Nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche : objets de recherche et pratiques « en écloserie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-148, 2013, ID/Emergences, cheminements et constructions de savoirs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence et changement dans la culture informationnelle : ce que dit le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets documentaires numériques : nouvel enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-133, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures informationnelles : définitions, approches, enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chapron; Eric Delamotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à la culture informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSSIB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-39, 2010, Série Culture de l'information, 978 2 910227 75 3. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096680v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de l'information, culture de l'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture de l'information. Des pratiques.. aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-69, 2009, 313309108422-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve pratique de techniques documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes externe de Documentation. 4ème édition / Fondanèche, Daniel (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 243-270, 2007, 978-2-7117-2598-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve de dossier portant sur un champ disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes externe de Documentation. 4ème édition/ Fondanèche, Daniel (coord.).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 87-102, 2007, 978-2-7117-2598-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve pratique de techniques documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes externe de Documentation. 3ème édition / Fondanèche, Daniel (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 255-282, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve de dossier portant sur un champ disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes externe de Documentation. 3ème édition / Fondanèche, Daniel (coord.) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 100-116, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve pratique de techniques documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Capes externe de Documentation. 2ème édition / Fondanèche, Daniel (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 419-446., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve de dossier portant sur un champ disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes externe de Documentation. 2ème édition / Daniel Fondanèche (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 102-280, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 50 ans des CDI : regards de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Université Populaire de la Jeunesse, espace des possibles. Un processus complexe, au défi d'un jeu de pouvoirs et d'acteurs, dans un emboîtement de contextes. Programme d'Investissement d'Avenir (PIA) &amp;quot;Investir dans les jeunesses de la métropole européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Métropole Européenne de Lille. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(R)évolutions dans les bibliothèques ? Les Learning Centres, un modèle de bibliothèque à interroger : croisement des regards et valorisation de la recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3; Commission de la recherche. 2014, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(R)évolutions dans les bibliothèques ? Les Learning Centres, un modèle de bibliothèque à interroger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3, UFR DECCID, département SID. 2014, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche contextualisée et systémique de l’éducation à l’information : entre logiques épistémiques et logiques des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille 3. 2010, pp.140-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information-documentation et sa mise en scène au quotidien : la culture informationnelle en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Etévé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition(s) de la culture informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lille 3. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : Empowerment, pouvoir d’agir en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Hedjerassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, pp.3-217, 2020, Empowerment, pouvoir d’agir en éducation. À la croisée entre théorie(s), discours et pratique(s), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.066.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à et littératie. Questions de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-194, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : Anthropologie des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Marteleto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, p. 7-110, 2014, Anthropologie des savoirs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOSSIER : CULTURE(S) DE L’INFORMATION NUMÉRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-68, 2013, Les Cahiers de la SFSIC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Culture. Materiality / Materialities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Dico Didac Emergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://ideki.org/wp-content/uploads/2025/07/La-culture-informationnelle-_-materialites-VF1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54366DF5"/>
+    <w:nsid w:val="C5F58FA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="67963397"/>
+    <w:nsid w:val="50717FB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yolande-maury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8376-0889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101878338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gehfa.com/fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iret.fr/fr/le-groupe-de-recherche-topologiques/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideki.org/reseau-ideki-didactiques-metiers-humains/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-032-17272-3_27" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516860" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideki.org/fiches/culture-informationnelle/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511294" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=utt9DwAAQBAJ&amp;printsec=frontcover&amp;hl=fr&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=utt9DwAAQBAJ&amp;lpg=PA1&amp;dq=google%20books%20%22biblioth%C3%A8ques%20en%20mouvement%22&amp;hl=fr&amp;pg=PA1#v=onepage&amp;q=google%20books%20%22biblioth%C3%A8ques%20en%20mouvement%22&amp;f=false" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100369880" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldcat.org/title/bibliotheque-en-mouvement-innover-fonder-pratiquer-de-nouveaux-espaces/oclc/1078877705" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106620" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-apprendre_s_apprendre_faire_apprendre_perspectives_constructivistes_en_education_yolande_maury_jean_marc_paragot-9782343249353-71813.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fablabmore.hypotheses.org/a-propos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio Marcio Pajeu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.009.0031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777415v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giacomotto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03003841v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Hedjerassi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.066.0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03002615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0111" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410195v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03095906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591765v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01413583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Marteleto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282585v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03919-0_30" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51549" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002902v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152764v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Aulagnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Navarro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Et&#233;v&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fondan&#232;che" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22899.85283" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline S&#233;gui Entraygues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Licata" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Mahmoudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raribah Gatti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Timimi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783097v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951019v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Azizi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03100656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651267v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651271v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644392v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01292906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312540v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cais581" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01279934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debaecker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ijaz Mairaj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3383.9047" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cais382" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gossin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Syren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cochet-Steichen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159289v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836970v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paragot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Atelier Up-Mc 93. Universit&#233; Populaire-Maison de La Culture de Seine-Saint-Denis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-experiences_theatrales_et_recits_de_soi_une_universite_populaire_sous_confinement_covid_19_collectif_atelier_up_mc93-9782343218847-67779.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Pastiaux-Thiriat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pastiaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://superieur-concours.nathan.fr/catalogue/la-pedagogie-9782091651804" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443256v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516860v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17272-3_27" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.iated.org/publications/EDULEARN25" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2025.2322" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663457v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99885-1_1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835925v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482923v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sbp.pl/wydawnictwa/produkt?produkt_id=438" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03002589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480571v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106675" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01638343v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-constructions_de_savoirs_et_de_dispositifs_muriel_frisch-9782343136431-58790.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01638333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480564v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106740" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106705" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637144v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?hl=en&amp;amp;lr=&amp;amp;id=IiRmDwAAQBAJ&amp;amp;oi=fnd&amp;amp;pg=PA202&amp;amp;dq=%22yolande+maury%22+morel&amp;amp;ots=et2Tl-Dtq1&amp;amp;sig=2s0I1ej7k-2I0sIJ7jrB94bIHO0&amp;amp;redir_esc=y#v=onepage&amp;amp;q=%22yolande%20maury%22%20morel&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480575v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106780" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591766v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-communications_organisations_accelerations_temporelles_sylvie_p_alemanno_christian_le_moenne_valerie_lepine-9782343123844-53870.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399743v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49549" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429234v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705690687" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01638367v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zapata" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_reseau_ideki_objets_de_recherche_d_education_et_de_formation_emergents_problematises_mis_en_tension_reelabores_muriel_frisch-9782343047720-45218.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061992v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bbc.uw.edu.pl/Content/807/154.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337273v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-didactiques_et_metiers_de_l_humain_et_de_la_relation_nouveaux_espaces_et_dispositifs_en_question_nouveaux_horizons_en_formation_et_en_recherche_muriel_frisch-9782343011783-40747.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312550v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldcat.org/title/objets-documentaires-numeriques-nouvel-enseignement/oclc/836053542" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096680v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.827" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312551v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/culture-de-l-information-des-pratiques-3133091084226.html" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626547v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626552v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626548v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01171116v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531277v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399733v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399739v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01305372v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009392v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815778v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01639766v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403979v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01288354v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511294v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yolande-maury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8376-0889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101878338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=82AIoHwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gehfa.com/fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iret.fr/fr/le-groupe-de-recherche-topologiques/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideki.org/reseau-ideki-didactiques-metiers-humains/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-032-17272-3_27" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516860" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideki.org/fiches/culture-informationnelle/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511294" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=utt9DwAAQBAJ&amp;printsec=frontcover&amp;hl=fr&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=utt9DwAAQBAJ&amp;lpg=PA1&amp;dq=google%20books%20%22biblioth%C3%A8ques%20en%20mouvement%22&amp;hl=fr&amp;pg=PA1#v=onepage&amp;q=google%20books%20%22biblioth%C3%A8ques%20en%20mouvement%22&amp;f=false" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100369880" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldcat.org/title/bibliotheque-en-mouvement-innover-fonder-pratiquer-de-nouveaux-espaces/oclc/1078877705" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106620" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-apprendre_s_apprendre_faire_apprendre_perspectives_constructivistes_en_education_yolande_maury_jean_marc_paragot-9782343249353-71813.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fablabmore.hypotheses.org/a-propos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio Marcio Pajeu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.009.0031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giacomotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03003841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Hedjerassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.066.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03002615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03095906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591765v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01413583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817683v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Marteleto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282585v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03919-0_30" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51549" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617417v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819151v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Aulagnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Navarro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Et&#233;v&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465625v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617411v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fondan&#232;che" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309965v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22899.85283" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801318v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline S&#233;gui Entraygues" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Licata" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270434v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482824v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Mahmoudi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raribah Gatti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Timimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03100656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Azizi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783097v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951019v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644401v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651267v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644373v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399775v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399768v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651271v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651316v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01292906v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312540v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836112v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cais581" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01279934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debaecker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ijaz Mairaj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3383.9047" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444343v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cais382" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gossin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Syren" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158138v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836970v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cochet-Steichen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159289v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159881v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paragot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502836v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Atelier Up-Mc 93. Universit&#233; Populaire-Maison de La Culture de Seine-Saint-Denis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-experiences_theatrales_et_recits_de_soi_une_universite_populaire_sous_confinement_covid_19_collectif_atelier_up_mc93-9782343218847-67779.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924454v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Pastiaux-Thiriat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pastiaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://superieur-concours.nathan.fr/catalogue/la-pedagogie-9782091651804" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226415v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516860v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17272-3_27" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184588v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.iated.org/publications/EDULEARN25" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2025.2322" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99885-1_1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835951v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835925v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sbp.pl/wydawnictwa/produkt?produkt_id=438" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502830v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03002589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480571v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106675" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01638343v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-constructions_de_savoirs_et_de_dispositifs_muriel_frisch-9782343136431-58790.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01638333v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480564v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106740" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106705" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637144v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?hl=en&amp;amp;lr=&amp;amp;id=IiRmDwAAQBAJ&amp;amp;oi=fnd&amp;amp;pg=PA202&amp;amp;dq=%22yolande+maury%22+morel&amp;amp;ots=et2Tl-Dtq1&amp;amp;sig=2s0I1ej7k-2I0sIJ7jrB94bIHO0&amp;amp;redir_esc=y#v=onepage&amp;amp;q=%22yolande%20maury%22%20morel&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480575v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106780" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-communications_organisations_accelerations_temporelles_sylvie_p_alemanno_christian_le_moenne_valerie_lepine-9782343123844-53870.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399743v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49549" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429234v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705690687" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01638367v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zapata" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_reseau_ideki_objets_de_recherche_d_education_et_de_formation_emergents_problematises_mis_en_tension_reelabores_muriel_frisch-9782343047720-45218.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096682v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061992v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bbc.uw.edu.pl/Content/807/154.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-didactiques_et_metiers_de_l_humain_et_de_la_relation_nouveaux_espaces_et_dispositifs_en_question_nouveaux_horizons_en_formation_et_en_recherche_muriel_frisch-9782343011783-40747.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312550v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldcat.org/title/objets-documentaires-numeriques-nouvel-enseignement/oclc/836053542" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096680v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.827" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312551v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/culture-de-l-information-des-pratiques-3133091084226.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626547v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626546v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626552v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626548v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01171116v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531277v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399733v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399739v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01305372v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986154v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009392v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815778v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01639766v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403979v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01288354v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511294v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>