--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1080,269 +1080,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The glaze production technology of an early Ottoman pottery (mid-14th(?)-16th century): The case of ‘Miletus Ware’</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caratterizzazione archeometrica e archeologica della ceramica invetriata di età islamica a Palermo (fine IX-metà XI secolo): nuovi dati e problemi aperti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gulsu Simsek Franci</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucia Arcifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bagnera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Cabella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viva Sacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archeologia medievale : cultura materiale, insediamenti, territorio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67, pp.249-273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424450v1</w:t>
+                <w:t xml:space="preserve">hal-03384344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caratterizzazione archeometrica e archeologica della ceramica invetriata di età islamica a Palermo (fine IX-metà XI secolo): nuovi dati e problemi aperti</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Arcifa</w:t>
+                <w:t xml:space="preserve">The glaze production technology of an early Ottoman pottery (mid-14th(?)-16th century): The case of ‘Miletus Ware’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Bagnera</w:t>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Cabella</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gulsu Simsek Franci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia medievale : cultura materiale, insediamenti, territorio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.102073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384344v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcis ou non ? Recontextualiser des plats byzantins conservés dans un musée</w:t>
               </w:r>
@@ -4305,63 +4305,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00015590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIXE analysis of Byzantine ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Y. Waksman</w:t>
+                <w:t xml:space="preserve">Pixe analysis byzantine ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4376,87 +4376,87 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 85, pp.824-829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00113636v1</w:t>
+                <w:t xml:space="preserve">in2p3-00015679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixe analysis byzantine ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Waksman</w:t>
+                <w:t xml:space="preserve">PIXE analysis of Byzantine ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4465,57 +4465,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 85, pp.824-829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00015679v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00113636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4546,51 +4546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouilles de Sabra al-Mansuriyya (Kairouan, 2003-2007). Les indices d’une production locale et les céramiques importées (fin du Xe s.-première moitié du XIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soundès Gragueb Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4648,230 +4648,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ensemble céramique inédit du haut Moyen Âge en Corse du Sud (Valle di l’Olmu, Afa) : études pluridisciplinaires</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archaeometric investigations of Islamic pottery production at Antioch-on-the-Orontes: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la mobilité : circulation des biens et des personnes dans l'Antiquité tardive et au Moyen-Age</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Congress on the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Copenhague, Denmark. pp.539-546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13173/9783447123426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337360v1</w:t>
+                <w:t xml:space="preserve">hal-05336404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeometric investigations of Islamic pottery production at Antioch-on-the-Orontes: preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un ensemble céramique inédit du haut Moyen Âge en Corse du Sud (Valle di l’Olmu, Afa) : études pluridisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Boneu-Pouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on the Archaeology of the Ancient Near East</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie de la mobilité : circulation des biens et des personnes dans l'Antiquité tardive et au Moyen-Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Girona, Espagne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336404v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the pottery of the Serçe Limanı shipwreck</w:t>
               </w:r>
@@ -5416,165 +5416,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the Circulation of Pottery in the Black Sea in the Middle and Late Byzantine Periods: A View from Archaeological Science</w:t>
+                <w:t xml:space="preserve">Archaeometric investigations of Islamic pottery production from Antioch and its region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 10e Rencontres d’Archéologie de l’IFEA. Black Sea crossings. Maritime networks from Hellenistic to Byzantines times</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFEA, Istanbul; Musée du Louvre, Paris; Koç University ANAMED, Istanbul, Nov 2023, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">13th ICAANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839567v1</w:t>
+                <w:t xml:space="preserve">hal-04193343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeometric investigations of Islamic pottery production from Antioch and its region</w:t>
+                <w:t xml:space="preserve">About the Circulation of Pottery in the Black Sea in the Middle and Late Byzantine Periods: A View from Archaeological Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ICAANE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Les 10e Rencontres d’Archéologie de l’IFEA. Black Sea crossings. Maritime networks from Hellenistic to Byzantines times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFEA, Istanbul; Musée du Louvre, Paris; Koç University ANAMED, Istanbul, Nov 2023, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193343v1</w:t>
+                <w:t xml:space="preserve">hal-04839567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of sgraffito and champlevé in Lyon laboratory</w:t>
               </w:r>
@@ -6348,178 +6348,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between the Islamic and the Byzantine worlds: technological issues in pottery manufacture raised by the recent large-scale excavations in Istanbul and Thessaloniki</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultural, technological and economic changes in Western Anatolia: Observing the Byzantine-Ottoman transition (13th-15th centuries) through glazed tablewares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics from Islamic Lands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Victoria and Albert Museum, Londres; Shangri La Museum of Islamic Art, Culture &amp; Design, Honolulu, Jul 2021, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th International ANAMED Annual Symposium. Glazed Wares as Cultural Agents in the Byzantine, Seljuk, and Ottoma, Lands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANAMED, Koç University, Dec 2018, Istanbul, Turkey. pp.157-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472651v1</w:t>
+                <w:t xml:space="preserve">hal-03384333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural, technological and economic changes in Western Anatolia: Observing the Byzantine-Ottoman transition (13th-15th centuries) through glazed tablewares</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between the Islamic and the Byzantine worlds: technological issues in pottery manufacture raised by the recent large-scale excavations in Istanbul and Thessaloniki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International ANAMED Annual Symposium. Glazed Wares as Cultural Agents in the Byzantine, Seljuk, and Ottoma, Lands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANAMED, Koç University, Dec 2018, Istanbul, Turkey. pp.157-190</w:t>
+              <w:t xml:space="preserve">Ceramics from Islamic Lands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoria and Albert Museum, Londres; Shangri La Museum of Islamic Art, Culture &amp; Design, Honolulu, Jul 2021, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384333v1</w:t>
+                <w:t xml:space="preserve">hal-03472651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance studies of Günsenin IV amphorae from the Novy Svet shipwreck</w:t>
               </w:r>
@@ -7364,51 +7364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Y. Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists (EAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Barcelona (ES), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7472,51 +7472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéométrie 2017 - Colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7971,204 +7971,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term pottery production and chemical reference groups: examples from Medieval Western Turkey</w:t>
+                <w:t xml:space="preserve">Archaeological and archaeometric investigations of the amphorae cargo of a late Roman shipwreck sunk near the Cape of Plaka (Crimea, Ukraine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Morozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Zelenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colak M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Late Hellenistic to Mediaeval Fine wares of the Aegean Coast of Anatolia. Their production, imitation and use</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Varsovie, Poland. pp.107-125</w:t>
+              <w:t xml:space="preserve">LRCW4, Late Roman Coarse Wares, Cooking Wares and Amphorae in the Mediterranean: Archaeology and Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Thessalonique, Greece. pp.911-929</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010554v1</w:t>
+                <w:t xml:space="preserve">hal-02010575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological and archaeometric investigations of the amphorae cargo of a late Roman shipwreck sunk near the Cape of Plaka (Crimea, Ukraine)</w:t>
+                <w:t xml:space="preserve">Long-term pottery production and chemical reference groups: examples from Medieval Western Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Colak M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LRCW4, Late Roman Coarse Wares, Cooking Wares and Amphorae in the Mediterranean: Archaeology and Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Thessalonique, Greece. pp.911-929</w:t>
+              <w:t xml:space="preserve">Late Hellenistic to Mediaeval Fine wares of the Aegean Coast of Anatolia. Their production, imitation and use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Varsovie, Poland. pp.107-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010575v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité régionale et spécificités locales en Lycie : l'apport des céramiques culinaires</w:t>
               </w:r>
@@ -8374,77 +8374,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il contributo delli analisi di laboratorio allo studio delle ceramiche nordafricane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Cabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soundes Gragueb Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8817,342 +8817,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03618434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramiche del gruppo Port Saint Symeon ware rinvenute a Genova, Marsiglia e Beirut</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Una produzione di Graffita arcaica tirrenica ? Caratterizzazione archeologica e archaeometrica di ceramiche ingobbiate da Finale Ligure (SV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vallauri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+                <w:t xml:space="preserve">L. Palazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Gavagnin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cabella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genova e Savona, la Liguria crocevia della ceramica : Atti XXXVII Convegno Internazionale della ceramica [Savona, 28-29 maggio 2004]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Savona, Italy. pp.81-88</w:t>
+              <w:t xml:space="preserve">Atti dei XXXVII e XXXVIII Convegni internazionali della ceramica, Albisola 2004-2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Albisola, Italy. pp.113-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00114117v1</w:t>
+                <w:t xml:space="preserve">halshs-00114099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una produzione di Graffita arcaica tirrenica ? Caratterizzazione archeologica e archaeometrica di ceramiche ingobbiate da Finale Ligure (SV)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The wandering scientist, or the quest for intercalibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atti dei XXXVII e XXXVIII Convegni internazionali della ceramica, Albisola 2004-2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Albisola, Italy. pp.113-127</w:t>
+              <w:t xml:space="preserve">34th International Symposium on Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Zaragoza, Spain. pp.563-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00114099v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00114119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wandering scientist, or the quest for intercalibration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ceramiche del gruppo Port Saint Symeon ware rinvenute a Genova, Marsiglia e Beirut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Richarté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Gavagnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Symposium on Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Zaragoza, Spain. pp.563-568</w:t>
+              <w:t xml:space="preserve">Genova e Savona, la Liguria crocevia della ceramica : Atti XXXVII Convegno Internazionale della ceramica [Savona, 28-29 maggio 2004]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Savona, Italy. pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00114119v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00114117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de l'origine levantine de plusieurs types d'amphores importées en Gaule à l'époque impériale</w:t>
               </w:r>
@@ -9367,64 +9367,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caratterizzazione attraverso microscopia ottica, SEM/EDS e XRF di ceramiche graffite policrome mediorientali di XII-XIII secolo (Port Saint Symeon Ware) con ingobbio &amp;quot;quarzoso&amp;quot; rinvenute a Beirut, Genova et Marsiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Piccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10960,191 +10960,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glazed pottery from the excavation in Akkerman (Bilgorod-Dnistrovskyi, Ukraine), preliminary results of the archaeological and archaeometric studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potters in between Nicosia and Lapithos (Cyprus): archaeological and archaeometric evidence from the Vitonos excavations (Nicosia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetra Papanikola-Bakirtzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Congress AIECM3 on Medieval and Modern Mediterranean Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765744v1</w:t>
+                <w:t xml:space="preserve">hal-03765742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potters in between Nicosia and Lapithos (Cyprus): archaeological and archaeometric evidence from the Vitonos excavations (Nicosia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glazed pottery from the excavation in Akkerman (Bilgorod-Dnistrovskyi, Ukraine), preliminary results of the archaeological and archaeometric studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Teslenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Demetra Papanikola-Bakirtzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Congress AIECM3 on Medieval and Modern Mediterranean Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765742v1</w:t>
+                <w:t xml:space="preserve">hal-03765744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miletus Ware: a study of early Turkish ceramics by a multi-analytical approach</w:t>
               </w:r>
@@ -11169,51 +11169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11473,246 +11473,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medieval MasterChef. An Archaeological and Historical Perspective on Eastern Cuisine and Western Foodways</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanita Vroom</w:t>
+                <w:t xml:space="preserve">Fustat II, Fouilles d'Istabl 'Antar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland-Pierre Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Brepols, pp.119-143, 376-377, 2017</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GAYRAUD Roland-Pierre. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut français d’archéologie orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.448, 2017, Fouilles de l’Institut français d’archéologie orientale ; 75 - Archéologie islamique, 978-2-7247-0693-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009323v1</w:t>
+                <w:t xml:space="preserve">halshs-01486639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fustat II, Fouilles d'Istabl 'Antar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Medieval MasterChef. An Archaeological and Historical Perspective on Eastern Cuisine and Western Foodways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanita Vroom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roos van Oosten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, pp.119-143, 376-377, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland-Pierre Gayraud</w:t>
-[...94 lines deleted...]
-                <w:t xml:space="preserve">halshs-01486639v1</w:t>
+                <w:t xml:space="preserve">hal-02009323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient Ceramics - Analysis and Components</w:t>
               </w:r>
@@ -11904,518 +11904,518 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Port St. Symeon Ware”: A Medieval Ware at the Crossroads?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Burlot</w:t>
+                <w:t xml:space="preserve">Archaeometry of Byzantine amphorae from the sites of Rus: First results of the German-Polish-Ukrainian-French project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Korokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Khamaiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Redford S. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Tymoshenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivakin V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinet Höyük 7: The Medieval Period, Kinet Höyük 7: The Medieval Period</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intermarium in the Middle Ages. Archaeology of Intercivilizational Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.202-222, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336427v1</w:t>
+                <w:t xml:space="preserve">hal-05337291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragments of amphorae</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 2.1.6. Céramiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leroy S. et al. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The early medieval settlement complex at Czermno in the light of results from 2010-2011 research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.749-792, 2025</w:t>
+              <w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782813004178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419437v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeometry of Byzantine amphorae from the sites of Rus: First results of the German-Polish-Ukrainian-French project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaia ware&amp;quot;, &amp;quot;Troad ware&amp;quot;: Two successful pottery production centers in medieval Western Anatolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermarium in the Middle Ages. Archaeology of Intercivilizational Contacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.202-222, 2025</w:t>
+              <w:t xml:space="preserve">Kadıkalesi / Anaia'ya Adanmış Bir Ömür : Zeynep Mercangöz'e Armağan (Festschrift in Honor of Zeynep Mercangöz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-299, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337291v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2.1.6. Céramiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Port St. Symeon Ware”: A Medieval Ware at the Crossroads?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Leroy S. et al. </w:t>
+              <w:t xml:space="preserve">Redford S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kinet Höyük 7: The Medieval Period, Kinet Höyük 7: The Medieval Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, BAR S3224, pp.509-532, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30861/9781407362571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336363v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaia ware&amp;quot;, &amp;quot;Troad ware&amp;quot;: Two successful pottery production centers in medieval Western Anatolia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fragments of amphorae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Auch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Belskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Korokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Khamaiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Trzeciecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kadıkalesi / Anaia'ya Adanmış Bir Ömür : Zeynep Mercangöz'e Armağan (Festschrift in Honor of Zeynep Mercangöz)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.289-299, 2025</w:t>
+              <w:t xml:space="preserve">The early medieval settlement complex at Czermno in the light of results from 2010-2011 research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.749-792, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443213v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance Studies of Byzantine and Levantine Pottery Imported to Kinet Höyük</w:t>
               </w:r>
@@ -12428,51 +12428,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Redford S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinet Höyük 7: The Medieval Period, Kinet Höyük 7: The Medieval Period</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, BAR S3224, pp.499-508, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30861/9781407362571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336418v1</w:t>
@@ -12550,238 +12550,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04348355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance studies of Günsenin IV amphorae from the Novy Svet shipwreck</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glazed pottery from the excavations in Akkerman (Bilgorod-Dnistrovskyi, Ukraine). Preliminary results of archaeological and archaeometric studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Teslenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Todorova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. García Porras et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII Congreso Internacional sobre Cerámica Medieval y Moderna en el Mediterráneo (AIECM3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.703-711, 2024</w:t>
+              <w:t xml:space="preserve">, pp.787-791, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803285v1</w:t>
+                <w:t xml:space="preserve">hal-04803328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glazed pottery from the excavations in Akkerman (Bilgorod-Dnistrovskyi, Ukraine). Preliminary results of archaeological and archaeometric studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Provenance studies of Günsenin IV amphorae from the Novy Svet shipwreck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Zelenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Morozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Todorova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. García Porras et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII Congreso Internacional sobre Cerámica Medieval y Moderna en el Mediterráneo (AIECM3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.787-791, 2024</w:t>
+              <w:t xml:space="preserve">, pp.703-711, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803328v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potters between Nicosia and Lapithos (Cyprus): preliminary archaeological and archaeometric evidence from the Vitonos street excavations (Nicosia)</w:t>
               </w:r>
@@ -13496,498 +13496,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological and archaeometric investigations of cooking wares in Frankish and Venetian Cyprus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruth Smadar Gabrieli</w:t>
+                <w:t xml:space="preserve">Changing people, dining habits and pottery technologies: Tableware productions on the eve of the Ottoman Empire in western Anatolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Pecci</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Böhlendorf Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanita Vroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.Y. Waksman (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary approaches to food and foodways in the medieval Eastern Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.97-112, 2020, 978-2-35668-070-9. </w:t>
+              <w:t xml:space="preserve">, pp.363-384, 2020, 978-2-35668-070-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070422v1</w:t>
+                <w:t xml:space="preserve">hal-03070458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic evidence for sugar production in the ‘Akko plain: Typology and provenance studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nimrod Getzov</w:t>
+                <w:t xml:space="preserve">Byzantine amphorae of the 10th-13th centuries from the Novy Svet shipwrecks, Crimea, the Black Sea: Preliminary typology and archaeometric studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Morozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Zelenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.Y. Waksman (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary approaches to food and foodways in the medieval Eastern Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.163-190, 2020, 978-2-35668-070-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10169⟩</w:t>
+              <w:t xml:space="preserve">, pp.429-446, 2020, 978-2-35668-070-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070435v1</w:t>
+                <w:t xml:space="preserve">hal-03070481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing people, dining habits and pottery technologies: Tableware productions on the eve of the Ottoman Empire in western Anatolia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Burlot</w:t>
+                <w:t xml:space="preserve">Archaeological and archaeometric investigations of cooking wares in Frankish and Venetian Cyprus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Smadar Gabrieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joanita Vroom</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Pecci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.Y. Waksman (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary approaches to food and foodways in the medieval Eastern Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.363-384, 2020, 978-2-35668-070-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10249⟩</w:t>
+              <w:t xml:space="preserve">, , pp.97-112, 2020, 978-2-35668-070-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070458v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byzantine amphorae of the 10th-13th centuries from the Novy Svet shipwrecks, Crimea, the Black Sea: Preliminary typology and archaeometric studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yana Morozova</w:t>
+                <w:t xml:space="preserve">Ceramic evidence for sugar production in the ‘Akko plain: Typology and provenance studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna J. Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimrod Getzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey Zelenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.Y. Waksman (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary approaches to food and foodways in the medieval Eastern Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.429-446, 2020, 978-2-35668-070-9. </w:t>
+              <w:t xml:space="preserve">, pp.163-190, 2020, 978-2-35668-070-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070481v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic vessels and food consumption: Chalcis as a major production and distribution center in the Byzantine and Frankish periods</w:t>
               </w:r>
@@ -14284,51 +14284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the Crusades on ceramic production and use in the southern Levant: Continuity or change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna J. Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14386,458 +14386,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cypriot and Levantine cooking wares in Frankish Cyprus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Provenance studies&amp;quot;: productions and compositional groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">J.A.C. Vroom; S.Y. Waksman; R.M.R. van Oosten (eds.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alice M. W. Hunt (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medieval MasterChef. An Archaeological and Historical Perspective on Eastern Cuisine and Western Foodways</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.119-143, 376-377, 2017</w:t>
+              <w:t xml:space="preserve">Oxford Handbook of Archaeological Ceramic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.148-161, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010037v1</w:t>
+                <w:t xml:space="preserve">hal-02009375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance studies&amp;quot;: productions and compositional groups</w:t>
+                <w:t xml:space="preserve">Dogs, vultures, horses and Black Pudding: Unclean Meats in the Eyes of the Byzantines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Caseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Handbook of Archaeological Ceramic Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multidisciplinary Approaches to Food and Foodways in the Medieval Eastern Mediterranean, dir. S. Y. Waksman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009375v1</w:t>
+                <w:t xml:space="preserve">hal-03861338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dogs, vultures, horses and Black Pudding: Unclean Meats in the Eyes of the Byzantines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanita Vroom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roos van Oosten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joanita A.C. Vroom; S.Y. Waksman; Roos M.R. van Oosten (eds.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Approaches to Food and Foodways in the Medieval Eastern Mediterranean, dir. S. Y. Waksman</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medieval MasterChef. An Archaeological and Historical Perspective on Eastern Cuisine and Western Foodways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.13-22, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861338v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanita Vroom</w:t>
+                <w:t xml:space="preserve">Cypriot and Levantine cooking wares in Frankish Cyprus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Smadar Gabrieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Joanita A.C. Vroom; S.Y. Waksman; Roos M.R. van Oosten (eds.). </w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Pecci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.A.C. Vroom; S.Y. Waksman; R.M.R. van Oosten (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval MasterChef. An Archaeological and Historical Perspective on Eastern Cuisine and Western Foodways</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brepols, pp.13-22, 2017</w:t>
+              <w:t xml:space="preserve">, Brepols, pp.119-143, 376-377, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009383v1</w:t>
+                <w:t xml:space="preserve">hal-02010037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes en laboratoire de céramiques islamiques du Caire: l'apport des fouilles récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Cabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roland-Pierre Gayraud; Lucy Vallauri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fustat II. Fouilles d’Istabl `Antar. Céramiques d'ensembles des IXe et Xe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.383-414, 2017</w:t>
@@ -15120,51 +15120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Zelenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colak M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iryna Teslenko (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ancient &amp; Medieval Taurica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kiev, pp.157-178, 2015</w:t>
@@ -15187,290 +15187,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers de potiers de Soubran et de Petit-Niort (Charente-Maritime): caractérisation chimique des productions et éléments pour une approche de leur diffusion</w:t>
+                <w:t xml:space="preserve">« Les ateliers de Soubran et Petit Niort (Charente-Maritime). Caractérisation chimique des productions », in : SANCHEZ (C.), SIREIX (C.), L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine, Montagnac, Editions Monique Mergoil (Archéologie et Histoire romaine, 28), p.65-77.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’organisation des productions céramiques sur l’arc Atlantique : l’exemple de l’Aquitaine romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Mergoil, pp.65-77, 2014</w:t>
+              <w:t xml:space="preserve">L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010395v1</w:t>
+                <w:t xml:space="preserve">hal-01086234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les céramiques utilisées à Périgueux et les ateliers périgourdins de Peyzac-le-Moustier et de Siorac-de-Ribérac (Dordogne) : caractérisation et approvisionnement », in : SANCHEZ (C.), SIREIX (C.), L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine, Montagnac, Editions Monique Mergoil (Archéologie et Histoire romaine, 28), p. 239-254.</w:t>
+                <w:t xml:space="preserve">Les ateliers de potiers de Soubran et de Petit-Niort (Charente-Maritime): caractérisation chimique des productions et éléments pour une approche de leur diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Sanchez; Christophe Sireix (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">L’organisation des productions céramiques sur l’arc Atlantique : l’exemple de l’Aquitaine romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Mergoil, pp.65-77, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086233v1</w:t>
+                <w:t xml:space="preserve">hal-02010395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les ateliers de Soubran et Petit Niort (Charente-Maritime). Caractérisation chimique des productions », in : SANCHEZ (C.), SIREIX (C.), L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine, Montagnac, Editions Monique Mergoil (Archéologie et Histoire romaine, 28), p.65-77.</w:t>
+                <w:t xml:space="preserve">« Les céramiques utilisées à Périgueux et les ateliers périgourdins de Peyzac-le-Moustier et de Siorac-de-Ribérac (Dordogne) : caractérisation et approvisionnement », in : SANCHEZ (C.), SIREIX (C.), L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine, Montagnac, Editions Monique Mergoil (Archéologie et Histoire romaine, 28), p. 239-254.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086234v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes de provenance de céramiques</w:t>
               </w:r>
@@ -15628,51 +15628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Sanchez; Christophe Sireix (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’organisation des productions céramiques sur l’arc Atlantique : l’exemple de l’Aquitaine romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Mergoil, pp.239-254, 2014</w:t>
@@ -15714,51 +15714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ways of the lustre: looking for the Tunisian connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinitat Pradell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15848,51 +15848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15960,51 +15960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soundes Gragueb Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16046,64 +16046,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeometric Investigation of 13th century glazed and slipped pottery found in Liguria and Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Cabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16171,51 +16171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildiko Katona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17342,51 +17342,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ceramiques byzantines de fouilles de Pergame. Caracterisation des productions locales et importees par l'analyse elementaire (PIXE et INAA) et par petrographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Louis Pasteur - Strasbourg I, 1995. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17794,51 +17794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CBCFC2F"/>
+    <w:nsid w:val="28ADD42E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18025,51 +18025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yona-waksman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0295-3521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073357367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/27397803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000043292411" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426444v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kazempour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492283v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Todorova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giannaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Burlot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53250/cba14.75-84" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Korokhina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Auch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Khamaiko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Trzeciecki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pz-2024-2058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metodi Daskalov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104822" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burlot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Doublet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amprazogoula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104536" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36153/am50.2023.08" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12726" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsu Simsek Franci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102073" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384344v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Arcifa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bagnera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viva Sacco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tilliard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koutsouflakis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania S. Skartsis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos D. Kontogiannis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina P. Todorova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Vaxevanis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.12.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate B&#246;hlendorf Arslan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanita Vroom" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010586v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4544" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pecci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Smadar Gabrieli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Inserra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cau-Ontiveros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2016.1183960" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/175638011X13112549593168" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelletier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Erhan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;leyman Eskalen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2010.1319" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Teslenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-9270.2009.00253.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWGLWVLJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2009.1297" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Waksman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;i&#287;dem Girgin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2008.1272" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709275v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Stern" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Segal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Porat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yellin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384425v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reynolds" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. von Wartburg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505366v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1848" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114360v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thierrin-Michael" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roumi&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nsouli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Attalah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Thierrin-Michael" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynolds" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752188v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1045" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1999.927" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bechtel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Waksman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1996.941" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Waksman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pape" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113636v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015679v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Waksman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sound&#232;s Gragueb Chatti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337360v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu-Pouquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;raud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336404v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447123426" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Humbert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841288v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wo&#322;oszyn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Amprazogoula" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tsanana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Sengalevich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavdar Kirilov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Inkova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayot Antonov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839567v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193343v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193351v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839618v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Tymoschenko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamaiko Natalia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835409v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. MacDonald" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Higgins" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835425v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765718v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472651v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384333v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Shapiro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zelenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Morozova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472661v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765736v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123237v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona S.Y. Waksman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;ke &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Thirion-Merle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839478v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771204v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;k&#235; Ozt&#252;rk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010421v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Japp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993149v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Teslenko" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993104v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355158v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Eyango" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010511v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Papanikola-Bakirtzis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010502v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ginkut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010441v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010554v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010575v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colak M." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588492v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rocheron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982522v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundes Gragueb Chatti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banu Yener-Marksteiner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539452v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618434v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114117v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallauri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Gavagnin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114099v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palazzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parodi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabella" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piazza" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114119v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114298v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114145v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114304v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Piccardi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114272v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Stern" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonifay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469016v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114274v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yvellin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rossini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337240v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Tymoshenko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336587v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vezzoli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336573v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Franke" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803432v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Myronenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803405v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Vasileiadou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krino Konstantinidou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Raptis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803420v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Dzhanov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Chmil" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803411v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Grozdanova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839628v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835432v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Renson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verde" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Czujko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765744v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765742v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997874v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391510v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070557v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10099" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009323v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos van Oosten" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486639v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland-Pierre Gayraud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706932/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391497v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hein" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Biro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buxeda I Garrigos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Day" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ionescu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384410v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336427v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9781407362571" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419437v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Belskyi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337291v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336363v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443213v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336418v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348355v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803285v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Todorova" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803328v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803309v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348356v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193329v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593909v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193336v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384347v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760527v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835383v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricci" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wohmann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835389v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070422v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10154" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070435v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna J. Stern" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Getzov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10169" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070458v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10249" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070481v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10279" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070438v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10199" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070474v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10274" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070246v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10119" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070430v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10159" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010037v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009375v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861338v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009383v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009346v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415401v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391473v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Myriam Carytsiotis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010055v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I. Morozova" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Zelenko" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010395v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086233v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086234v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010373v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010350v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010380v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010339v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinitat Pradell" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Molera" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5339/uclq.2014.cas.ch12" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816903v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982520v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384420v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384416v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Katona" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384431v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114009v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114078v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114064v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495652v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nicola&#239;des" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aiecm3.com/fr/thessalonique-1999/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114086v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114092v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114375v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114377v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114383v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115019v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019108v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836726v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841818v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ginkut" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508289v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yona-waksman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0295-3521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073357367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/27397803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000043292411" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426444v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kazempour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492283v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Todorova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giannaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Burlot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53250/cba14.75-84" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Korokhina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Auch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Khamaiko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Trzeciecki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pz-2024-2058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metodi Daskalov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104822" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burlot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Doublet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amprazogoula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104536" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36153/am50.2023.08" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12726" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Arcifa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bagnera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viva Sacco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsu Simsek Franci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tilliard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koutsouflakis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania S. Skartsis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos D. Kontogiannis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina P. Todorova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Vaxevanis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.12.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate B&#246;hlendorf Arslan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanita Vroom" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010586v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4544" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pecci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Smadar Gabrieli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Inserra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cau-Ontiveros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2016.1183960" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/175638011X13112549593168" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelletier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Erhan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;leyman Eskalen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2010.1319" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Teslenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-9270.2009.00253.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWGLWVLJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2009.1297" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Waksman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;i&#287;dem Girgin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2008.1272" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709275v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Stern" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Segal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Porat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yellin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384425v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reynolds" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. von Wartburg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505366v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1848" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114360v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thierrin-Michael" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roumi&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nsouli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Attalah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Thierrin-Michael" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynolds" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752188v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1045" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1999.927" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bechtel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Waksman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1996.941" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Waksman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pape" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015679v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Waksman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113636v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sound&#232;s Gragueb Chatti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336404v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447123426" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337360v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu-Pouquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;raud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Humbert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841288v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wo&#322;oszyn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Amprazogoula" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tsanana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Sengalevich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavdar Kirilov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Inkova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayot Antonov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193343v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193351v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839618v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Tymoschenko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamaiko Natalia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835409v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. MacDonald" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Higgins" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835425v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765718v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384333v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472651v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Shapiro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zelenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Morozova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472661v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765736v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123237v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona S.Y. Waksman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;ke &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Thirion-Merle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839478v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771204v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;k&#235; Ozt&#252;rk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010421v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Japp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993149v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Teslenko" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993104v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355158v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Eyango" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010511v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Papanikola-Bakirtzis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010502v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ginkut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010441v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colak M." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010554v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588492v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rocheron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982522v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundes Gragueb Chatti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banu Yener-Marksteiner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539452v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618434v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114099v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palazzi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parodi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabella" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piazza" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114119v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114117v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallauri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Gavagnin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114298v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114145v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114304v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Piccardi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114272v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Stern" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonifay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469016v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114274v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yvellin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rossini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337240v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Tymoshenko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336587v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vezzoli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336573v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Franke" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803432v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Myronenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803405v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Vasileiadou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krino Konstantinidou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Raptis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803420v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Dzhanov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Chmil" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803411v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Grozdanova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839628v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835432v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Renson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verde" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Czujko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765742v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765744v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997874v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391510v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070557v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10099" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486639v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland-Pierre Gayraud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706932/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009323v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos van Oosten" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391497v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hein" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Biro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buxeda I Garrigos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Day" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ionescu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384410v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337291v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336363v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336427v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9781407362571" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419437v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Belskyi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336418v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348355v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803328v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803285v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Todorova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803309v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348356v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193329v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593909v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193336v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384347v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760527v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835383v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricci" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wohmann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835389v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070458v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10249" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070481v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10279" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070422v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10154" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070435v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna J. Stern" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Getzov" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10169" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070438v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10199" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070474v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10274" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070246v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10119" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070430v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10159" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009375v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861338v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009383v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010037v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009346v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415401v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391473v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Myriam Carytsiotis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010055v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I. Morozova" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Zelenko" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086234v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010395v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086233v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010373v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010350v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010380v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010339v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinitat Pradell" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Molera" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5339/uclq.2014.cas.ch12" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816903v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982520v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384420v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384416v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Katona" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384431v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114009v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114078v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114064v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495652v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nicola&#239;des" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aiecm3.com/fr/thessalonique-1999/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114086v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114092v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114375v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114377v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114383v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115019v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019108v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836726v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841818v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ginkut" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508289v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>