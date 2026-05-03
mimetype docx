--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1080,269 +1080,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caratterizzazione archeometrica e archeologica della ceramica invetriata di età islamica a Palermo (fine IX-metà XI secolo): nuovi dati e problemi aperti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The glaze production technology of an early Ottoman pottery (mid-14th(?)-16th century): The case of ‘Miletus Ware’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Capelli</w:t>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Arcifa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gulsu Simsek Franci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia medievale : cultura materiale, insediamenti, territorio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.102073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384344v1</w:t>
+                <w:t xml:space="preserve">hal-02424450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The glaze production technology of an early Ottoman pottery (mid-14th(?)-16th century): The case of ‘Miletus Ware’</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+                <w:t xml:space="preserve">Caratterizzazione archeometrica e archeologica della ceramica invetriata di età islamica a Palermo (fine IX-metà XI secolo): nuovi dati e problemi aperti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Arcifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+                <w:t xml:space="preserve">Alessandra Bagnera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gulsu Simsek Franci</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roberto Cabella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viva Sacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archeologia medievale : cultura materiale, insediamenti, territorio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67, pp.249-273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424450v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcis ou non ? Recontextualiser des plats byzantins conservés dans un musée</w:t>
               </w:r>
@@ -1776,235 +1776,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Picon 1931 – 2014, Une introduction à sa bibliographie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary results of the organic residue analysis of 13th century cooking wares from a household in Frankish Paphos (Cyprus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Pecci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Smadar Gabrieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cau-Ontiveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.4544⟩</w:t>
+              <w:t xml:space="preserve">STAR: Science &amp; Technology of Archaeological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (2), pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20548923.2016.1183960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010586v1</w:t>
+                <w:t xml:space="preserve">hal-01381374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of the organic residue analysis of 13th century cooking wares from a household in Frankish Paphos (Cyprus)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maurice Picon 1931 – 2014, Une introduction à sa bibliographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR: Science &amp; Technology of Archaeological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1 (2), pp.99-105. </w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.219-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20548923.2016.1183960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.4544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381374v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The main “Middle Byzantine Production” and pottery manufacture in Thebes and Chalcis</w:t>
               </w:r>
@@ -2680,239 +2680,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges de production de céramiques des fouilles de Sirkeci (Istanbul). Premiers éléments de caractérisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some local and imported ceramics from Crusader Acre investigated by elemental and petrographic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yona Waksman</w:t>
+                <w:t xml:space="preserve">E.J. Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Çiğdem Girgin</w:t>
+                <w:t xml:space="preserve">I. Segal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Porat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> 'Atiqot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59, pp.157-190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03763675v1</w:t>
+                <w:t xml:space="preserve">hal-04709275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some local and imported ceramics from Crusader Acre investigated by elemental and petrographic analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les vestiges de production de céramiques des fouilles de Sirkeci (Istanbul). Premiers éléments de caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Segal</w:t>
+                <w:t xml:space="preserve">Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Porat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Yellin</w:t>
+                <w:t xml:space="preserve">Çiğdem Girgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 'Atiqot</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (1), pp.443-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/anata.2008.1272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709275v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03763675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beirut cooking Wares, 2nd to 7th Centuries: Local Forms and North Palestinian Imports</w:t>
               </w:r>
@@ -3494,51 +3494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Thierrin-Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 35, p. 11-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4305,63 +4305,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00015590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixe analysis byzantine ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Waksman</w:t>
+                <w:t xml:space="preserve">PIXE analysis of Byzantine ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4376,87 +4376,87 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 85, pp.824-829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00015679v1</w:t>
+                <w:t xml:space="preserve">halshs-00113636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIXE analysis of Byzantine ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Y. Waksman</w:t>
+                <w:t xml:space="preserve">Pixe analysis byzantine ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4465,57 +4465,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 85, pp.824-829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00113636v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00015679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4546,51 +4546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouilles de Sabra al-Mansuriyya (Kairouan, 2003-2007). Les indices d’une production locale et les céramiques importées (fin du Xe s.-première moitié du XIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soundès Gragueb Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4758,51 +4758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Boneu-Pouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5058,1779 +5058,1779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphorae in Rus’: Approach to exchange patterns through the petrofabric and chemical groups distribution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unearthing Origins: investigating Adrianople and its environs as potential birthplaces of Zeuxippus Ware stricto sensu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Wołoszyn</w:t>
+                <w:t xml:space="preserve">Georgi Sengalevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Floris Humbert</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chavdar Kirilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Inkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayot Antonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université La Sapienza, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">XIV Congresso AIECM3. Congresso internazionale per lo studio delle ceramiche mediterranee, medievali e moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Ravenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841288v1</w:t>
+                <w:t xml:space="preserve">hal-04803453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byzantine&amp;quot; Polychrome White Ware? Archaeological contexts and chronology, provenance and technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amphorae in Rus’: Approach to exchange patterns through the petrofabric and chemical groups distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Korokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Khamaiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Wołoszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Congresso AIECM3. Congresso internazionale per lo studio delle ceramiche mediterranee, medievali e moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Ravenna, Italy</w:t>
+              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université La Sapienza, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803445v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unearthing Origins: investigating Adrianople and its environs as potential birthplaces of Zeuxippus Ware stricto sensu</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Byzantine&amp;quot; Polychrome White Ware? Archaeological contexts and chronology, provenance and technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariela Inkova</w:t>
+                <w:t xml:space="preserve">Katerina Amprazogoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panayot Antonov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aikaterini Tsanana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Congresso AIECM3. Congresso internazionale per lo studio delle ceramiche mediterranee, medievali e moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Ravenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803453v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeometric investigations of Islamic pottery production from Antioch and its region</w:t>
+                <w:t xml:space="preserve">The circulation of medieval Amphorae and Table Wares in the Eastern Mediterranean and the Black Sea: The Role of Archaeometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ICAANE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Byzantine Markets and Trade Routes: Exploring Eastern Mediterranean Crossroads and Connections with North-Eastern Black Sea and Kievan Rus' (in the territory of the modern Ukraine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philips University, Dec 2023, Marburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193343v1</w:t>
+                <w:t xml:space="preserve">hal-04839555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the Circulation of Pottery in the Black Sea in the Middle and Late Byzantine Periods: A View from Archaeological Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Not just the vessels: tracing the Early Rus' commerce through medieval amphorae studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Korokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Tymoschenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khamaiko Natalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Trzeciecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 10e Rencontres d’Archéologie de l’IFEA. Black Sea crossings. Maritime networks from Hellenistic to Byzantines times</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFEA, Istanbul; Musée du Louvre, Paris; Koç University ANAMED, Istanbul, Nov 2023, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Ceramic Society; Groupe Français de Céramique; INSA Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839567v1</w:t>
+                <w:t xml:space="preserve">hal-04839618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of sgraffito and champlevé in Lyon laboratory</w:t>
+                <w:t xml:space="preserve">Archaeometric investigations of Islamic pottery production from Antioch and its region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sgraffito and Champlevé in Islamic Lands (9th - 14th century) : Iran, the Caucasus and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">13th ICAANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193351v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into the provenance and technology of Byzantine Polychrome White Ware</w:t>
+                <w:t xml:space="preserve">About the Circulation of Pottery in the Black Sea in the Middle and Late Byzantine Periods: A View from Archaeological Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aikaterini Tsanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Ceramic Society; Groupe Français de Céramique; INSA Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les 10e Rencontres d’Archéologie de l’IFEA. Black Sea crossings. Maritime networks from Hellenistic to Byzantines times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFEA, Istanbul; Musée du Louvre, Paris; Koç University ANAMED, Istanbul, Nov 2023, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839607v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie et archéométrie en Ukraine</w:t>
+                <w:t xml:space="preserve">Investigations of sgraffito and champlevé in Lyon laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Sgraffito and Champlevé in Islamic Lands (9th - 14th century) : Iran, the Caucasus and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193356v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not just the vessels: tracing the Early Rus' commerce through medieval amphorae studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insight into the provenance and technology of Byzantine Polychrome White Ware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Amprazogoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Tsanana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Ceramic Society; Groupe Français de Céramique; INSA Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839618v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The circulation of medieval Amphorae and Table Wares in the Eastern Mediterranean and the Black Sea: The Role of Archaeometry</w:t>
+                <w:t xml:space="preserve">Archéologie et archéométrie en Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Byzantine Markets and Trade Routes: Exploring Eastern Mediterranean Crossroads and Connections with North-Eastern Black Sea and Kievan Rus' (in the territory of the modern Ukraine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philips University, Dec 2023, Marburg, Germany</w:t>
+              <w:t xml:space="preserve">XXIVe Colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839555v1</w:t>
+                <w:t xml:space="preserve">hal-04193356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminer l’origine de fondants sodiques et de pigments cobaltifères utilisés dans les glaçures des premières céramiques ottomanes par LA-ICP-MS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From carefully designed research to serendipity, and back</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Higgins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">“Hard Sciences", History and Archaeology of the Middle Ages: Towards new Paradigms?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British School at Rome; Tor Vergata University, May 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835409v1</w:t>
+                <w:t xml:space="preserve">hal-03765718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA-ICP-MS analyzes to determine provenances of Na-based fluxes and Co-based pigments used in early Ottoman pottery</w:t>
+                <w:t xml:space="preserve">Déterminer l’origine de fondants sodiques et de pigments cobaltifères utilisés dans les glaçures des premières céramiques ottomanes par LA-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. MacDonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Higgins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835425v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beirut Cooking Wares: A &amp;quot;Crusader&amp;quot; Success Story?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LA-ICP-MS analyzes to determine provenances of Na-based fluxes and Co-based pigments used in early Ottoman pottery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Higgins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food, Kitchens and Cooking in the Crusader Period; between East and West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J. Bronstein, E.J. Stern, L. Yehuda, Sep 2022, Haifa, Israel</w:t>
+              <w:t xml:space="preserve">International Symposium on Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835400v1</w:t>
+                <w:t xml:space="preserve">hal-03835425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From carefully designed research to serendipity, and back</w:t>
+                <w:t xml:space="preserve">Beirut Cooking Wares: A &amp;quot;Crusader&amp;quot; Success Story?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Hard Sciences", History and Archaeology of the Middle Ages: Towards new Paradigms?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British School at Rome; Tor Vergata University, May 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Food, Kitchens and Cooking in the Crusader Period; between East and West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Bronstein, E.J. Stern, L. Yehuda, Sep 2022, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765718v1</w:t>
+                <w:t xml:space="preserve">hal-03835400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural, technological and economic changes in Western Anatolia: Observing the Byzantine-Ottoman transition (13th-15th centuries) through glazed tablewares</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+                <w:t xml:space="preserve">Chemical analysis of the Novy Svet amphorae – a hint towards a possible standardization of the Günsenin II and II/III amphorae?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelina P. Todorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Y. Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Zelenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Morozova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International ANAMED Annual Symposium. Glazed Wares as Cultural Agents in the Byzantine, Seljuk, and Ottoma, Lands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANAMED, Koç University, Dec 2018, Istanbul, Turkey. pp.157-190</w:t>
+              <w:t xml:space="preserve">XIIIe Congress AIECM3 on Medieval and Modern Mediterranean Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384333v1</w:t>
+                <w:t xml:space="preserve">hal-03765736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between the Islamic and the Byzantine worlds: technological issues in pottery manufacture raised by the recent large-scale excavations in Istanbul and Thessaloniki</w:t>
+                <w:t xml:space="preserve">Anatolia and the Crusader States: insight into trade networks, based on the circulation of pottery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics from Islamic Lands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Victoria and Albert Museum, Londres; Shangri La Museum of Islamic Art, Culture &amp; Design, Honolulu, Jul 2021, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">CULTURAL ENCOUNTERS IN ANATOLIA IN THE MEDIEVAL PERIOD: THE CRUSADERS IN ANATOLIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VEKAM, Koç University, Ankara, Turquie, May 2021, Ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472651v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance studies of Günsenin IV amphorae from the Novy Svet shipwreck</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelina P. Todorova</w:t>
+                <w:t xml:space="preserve">Interactions between the Islamic and the Byzantine worlds: technological issues in pottery manufacture raised by the recent large-scale excavations in Istanbul and Thessaloniki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Congress AIECM3 on Medieval and Modern Mediterranean Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Ceramics from Islamic Lands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoria and Albert Museum, Londres; Shangri La Museum of Islamic Art, Culture &amp; Design, Honolulu, Jul 2021, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765732v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatolia and the Crusader States: insight into trade networks, based on the circulation of pottery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultural, technological and economic changes in Western Anatolia: Observing the Byzantine-Ottoman transition (13th-15th centuries) through glazed tablewares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CULTURAL ENCOUNTERS IN ANATOLIA IN THE MEDIEVAL PERIOD: THE CRUSADERS IN ANATOLIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VEKAM, Koç University, Ankara, Turquie, May 2021, Ankara, Turkey</w:t>
+              <w:t xml:space="preserve">13th International ANAMED Annual Symposium. Glazed Wares as Cultural Agents in the Byzantine, Seljuk, and Ottoma, Lands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANAMED, Koç University, Dec 2018, Istanbul, Turkey. pp.157-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472661v1</w:t>
+                <w:t xml:space="preserve">hal-03384333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical analysis of the Novy Svet amphorae – a hint towards a possible standardization of the Günsenin II and II/III amphorae?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Provenance studies of Günsenin IV amphorae from the Novy Svet shipwreck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Y. Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Zelenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Morozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelina P. Todorova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yana Morozova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Congress AIECM3 on Medieval and Modern Mediterranean Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765736v1</w:t>
+                <w:t xml:space="preserve">hal-03765732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserve, enrich, share, interconnect: ongoing developments of the Lyon CERAMO database</w:t>
               </w:r>
@@ -7364,51 +7364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Y. Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists (EAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Barcelona (ES), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7472,51 +7472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéométrie 2017 - Colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7617,437 +7617,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warehousing Complex Archaeological Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aybükë Oztürk</w:t>
+                <w:t xml:space="preserve">Late medieval pottery production in South Western Crimea: laboratory investigations of ceramics from Cembalo (region of Sebastopol / Chersonesos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Eyango</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Darmont</w:t>
+                <w:t xml:space="preserve">N. Ginkut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International and Interdisciplinary Conference on Modeling and Using Context (CONTEXT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Larnaca, Cyprus. pp.226-239</w:t>
+              <w:t xml:space="preserve">Actas do X Congresso Internacional a cerâmica medieval no Mediterrâneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Silves &amp; Mértola, Portugal. pp.719-723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355158v1</w:t>
+                <w:t xml:space="preserve">hal-02010502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thessaloniki Ware reconsidered</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defining the main &amp;quot;Middle Byzantine Production&amp;quot; (MBP): changing perspectives in Byzantine pottery studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medieval and Post-Medieval Ceramics in the Eastern Mediterranean - Fact and Fiction. Proceedings of the First International Conference on Byzantine and Ottoman Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands. pp.227-248</w:t>
+              <w:t xml:space="preserve">XIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics Proceedings (Antalya)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Ankara, Turkey. pp.397-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010511v1</w:t>
+                <w:t xml:space="preserve">hal-02010441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late medieval pottery production in South Western Crimea: laboratory investigations of ceramics from Cembalo (region of Sebastopol / Chersonesos)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Warehousing Complex Archaeological Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aybükë Oztürk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Eyango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Ginkut</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Darmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actas do X Congresso Internacional a cerâmica medieval no Mediterrâneo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Silves &amp; Mértola, Portugal. pp.719-723</w:t>
+              <w:t xml:space="preserve">9th International and Interdisciplinary Conference on Modeling and Using Context (CONTEXT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Larnaca, Cyprus. pp.226-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010502v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the main &amp;quot;Middle Byzantine Production&amp;quot; (MBP): changing perspectives in Byzantine pottery studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thessaloniki Ware reconsidered</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetra Papanikola-Bakirtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics Proceedings (Antalya)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Ankara, Turkey. pp.397-408</w:t>
+              <w:t xml:space="preserve">Medieval and Post-Medieval Ceramics in the Eastern Mediterranean - Fact and Fiction. Proceedings of the First International Conference on Byzantine and Ottoman Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands. pp.227-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010441v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological and archaeometric investigations of the amphorae cargo of a late Roman shipwreck sunk near the Cape of Plaka (Crimea, Ukraine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Morozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Zelenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colak M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8305,51 +8305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la table ronde organisée à Lyon les 2 et 3 février 2009 à la Maison de l'Orient et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Lyon, France. pp.141-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8374,77 +8374,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il contributo delli analisi di laboratorio allo studio delle ceramiche nordafricane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Cabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soundes Gragueb Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8508,51 +8508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques culinaires de Lycie aux époques romaine et proto-byzantine : approches archéologiques et archéométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8817,342 +8817,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03618434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una produzione di Graffita arcaica tirrenica ? Caratterizzazione archeologica e archaeometrica di ceramiche ingobbiate da Finale Ligure (SV)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Ceramiche del gruppo Port Saint Symeon ware rinvenute a Genova, Marsiglia e Beirut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Richarté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Palazzi</w:t>
+                <w:t xml:space="preserve">L. Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Parodi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silvana Gavagnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atti dei XXXVII e XXXVIII Convegni internazionali della ceramica, Albisola 2004-2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Albisola, Italy. pp.113-127</w:t>
+              <w:t xml:space="preserve">Genova e Savona, la Liguria crocevia della ceramica : Atti XXXVII Convegno Internazionale della ceramica [Savona, 28-29 maggio 2004]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Savona, Italy. pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00114099v1</w:t>
+                <w:t xml:space="preserve">halshs-00114117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wandering scientist, or the quest for intercalibration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Una produzione di Graffita arcaica tirrenica ? Caratterizzazione archeologica e archaeometrica di ceramiche ingobbiate da Finale Ligure (SV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Palazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cabella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Symposium on Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Zaragoza, Spain. pp.563-568</w:t>
+              <w:t xml:space="preserve">Atti dei XXXVII e XXXVIII Convegni internazionali della ceramica, Albisola 2004-2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Albisola, Italy. pp.113-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00114119v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00114099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramiche del gruppo Port Saint Symeon ware rinvenute a Genova, Marsiglia e Beirut</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The wandering scientist, or the quest for intercalibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvana Gavagnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genova e Savona, la Liguria crocevia della ceramica : Atti XXXVII Convegno Internazionale della ceramica [Savona, 28-29 maggio 2004]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Savona, Italy. pp.81-88</w:t>
+              <w:t xml:space="preserve">34th International Symposium on Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Zaragoza, Spain. pp.563-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00114117v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00114119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de l'origine levantine de plusieurs types d'amphores importées en Gaule à l'époque impériale</w:t>
               </w:r>
@@ -9367,64 +9367,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caratterizzazione attraverso microscopia ottica, SEM/EDS e XRF di ceramiche graffite policrome mediorientali di XII-XIII secolo (Port Saint Symeon Ware) con ingobbio &amp;quot;quarzoso&amp;quot; rinvenute a Beirut, Genova et Marsiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Piccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9816,51 +9816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Yvellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10746,64 +10746,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Korokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Tymoschenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khamaiko Natalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Trzeciecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10960,191 +10960,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potters in between Nicosia and Lapithos (Cyprus): archaeological and archaeometric evidence from the Vitonos excavations (Nicosia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glazed pottery from the excavation in Akkerman (Bilgorod-Dnistrovskyi, Ukraine), preliminary results of the archaeological and archaeometric studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Teslenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Demetra Papanikola-Bakirtzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Congress AIECM3 on Medieval and Modern Mediterranean Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765742v1</w:t>
+                <w:t xml:space="preserve">hal-03765744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glazed pottery from the excavation in Akkerman (Bilgorod-Dnistrovskyi, Ukraine), preliminary results of the archaeological and archaeometric studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potters in between Nicosia and Lapithos (Cyprus): archaeological and archaeometric evidence from the Vitonos excavations (Nicosia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetra Papanikola-Bakirtzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Congress AIECM3 on Medieval and Modern Mediterranean Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765744v1</w:t>
+                <w:t xml:space="preserve">hal-03765742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miletus Ware: a study of early Turkish ceramics by a multi-analytical approach</w:t>
               </w:r>
@@ -11169,51 +11169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11531,51 +11531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GAYRAUD Roland-Pierre. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11904,518 +11904,518 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeometry of Byzantine amphorae from the sites of Rus: First results of the German-Polish-Ukrainian-French project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Khamaiko</w:t>
+                <w:t xml:space="preserve">“Port St. Symeon Ware”: A Medieval Ware at the Crossroads?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Ivakin V. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Redford S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermarium in the Middle Ages. Archaeology of Intercivilizational Contacts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kinet Höyük 7: The Medieval Period, Kinet Höyük 7: The Medieval Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, BAR S3224, pp.509-532, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30861/9781407362571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337291v1</w:t>
+                <w:t xml:space="preserve">hal-05336427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2.1.6. Céramiques</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragments of amphorae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Auch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Belskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Korokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Khamaiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Trzeciecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9782813004178</w:t>
+              <w:t xml:space="preserve">The early medieval settlement complex at Czermno in the light of results from 2010-2011 research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.749-792, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336363v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaia ware&amp;quot;, &amp;quot;Troad ware&amp;quot;: Two successful pottery production centers in medieval Western Anatolia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archaeometry of Byzantine amphorae from the sites of Rus: First results of the German-Polish-Ukrainian-French project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Korokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Khamaiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Tymoshenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivakin V. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kadıkalesi / Anaia'ya Adanmış Bir Ömür : Zeynep Mercangöz'e Armağan (Festschrift in Honor of Zeynep Mercangöz)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.289-299, 2025</w:t>
+              <w:t xml:space="preserve">Intermarium in the Middle Ages. Archaeology of Intercivilizational Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.202-222, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443213v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Port St. Symeon Ware”: A Medieval Ware at the Crossroads?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 2.1.6. Céramiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Redford S. </w:t>
+              <w:t xml:space="preserve">Leroy S. et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinet Höyük 7: The Medieval Period, Kinet Höyük 7: The Medieval Period</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782813004178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336427v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragments of amphorae</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaia ware&amp;quot;, &amp;quot;Troad ware&amp;quot;: Two successful pottery production centers in medieval Western Anatolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The early medieval settlement complex at Czermno in the light of results from 2010-2011 research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.749-792, 2025</w:t>
+              <w:t xml:space="preserve">Kadıkalesi / Anaia'ya Adanmış Bir Ömür : Zeynep Mercangöz'e Armağan (Festschrift in Honor of Zeynep Mercangöz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-299, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419437v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance Studies of Byzantine and Levantine Pottery Imported to Kinet Höyük</w:t>
               </w:r>
@@ -12428,51 +12428,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Redford S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinet Höyük 7: The Medieval Period, Kinet Höyük 7: The Medieval Period</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, BAR S3224, pp.499-508, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30861/9781407362571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336418v1</w:t>
@@ -12655,77 +12655,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance studies of Günsenin IV amphorae from the Novy Svet shipwreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Zelenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Morozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Todorova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12780,51 +12780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potters between Nicosia and Lapithos (Cyprus): preliminary archaeological and archaeometric evidence from the Vitonos street excavations (Nicosia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demetra Papanikola-Bakirtzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. García Porras et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII Congreso Internacional sobre Cerámica Medieval y Moderna en el Mediterráneo (AIECM3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.349-352, 2024</w:t>
@@ -13139,173 +13139,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byzantine pottery production in Constantinople / Istanbul: Recent excavations and new issues regarding the diffusion of models and techniques</w:t>
+                <w:t xml:space="preserve">A new pottery workshop in Constantinople / Istanbul and new archaeometric results on Byzantine White Wares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N. Kontogiannis; B. Böhlendorf-Arslan; F. Yenişehirlioğlu. </w:t>
+              <w:t xml:space="preserve">P. Pétridis; A.G. Yangaki; N. Liaros; E.-E. Bia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glazed Wares as Cultural Agents in the Byzantine, Seljuk, and Ottoman Lands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Koç University Press, pp.65-81, 2021, 978-605-7685-38-4</w:t>
+              <w:t xml:space="preserve">12th International Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics. Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National and Kapodistrian University of Athens; National Hellenic Research Foundation, pp.295-303, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384347v1</w:t>
+                <w:t xml:space="preserve">hal-03760527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new pottery workshop in Constantinople / Istanbul and new archaeometric results on Byzantine White Wares</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Byzantine imports of &amp;quot;Elaborate Incised Wares&amp;quot; in the Crimea and local counterparts: Archaeological contexts and archaeometric investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Teslenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ginkut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pétridis; A.G. Yangaki; N. Liaros; E.-E. Bia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, National and Kapodistrian University of Athens; National Hellenic Research Foundation, pp.295-303, 2021</w:t>
+              <w:t xml:space="preserve">, National and Kapodistrian University of Athens; National Hellenic Research Foundation, pp.329-338, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760527v1</w:t>
+                <w:t xml:space="preserve">hal-03835389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating archaeological and archaeometric data: Examining Late Byzantine pottery from Küçükyalı</w:t>
               </w:r>
@@ -13397,1348 +13423,1322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Byzantine imports of &amp;quot;Elaborate Incised Wares&amp;quot; in the Crimea and local counterparts: Archaeological contexts and archaeometric investigations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Byzantine pottery production in Constantinople / Istanbul: Recent excavations and new issues regarding the diffusion of models and techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">P. Pétridis; A.G. Yangaki; N. Liaros; E.-E. Bia. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Kontogiannis; B. Böhlendorf-Arslan; F. Yenişehirlioğlu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics. Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National and Kapodistrian University of Athens; National Hellenic Research Foundation, pp.329-338, 2021</w:t>
+              <w:t xml:space="preserve">Glazed Wares as Cultural Agents in the Byzantine, Seljuk, and Ottoman Lands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Koç University Press, pp.65-81, 2021, 978-605-7685-38-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835389v1</w:t>
+                <w:t xml:space="preserve">hal-03384347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing people, dining habits and pottery technologies: Tableware productions on the eve of the Ottoman Empire in western Anatolia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Burlot</w:t>
+                <w:t xml:space="preserve">The impact of the Crusades on ceramic production and use in the southern Levant: Continuity or change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna J. Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joanita Vroom</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Shapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.Y. Waksman (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary approaches to food and foodways in the medieval Eastern Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.363-384, 2020, 978-2-35668-070-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10249⟩</w:t>
+              <w:t xml:space="preserve">, pp.113-146, 2020, 978-2-35668-070-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070458v1</w:t>
+                <w:t xml:space="preserve">hal-03070430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byzantine amphorae of the 10th-13th centuries from the Novy Svet shipwrecks, Crimea, the Black Sea: Preliminary typology and archaeometric studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Morozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Zelenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.Y. Waksman (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary approaches to food and foodways in the medieval Eastern Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.429-446, 2020, 978-2-35668-070-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological and archaeometric investigations of cooking wares in Frankish and Venetian Cyprus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruth Smadar Gabrieli</w:t>
+                <w:t xml:space="preserve">Changing people, dining habits and pottery technologies: Tableware productions on the eve of the Ottoman Empire in western Anatolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Pecci</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Böhlendorf Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanita Vroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.Y. Waksman (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary approaches to food and foodways in the medieval Eastern Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.97-112, 2020, 978-2-35668-070-9. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.363-384, 2020, 978-2-35668-070-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03070422v1</w:t>
+                <w:t xml:space="preserve">hal-03070458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic evidence for sugar production in the ‘Akko plain: Typology and provenance studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Archaeological and archaeometric investigations of cooking wares in Frankish and Venetian Cyprus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Smadar Gabrieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Pecci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.Y. Waksman (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary approaches to food and foodways in the medieval Eastern Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.163-190, 2020, 978-2-35668-070-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10169⟩</w:t>
+              <w:t xml:space="preserve">, , pp.97-112, 2020, 978-2-35668-070-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070435v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic vessels and food consumption: Chalcis as a major production and distribution center in the Byzantine and Frankish periods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giannis Vaxevanis</w:t>
+                <w:t xml:space="preserve">Ceramic evidence for sugar production in the ‘Akko plain: Typology and provenance studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna J. Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimrod Getzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S.Y. Waksman. </w:t>
+              <w:t xml:space="preserve">S.Y. Waksman (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary approaches to food and foodways in the medieval Eastern Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, MOM Editions, pp.239-254, 2020, Archéologie(s), 978-2-35668-070-9. </w:t>
+              <w:t xml:space="preserve">, pp.163-190, 2020, 978-2-35668-070-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070438v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residue analysis of medieval amphorae from the Eastern Mediterranean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+                <w:t xml:space="preserve">Ceramic vessels and food consumption: Chalcis as a major production and distribution center in the Byzantine and Frankish periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos D. Kontogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania S. Skartsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannis Vaxevanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S.Y. Waksman (ed.). </w:t>
+              <w:t xml:space="preserve">S.Y. Waksman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary approaches to food and foodways in the medieval Eastern Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.417-428, 2020, 978-2-35668-070-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10274⟩</w:t>
+              <w:t xml:space="preserve">, 4, MOM Editions, pp.239-254, 2020, Archéologie(s), 978-2-35668-070-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070474v1</w:t>
+                <w:t xml:space="preserve">hal-03070438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. The POMEDOR project “People, pottery and food in the medieval Eastern Mediterranean”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residue analysis of medieval amphorae from the Eastern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Pecci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S.Y. Waksman. </w:t>
+              <w:t xml:space="preserve">S.Y. Waksman (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary approaches to food and foodways in the medieval Eastern Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.17-52, 2020, 978-2-35668-070-9. </w:t>
+              <w:t xml:space="preserve">, pp.417-428, 2020, 978-2-35668-070-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070246v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the Crusades on ceramic production and use in the southern Levant: Continuity or change?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction. The POMEDOR project “People, pottery and food in the medieval Eastern Mediterranean”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">S.Y. Waksman (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S.Y. Waksman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary approaches to food and foodways in the medieval Eastern Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.113-146, 2020, 978-2-35668-070-9. </w:t>
+              <w:t xml:space="preserve">, , pp.17-52, 2020, 978-2-35668-070-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070430v1</w:t>
+                <w:t xml:space="preserve">hal-03070246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance studies&amp;quot;: productions and compositional groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanita Vroom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Alice M. W. Hunt (ed.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roos van Oosten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joanita A.C. Vroom; S.Y. Waksman; Roos M.R. van Oosten (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Handbook of Archaeological Ceramic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.148-161, 2017</w:t>
+              <w:t xml:space="preserve">Medieval MasterChef. An Archaeological and Historical Perspective on Eastern Cuisine and Western Foodways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.13-22, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009375v1</w:t>
+                <w:t xml:space="preserve">hal-02009383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dogs, vultures, horses and Black Pudding: Unclean Meats in the Eyes of the Byzantines</w:t>
+                <w:t xml:space="preserve">Provenance studies&amp;quot;: productions and compositional groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alice M. W. Hunt (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Approaches to Food and Foodways in the Medieval Eastern Mediterranean, dir. S. Y. Waksman</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oxford Handbook of Archaeological Ceramic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.148-161, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861338v1</w:t>
+                <w:t xml:space="preserve">hal-02009375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dogs, vultures, horses and Black Pudding: Unclean Meats in the Eyes of the Byzantines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Caseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medieval MasterChef. An Archaeological and Historical Perspective on Eastern Cuisine and Western Foodways</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multidisciplinary Approaches to Food and Foodways in the Medieval Eastern Mediterranean, dir. S. Y. Waksman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009383v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cypriot and Levantine cooking wares in Frankish Cyprus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Smadar Gabrieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Pecci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.A.C. Vroom; S.Y. Waksman; R.M.R. van Oosten (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval MasterChef. An Archaeological and Historical Perspective on Eastern Cuisine and Western Foodways</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.119-143, 376-377, 2017</w:t>
@@ -14780,64 +14780,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes en laboratoire de céramiques islamiques du Caire: l'apport des fouilles récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Cabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roland-Pierre Gayraud; Lucy Vallauri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fustat II. Fouilles d’Istabl `Antar. Céramiques d'ensembles des IXe et Xe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.383-414, 2017</w:t>
@@ -15187,656 +15187,656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les ateliers de Soubran et Petit Niort (Charente-Maritime). Caractérisation chimique des productions », in : SANCHEZ (C.), SIREIX (C.), L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine, Montagnac, Editions Monique Mergoil (Archéologie et Histoire romaine, 28), p.65-77.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ways of the lustre: looking for the Tunisian connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Batigne</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trinitat Pradell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Molera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcos Martinón-Torres (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Craft and science: International perspectives on archaeological ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Qatar Foundation, pp.109-116, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5339/uclq.2014.cas.ch12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086234v1</w:t>
+                <w:t xml:space="preserve">hal-02010339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers de potiers de Soubran et de Petit-Niort (Charente-Maritime): caractérisation chimique des productions et éléments pour une approche de leur diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Sanchez; Christophe Sireix (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’organisation des productions céramiques sur l’arc Atlantique : l’exemple de l’Aquitaine romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Mergoil, pp.65-77, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les céramiques utilisées à Périgueux et les ateliers périgourdins de Peyzac-le-Moustier et de Siorac-de-Ribérac (Dordogne) : caractérisation et approvisionnement », in : SANCHEZ (C.), SIREIX (C.), L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine, Montagnac, Editions Monique Mergoil (Archéologie et Histoire romaine, 28), p. 239-254.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de provenance de céramiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Les ateliers de Soubran et Petit Niort (Charente-Maritime). Caractérisation chimique des productions », in : SANCHEZ (C.), SIREIX (C.), L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine, Montagnac, Editions Monique Mergoil (Archéologie et Histoire romaine, 28), p.65-77.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation et provenance des matériaux dans les sociétés anciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions archives contemporaines, pp.195-216, 2014</w:t>
+              <w:t xml:space="preserve">L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010373v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeometric approaches to ceramics production and imports in Medieval Cyprus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demetra Papanikola-Bakirtzi; Nicholas Coureas (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cypriot Medieval Ceramics: Reconsiderations and New Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Cyprus Research Centre and The A. G. Leventis Foundation, pp.257-277, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques communes utilisées à Périgueux et les ateliers périgourdins de Peyzac-le-Moustier et de Siorac-de-Ribérac (Dordogne): caractérisation et approvisionnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etudes de provenance de céramiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Corinne Sanchez; Christophe Sireix (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Dillmann; Ludovic Bellot-Gurlet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’organisation des productions céramiques sur l’arc Atlantique : l’exemple de l’Aquitaine romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Mergoil, pp.239-254, 2014</w:t>
+              <w:t xml:space="preserve">Circulation et provenance des matériaux dans les sociétés anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions archives contemporaines, pp.195-216, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010380v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ways of the lustre: looking for the Tunisian connection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les céramiques communes utilisées à Périgueux et les ateliers périgourdins de Peyzac-le-Moustier et de Siorac-de-Ribérac (Dordogne): caractérisation et approvisionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Marcos Martinón-Torres (ed.). </w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Sanchez; Christophe Sireix (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Craft and science: International perspectives on archaeological ceramics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’organisation des productions céramiques sur l’arc Atlantique : l’exemple de l’Aquitaine romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Mergoil, pp.239-254, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5339/uclq.2014.cas.ch12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02010339v1</w:t>
+                <w:t xml:space="preserve">hal-02010380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importations d'amphores médiévales dans le Sud-Est de la France (Xe-XIIe s.)</w:t>
               </w:r>
@@ -15848,64 +15848,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauro GELICHI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti del IX congresso internazionale sulla ceramica medievale nel Mediterraneo : Venezia, Scuola grande dei Carmini, Auditorium Santa Margherita, 23-27 novembre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, All'Insegna del Giglio, pp.205-207, 2012, 978-88-7814-540-5</w:t>
@@ -15960,51 +15960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soundes Gragueb Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16046,64 +16046,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeometric Investigation of 13th century glazed and slipped pottery found in Liguria and Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Cabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16171,51 +16171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildiko Katona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16324,251 +16324,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory investigations of selected medieval sherds from the Artemision in Ephesos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A propos de quelques analyses élémentaires de glaçures de céramiques byzantines médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologische Forschungen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, Verlag der Österreichischen Akademie der Wissenschaften, pp.83-89, 2005</w:t>
+              <w:t xml:space="preserve">Scienze e materiali del patrimonio culturale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Edipuglia, pp.83-89, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00114009v1</w:t>
+                <w:t xml:space="preserve">halshs-00114064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques byzantines médiévales à glaçure de Méditerranée et de Mer Noire : quelques exemples des apports et des limites des analyses de pâtes dans l'étude des centres de production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory investigations of selected medieval sherds from the Artemision in Ephesos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Krinzinger. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glassed pottery of Mediterranean and Black sea Region of the X-XVIII centuries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.209-215, 2005</w:t>
+              <w:t xml:space="preserve">Archäologische Forschungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Verlag der Österreichischen Akademie der Wissenschaften, pp.83-89, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00114078v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00114009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de quelques analyses élémentaires de glaçures de céramiques byzantines médiévales</w:t>
+                <w:t xml:space="preserve">Céramiques byzantines médiévales à glaçure de Méditerranée et de Mer Noire : quelques exemples des apports et des limites des analyses de pâtes dans l'étude des centres de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scienze e materiali del patrimonio culturale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7, Edipuglia, pp.83-89, 2005</w:t>
+              <w:t xml:space="preserve">Glassed pottery of Mediterranean and Black sea Region of the X-XVIII centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-215, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00114064v1</w:t>
+                <w:t xml:space="preserve">halshs-00114078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers éléments pour une caractérisation des productions de Beyrouth entre domination franque et mamelouke.</w:t>
               </w:r>
@@ -17205,90 +17205,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical study of ceramics found in Crusader Acre : Levantine productions and imports from the Byzantine world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Porat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Yellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GSI/8/99, Geological Survey of Israel. 1999, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17342,51 +17342,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ceramiques byzantines de fouilles de Pergame. Caracterisation des productions locales et importees par l'analyse elementaire (PIXE et INAA) et par petrographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Louis Pasteur - Strasbourg I, 1995. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17794,51 +17794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28ADD42E"/>
+    <w:nsid w:val="339D9C2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18025,51 +18025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yona-waksman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0295-3521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073357367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/27397803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000043292411" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426444v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kazempour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492283v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Todorova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giannaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Burlot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53250/cba14.75-84" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Korokhina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Auch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Khamaiko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Trzeciecki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pz-2024-2058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metodi Daskalov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104822" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burlot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Doublet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amprazogoula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104536" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36153/am50.2023.08" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12726" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Arcifa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bagnera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viva Sacco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsu Simsek Franci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tilliard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koutsouflakis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania S. Skartsis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos D. Kontogiannis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina P. Todorova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Vaxevanis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.12.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate B&#246;hlendorf Arslan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanita Vroom" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010586v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4544" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pecci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Smadar Gabrieli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Inserra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cau-Ontiveros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2016.1183960" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/175638011X13112549593168" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelletier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Erhan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;leyman Eskalen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2010.1319" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Teslenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-9270.2009.00253.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWGLWVLJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2009.1297" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Waksman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;i&#287;dem Girgin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2008.1272" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709275v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Stern" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Segal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Porat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yellin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384425v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reynolds" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. von Wartburg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505366v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1848" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114360v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thierrin-Michael" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roumi&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nsouli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Attalah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Thierrin-Michael" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynolds" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752188v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1045" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1999.927" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bechtel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Waksman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1996.941" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Waksman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pape" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015679v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Waksman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113636v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sound&#232;s Gragueb Chatti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336404v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447123426" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337360v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu-Pouquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;raud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Humbert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841288v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wo&#322;oszyn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Amprazogoula" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tsanana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Sengalevich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavdar Kirilov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Inkova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayot Antonov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193343v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193351v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839618v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Tymoschenko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamaiko Natalia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835409v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. MacDonald" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Higgins" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835425v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765718v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384333v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472651v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Shapiro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zelenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Morozova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472661v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765736v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123237v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona S.Y. Waksman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;ke &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Thirion-Merle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839478v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771204v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;k&#235; Ozt&#252;rk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010421v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Japp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993149v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Teslenko" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993104v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355158v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Eyango" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010511v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Papanikola-Bakirtzis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010502v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ginkut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010441v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colak M." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010554v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588492v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rocheron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982522v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundes Gragueb Chatti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banu Yener-Marksteiner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539452v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618434v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114099v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palazzi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parodi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabella" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piazza" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114119v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114117v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallauri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Gavagnin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114298v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114145v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114304v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Piccardi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114272v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Stern" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonifay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469016v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114274v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yvellin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rossini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337240v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Tymoshenko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336587v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vezzoli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336573v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Franke" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803432v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Myronenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803405v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Vasileiadou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krino Konstantinidou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Raptis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803420v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Dzhanov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Chmil" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803411v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Grozdanova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839628v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835432v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Renson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verde" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Czujko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765742v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765744v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997874v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391510v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070557v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10099" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486639v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland-Pierre Gayraud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706932/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009323v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos van Oosten" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391497v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hein" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Biro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buxeda I Garrigos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Day" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ionescu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384410v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337291v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336363v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336427v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9781407362571" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419437v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Belskyi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336418v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348355v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803328v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803285v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Todorova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803309v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348356v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193329v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593909v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193336v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384347v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760527v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835383v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricci" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wohmann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835389v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070458v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10249" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070481v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10279" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070422v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10154" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070435v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna J. Stern" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Getzov" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10169" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070438v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10199" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070474v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10274" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070246v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10119" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070430v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10159" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009375v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861338v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009383v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010037v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009346v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415401v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391473v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Myriam Carytsiotis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010055v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I. Morozova" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Zelenko" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086234v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010395v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086233v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010373v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010350v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010380v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010339v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinitat Pradell" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Molera" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5339/uclq.2014.cas.ch12" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816903v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982520v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384420v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384416v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Katona" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384431v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114009v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114078v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114064v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495652v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nicola&#239;des" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aiecm3.com/fr/thessalonique-1999/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114086v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114092v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114375v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114377v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114383v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115019v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019108v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836726v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841818v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ginkut" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508289v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yona-waksman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0295-3521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073357367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/27397803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000043292411" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426444v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kazempour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492283v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Todorova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giannaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Burlot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53250/cba14.75-84" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Korokhina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Auch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Khamaiko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Trzeciecki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pz-2024-2058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metodi Daskalov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104822" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burlot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Doublet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amprazogoula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104536" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36153/am50.2023.08" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12726" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsu Simsek Franci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102073" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384344v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Arcifa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bagnera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viva Sacco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tilliard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koutsouflakis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania S. Skartsis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos D. Kontogiannis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina P. Todorova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Vaxevanis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.12.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate B&#246;hlendorf Arslan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanita Vroom" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pecci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Smadar Gabrieli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Inserra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cau-Ontiveros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2016.1183960" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010586v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4544" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/175638011X13112549593168" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelletier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Erhan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;leyman Eskalen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2010.1319" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Teslenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-9270.2009.00253.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWGLWVLJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2009.1297" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Stern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Segal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Porat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yellin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763675v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Waksman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;i&#287;dem Girgin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2008.1272" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384425v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reynolds" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. von Wartburg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505366v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1848" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114360v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thierrin-Michael" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roumi&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nsouli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Attalah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Thierrin-Michael" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynolds" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752188v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1045" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1999.927" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bechtel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Waksman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1996.941" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Waksman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pape" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113636v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015679v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Waksman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sound&#232;s Gragueb Chatti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336404v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447123426" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337360v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu-Pouquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;raud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Humbert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803453v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Sengalevich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavdar Kirilov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Inkova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayot Antonov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841288v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wo&#322;oszyn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803445v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Amprazogoula" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tsanana" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839555v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839618v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Tymoschenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamaiko Natalia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839567v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839607v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765718v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835409v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. MacDonald" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Higgins" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835425v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835400v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765736v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Shapiro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zelenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Morozova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472661v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384333v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123237v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona S.Y. Waksman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;ke &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Thirion-Merle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839478v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771204v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;k&#235; Ozt&#252;rk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010421v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Japp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993149v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Teslenko" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993104v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010502v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ginkut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010441v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355158v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Eyango" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010511v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Papanikola-Bakirtzis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colak M." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010554v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588492v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rocheron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982522v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundes Gragueb Chatti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banu Yener-Marksteiner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539452v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618434v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114117v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallauri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Gavagnin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114099v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palazzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parodi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabella" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piazza" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114119v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114298v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114145v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114304v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Piccardi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114272v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Stern" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonifay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469016v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114274v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yvellin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rossini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337240v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Tymoshenko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336587v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vezzoli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336573v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Franke" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803432v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Myronenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803405v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Vasileiadou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krino Konstantinidou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Raptis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803420v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Dzhanov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Chmil" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803411v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Grozdanova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839628v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835432v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Renson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verde" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Czujko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765744v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765742v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997874v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391510v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070557v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10099" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486639v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland-Pierre Gayraud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706932/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009323v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos van Oosten" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391497v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hein" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Biro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buxeda I Garrigos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Day" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ionescu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384410v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336427v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9781407362571" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419437v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Belskyi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337291v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336363v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443213v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336418v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348355v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803328v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803285v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Todorova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803309v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348356v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193329v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593909v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193336v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760527v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835389v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835383v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricci" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wohmann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384347v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070430v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna J. Stern" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10159" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070481v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10279" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070458v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10249" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070422v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10154" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070435v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Getzov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10169" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070438v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10199" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070474v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10274" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070246v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10119" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009383v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009375v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861338v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010037v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009346v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415401v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391473v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Myriam Carytsiotis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010055v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I. Morozova" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Zelenko" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010339v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinitat Pradell" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Molera" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5339/uclq.2014.cas.ch12" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010395v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086233v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086234v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010350v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010373v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010380v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816903v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982520v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384420v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384416v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Katona" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384431v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114064v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114009v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114078v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495652v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nicola&#239;des" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aiecm3.com/fr/thessalonique-1999/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114086v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114092v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114375v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114377v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114383v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115019v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019108v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836726v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841818v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ginkut" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508289v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>