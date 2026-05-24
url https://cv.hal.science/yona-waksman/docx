--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -241,727 +241,727 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeometric investigations of sgraffito and champlevé wares from Northwestern Iran: the case study of the Aghche Rish pottery production site</w:t>
+                <w:t xml:space="preserve">POTTERY FROM THE SERÇE LİMANI GLASS WRECK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evelina Todorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Kazempour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 177</w:t>
+              <w:t xml:space="preserve">The INA Quaterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (1-2), pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426444v1</w:t>
+                <w:t xml:space="preserve">hal-05492283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POTTERY FROM THE SERÇE LİMANI GLASS WRECK</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archaeometric investigations of sgraffito and champlevé wares from Northwestern Iran: the case study of the Aghche Rish pottery production site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelina Todorova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+                <w:t xml:space="preserve">Mehdi Kazempour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The INA Quaterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52 (1-2), pp.18-21</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492283v1</w:t>
+                <w:t xml:space="preserve">hal-05426444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical analyses of bodies and glazes of ceramics from the pottery workshop excavated at the site of Lozenets (Sofia, 6th - early 7th c. AD): preliminary results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The first results of archaeometric characterization and provenance studies of Byzantine amphorae from Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Korokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Burlot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michał Auch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Khamaiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Trzeciecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ПРИНОСИ КЪМ БЪЛГАРСКАТА АРХЕОЛОГИ [CONTRIBUTIONS TO BULGARIAN ARCHAEOLOGY]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53250/cba14.75-84⟩</w:t>
+              <w:t xml:space="preserve">Praehistorische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pz-2024-2058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336327v1</w:t>
+                <w:t xml:space="preserve">hal-05336343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first results of archaeometric characterization and provenance studies of Byzantine amphorae from Poland</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chemical analyses of bodies and glazes of ceramics from the pottery workshop excavated at the site of Lozenets (Sofia, 6th - early 7th c. AD): preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Khamaiko</w:t>
+                <w:t xml:space="preserve">Georgia Giannaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Trzeciecki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Praehistorische Zeitschrift</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">ПРИНОСИ КЪМ БЪЛГАРСКАТА АРХЕОЛОГИ [CONTRIBUTIONS TO BULGARIAN ARCHAEOLOGY]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.75-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/pz-2024-2058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.53250/cba14.75-84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336343v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting Late Roman and Early Byzantium: Investigating the technological tradition of 6th c. AD glazed wares from Northern Greece and Bulgaria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Between the Byzantine and the Islamic worlds? Byzantine Polychrome White Ware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metodi Daskalov</w:t>
+                <w:t xml:space="preserve">Anne Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Amprazogoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 60, pp.104822. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104822⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 56, pp.104536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761249v1</w:t>
+                <w:t xml:space="preserve">hal-04593788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between the Byzantine and the Islamic worlds? Byzantine Polychrome White Ware</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connecting Late Roman and Early Byzantium: Investigating the technological tradition of 6th c. AD glazed wares from Northern Greece and Bulgaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Giannaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christel Doublet</w:t>
+                <w:t xml:space="preserve">Evelina Todorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Amprazogoula</w:t>
+                <w:t xml:space="preserve">Metodi Daskalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 56, pp.104536. </w:t>
+              <w:t xml:space="preserve">, 2024, 60, pp.104822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593788v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From carefully designed research to serendipity, and back. Byzantine and Frankish Chalcis as a case study in Eastern Mediterranean medieval pottery research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologia medievale : cultura materiale, insediamenti, territorio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 50, pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -995,64 +995,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenances and production techniques of the so‐called ‘Port Saint Symeon ware’ (13th–early 14th centuries ce ) from Kinet Höyük (Cilicia, Turkey): Witnessing interactions in the medieval north‐eastern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 64 (3), pp.611-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1086,64 +1086,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glaze production technology of an early Ottoman pottery (mid-14th(?)-16th century): The case of ‘Miletus Ware’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1328,77 +1328,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcis ou non ? Recontextualiser des plats byzantins conservés dans un musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1436,77 +1436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeometric investigations of the tableware cargo of the Kavalliani shipwreck (Greece) and into the role of the harbour of Chalcis in the Byzantine and Frankish periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Koutsouflakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Courbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1544,51 +1544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the origins of two main types of Middle and Late Byzantine amphorae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania S. Skartsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1674,64 +1674,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulded wares production in the Early Turkish/Beylik period in Western Anatolia: A case study from Ephesus and Miletus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Böhlendorf Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1834,51 +1834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Cau-Ontiveros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAR: Science &amp; Technology of Archaeological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (2), pp.99-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1912,51 +1912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon 1931 – 2014, Une introduction à sa bibliographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39, pp.219-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1990,51 +1990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The main “Middle Byzantine Production” and pottery manufacture in Thebes and Chalcis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania S. Skartsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2098,51 +2098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics of the 'Serçe Limanı type' and Fatimid pottery production in Beirut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Levant: The Journal of the Council for British Research in the Levant </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (2), pp.201-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2202,51 +2202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33, pp.127-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2271,51 +2271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des céramiques produites dans les ateliers de Sirkeci (Istanbul). Résultats de la campagne 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Erhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2375,51 +2375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novy Svet Ware&amp;quot;, an Exceptional Cargo of Glazed Wares from a 13th-Century Shipwreck near Sudak (Crimea, Ukraine). Morphological Typology and Laboratory Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Teslenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2478,51 +2478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers de céramiques de Sirkeci (Istanbul). Résultats de la campagne 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Erhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2582,51 +2582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers de céramiques de Sirkeci (Istanbul). Résultats de la campagne 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Erhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2686,51 +2686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some local and imported ceramics from Crusader Acre investigated by elemental and petrographic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2911,51 +2911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beirut cooking Wares, 2nd to 7th Centuries: Local Forms and North Palestinian Imports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Berytus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 50, pp.59-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2980,51 +2980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-Sgraffito Ware&amp;quot;, &amp;quot;Aegean Ware&amp;quot;, and other wares: New evidence for a major production of Byzantine ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. von Wartburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3088,51 +3088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.483-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3166,51 +3166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de &amp;quot;La céramique byzantine et proto-islamique en Syrie-Jordanie (IVe-VIIIe siècles ap. J.-C.) (Bibliothèque Archéologique et Historique, 129)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 12-13 (2), pp.791-795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3278,51 +3278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thierrin-Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 35, pp.11-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3386,51 +3386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nsouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Attalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 227, pp.584-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3576,51 +3576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of PIXE Analysis Technique for the Study of Beirut Amphora Production at the Roman Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roumié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nsouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3684,51 +3684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une redéfinition typologique et analytique des céramiques byzantines du type Zeuxippus Ware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3766,51 +3766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une production d'amphores &amp;quot;carottes&amp;quot; à Beyrouth à l'époque romaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roumié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3896,51 +3896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques levantines de l'époque des Croisades : le cas des productions à pâte rouge des ateliers de Beyrouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 26, pp.67-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4017,51 +4017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 17 (17), pp.109-186. </w:t>
@@ -4585,51 +4585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La production et la circulation de la céramique en Afrique du Nord de l’Antiquité tardive à la période postmédiévale (VIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4654,51 +4654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeometric investigations of Islamic pottery production at Antioch-on-the-Orontes: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress on the Archaeology of the Ancient Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Copenhague, Denmark. pp.539-546, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4784,51 +4784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la mobilité : circulation des biens et des personnes dans l'Antiquité tardive et au Moyen-Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Girona, Espagne</w:t>
@@ -4857,64 +4857,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the pottery of the Serçe Limanı shipwreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelina Todorova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on the Archaeology of the Ancient Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4939,103 +4939,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byzantine amphorae in Kyivan Rus'. Archaeometric characterisation and compositional group distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Korokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Khamaiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Trzeciecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramic Petrology Group - Annual Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Padova, Italy</w:t>
@@ -5077,51 +5077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unearthing Origins: investigating Adrianople and its environs as potential birthplaces of Zeuxippus Ware stricto sensu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgi Sengalevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chavdar Kirilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5189,90 +5189,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphorae in Rus’: Approach to exchange patterns through the petrofabric and chemical groups distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Korokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Khamaiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Wołoszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5314,77 +5314,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byzantine&amp;quot; Polychrome White Ware? Archaeological contexts and chronology, provenance and technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Amprazogoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Tsanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5416,389 +5416,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The circulation of medieval Amphorae and Table Wares in the Eastern Mediterranean and the Black Sea: The Role of Archaeometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Not just the vessels: tracing the Early Rus' commerce through medieval amphorae studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Korokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Tymoschenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khamaiko Natalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Trzeciecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Byzantine Markets and Trade Routes: Exploring Eastern Mediterranean Crossroads and Connections with North-Eastern Black Sea and Kievan Rus' (in the territory of the modern Ukraine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philips University, Dec 2023, Marburg, Germany</w:t>
+              <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Ceramic Society; Groupe Français de Céramique; INSA Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839555v1</w:t>
+                <w:t xml:space="preserve">hal-04839618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not just the vessels: tracing the Early Rus' commerce through medieval amphorae studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The circulation of medieval Amphorae and Table Wares in the Eastern Mediterranean and the Black Sea: The Role of Archaeometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Ceramic Society; Groupe Français de Céramique; INSA Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Byzantine Markets and Trade Routes: Exploring Eastern Mediterranean Crossroads and Connections with North-Eastern Black Sea and Kievan Rus' (in the territory of the modern Ukraine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philips University, Dec 2023, Marburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839618v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeometric investigations of Islamic pottery production from Antioch and its region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">About the Circulation of Pottery in the Black Sea in the Middle and Late Byzantine Periods: A View from Archaeological Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ICAANE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Les 10e Rencontres d’Archéologie de l’IFEA. Black Sea crossings. Maritime networks from Hellenistic to Byzantines times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFEA, Istanbul; Musée du Louvre, Paris; Koç University ANAMED, Istanbul, Nov 2023, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193343v1</w:t>
+                <w:t xml:space="preserve">hal-04839567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the Circulation of Pottery in the Black Sea in the Middle and Late Byzantine Periods: A View from Archaeological Science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Archaeometric investigations of Islamic pottery production from Antioch and its region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 10e Rencontres d’Archéologie de l’IFEA. Black Sea crossings. Maritime networks from Hellenistic to Byzantines times</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFEA, Istanbul; Musée du Louvre, Paris; Koç University ANAMED, Istanbul, Nov 2023, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">13th ICAANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839567v1</w:t>
+                <w:t xml:space="preserve">hal-04193343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of sgraffito and champlevé in Lyon laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sgraffito and Champlevé in Islamic Lands (9th - 14th century) : Iran, the Caucasus and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5823,77 +5823,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into the provenance and technology of Byzantine Polychrome White Ware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Amprazogoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5944,51 +5944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et archéométrie en Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe Colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6013,51 +6013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From carefully designed research to serendipity, and back</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Hard Sciences", History and Archaeology of the Middle Ages: Towards new Paradigms?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British School at Rome; Tor Vergata University, May 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6082,64 +6082,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminer l’origine de fondants sodiques et de pigments cobaltifères utilisés dans les glaçures des premières céramiques ottomanes par LA-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. MacDonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6190,64 +6190,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA-ICP-MS analyzes to determine provenances of Na-based fluxes and Co-based pigments used in early Ottoman pottery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Higgins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6285,51 +6285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beirut Cooking Wares: A &amp;quot;Crusader&amp;quot; Success Story?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food, Kitchens and Cooking in the Crusader Period; between East and West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. Bronstein, E.J. Stern, L. Yehuda, Sep 2022, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6348,247 +6348,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical analysis of the Novy Svet amphorae – a hint towards a possible standardization of the Günsenin II and II/III amphorae?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yana Morozova</w:t>
+                <w:t xml:space="preserve">Anatolia and the Crusader States: insight into trade networks, based on the circulation of pottery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Congress AIECM3 on Medieval and Modern Mediterranean Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">CULTURAL ENCOUNTERS IN ANATOLIA IN THE MEDIEVAL PERIOD: THE CRUSADERS IN ANATOLIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VEKAM, Koç University, Ankara, Turquie, May 2021, Ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765736v1</w:t>
+                <w:t xml:space="preserve">hal-03472661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatolia and the Crusader States: insight into trade networks, based on the circulation of pottery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+                <w:t xml:space="preserve">Chemical analysis of the Novy Svet amphorae – a hint towards a possible standardization of the Günsenin II and II/III amphorae?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelina P. Todorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Y. Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Zelenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Morozova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CULTURAL ENCOUNTERS IN ANATOLIA IN THE MEDIEVAL PERIOD: THE CRUSADERS IN ANATOLIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VEKAM, Koç University, Ankara, Turquie, May 2021, Ankara, Turkey</w:t>
+              <w:t xml:space="preserve">XIIIe Congress AIECM3 on Medieval and Modern Mediterranean Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472661v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between the Islamic and the Byzantine worlds: technological issues in pottery manufacture raised by the recent large-scale excavations in Istanbul and Thessaloniki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics from Islamic Lands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoria and Albert Museum, Londres; Shangri La Museum of Islamic Art, Culture &amp; Design, Honolulu, Jul 2021, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6613,64 +6613,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural, technological and economic changes in Western Anatolia: Observing the Byzantine-Ottoman transition (13th-15th centuries) through glazed tablewares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International ANAMED Annual Symposium. Glazed Wares as Cultural Agents in the Byzantine, Seljuk, and Ottoma, Lands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANAMED, Koç University, Dec 2018, Istanbul, Turkey. pp.157-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6708,77 +6708,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance studies of Günsenin IV amphorae from the Novy Svet shipwreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Y. Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Zelenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Morozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelina P. Todorova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6941,51 +6941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeometric Approaches to Ceramics in Lyon Laboratory, using Chemical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public lectures at the National Archaeological Institute with Museum, Bulgarian Academy of Sciences, Sofia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des Sciences de Bulgarie, Institut national d'archéologie, Nov 2019, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7010,64 +7010,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the decoration techniques of the so-called “Port Saint-Symeon Ware” as a witness of interactions between populations in medieval north-eastern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting on Ancient Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Barcelone, Sep 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7086,290 +7086,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaxMin Linear Initialization for Fuzzy C-Means</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The early Turkish pottery productions in western Anatolia: Provenances, contextualization and techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Böhlendorf Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanita Vroom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aybükë Oztürk</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Japp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Machine Learning and Data Mining (MLDM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, New York, United States. pp.1-15</w:t>
+              <w:t xml:space="preserve">XIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics Proceedings (Antalya)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Ankara, Turkey. pp.427-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771204v1</w:t>
+                <w:t xml:space="preserve">hal-02010421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The early Turkish pottery productions in western Anatolia: Provenances, contextualization and techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">MaxMin Linear Initialization for Fuzzy C-Means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aybükë Oztürk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Darmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics Proceedings (Antalya)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Ankara, Turkey. pp.427-430</w:t>
+              <w:t xml:space="preserve">14th International Conference on Machine Learning and Data Mining (MLDM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, New York, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010421v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miletus ware: an early Ottoman marker of a ceramic technology transition in Western Anatolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Y. Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7433,77 +7433,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire la glaçure des premières céramiques « turques » dans l’Ouest anatolien : analyse des matériaux et des techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7554,51 +7554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lusta, a small glazed pottery workshop on the southern coast of Crimea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In&amp;Around. Ceramiche e comunità. Secondo convegno tematico dell' AIECM3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Faenza, Italy. pp.192-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7623,51 +7623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late medieval pottery production in South Western Crimea: laboratory investigations of ceramics from Cembalo (region of Sebastopol / Chersonesos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ginkut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7705,51 +7705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining the main &amp;quot;Middle Byzantine Production&amp;quot; (MBP): changing perspectives in Byzantine pottery studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics Proceedings (Antalya)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Ankara, Turkey. pp.397-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7774,103 +7774,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warehousing Complex Archaeological Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aybükë Oztürk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Eyango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Darmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International and Interdisciplinary Conference on Modeling and Using Context (CONTEXT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Larnaca, Cyprus. pp.226-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7908,51 +7908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thessaloniki Ware reconsidered</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demetra Papanikola-Bakirtzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval and Post-Medieval Ceramics in the Eastern Mediterranean - Fact and Fiction. Proceedings of the First International Conference on Byzantine and Ottoman Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands. pp.227-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7971,204 +7971,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological and archaeometric investigations of the amphorae cargo of a late Roman shipwreck sunk near the Cape of Plaka (Crimea, Ukraine)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Long-term pottery production and chemical reference groups: examples from Medieval Western Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Colak M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LRCW4, Late Roman Coarse Wares, Cooking Wares and Amphorae in the Mediterranean: Archaeology and Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Thessalonique, Greece. pp.911-929</w:t>
+              <w:t xml:space="preserve">Late Hellenistic to Mediaeval Fine wares of the Aegean Coast of Anatolia. Their production, imitation and use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Varsovie, Poland. pp.107-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010575v1</w:t>
+                <w:t xml:space="preserve">hal-02010554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term pottery production and chemical reference groups: examples from Medieval Western Turkey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Archaeological and archaeometric investigations of the amphorae cargo of a late Roman shipwreck sunk near the Cape of Plaka (Crimea, Ukraine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Morozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Zelenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colak M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Late Hellenistic to Mediaeval Fine wares of the Aegean Coast of Anatolia. Their production, imitation and use</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Varsovie, Poland. pp.107-125</w:t>
+              <w:t xml:space="preserve">LRCW4, Late Roman Coarse Wares, Cooking Wares and Amphorae in the Mediterranean: Archaeology and Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Thessalonique, Greece. pp.911-929</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010554v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité régionale et spécificités locales en Lycie : l'apport des céramiques culinaires</w:t>
               </w:r>
@@ -8387,51 +8387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il contributo delli analisi di laboratorio allo studio delle ceramiche nordafricane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Cabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8862,51 +8862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Gavagnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9069,51 +9069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wandering scientist, or the quest for intercalibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Symposium on Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Zaragoza, Spain. pp.563-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9151,51 +9151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de l'origine levantine de plusieurs types d'amphores importées en Gaule à l'époque impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9259,51 +9259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A major production of Late Roman 'Levantine' and 'Cypriot' common wares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9406,51 +9406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Piccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti del III Congresso Nazionale di Archeometria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bressanone, Italy. pp.193-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9488,51 +9488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pottery from recent excavations in Crusader Acre : typological and analytical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du VIIe Congrès International sur la Céramique Médiévale en Méditerranée, Thessalonique, 11-16 octobre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Thessalonique, Greece. pp.167-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9557,51 +9557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some indications regarding eastern Mediterranean late Roman common wares found in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9721,51 +9721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréas Nicolaïdès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe Congrès International sur la Céramique médiévale en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charalambos Bakirtzis, Oct 1999, Thessalonique, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10025,103 +10025,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What to drink in Medieval Kyiv? Shaping Trade and Consumption through Archaeometric Analysis of Amphorae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Khamaiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Korokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Tymoshenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Trzeciecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Meeting on Ancient Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bilbao, Spain. 2025</w:t>
@@ -10150,51 +10150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeometric investigations of a group of underglaze painted and lustre wares of the Islamic period from the Fustat collections of the Royal Museums of Arts and History (Brussels)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10232,51 +10232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeometric investigations of 13th c. AD tile production at Takht-e Soleyman (Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10321,230 +10321,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glazed ceramic manufacturing in Medieval Bilhorod (Bilgorod-Dnistrovskyi, Ukraine), archaeological and archaeometric study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Archaeometric investigations of Middle Byzantine pottery workshops found in the metro excavations in Thessaloniki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liudmila Myronenko</w:t>
+                <w:t xml:space="preserve">Stella Vasileiadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krino Konstantinidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Raptis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Congresso AIECM3. Congresso internazionale per lo studio delle ceramiche mediterranee, medievali e moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Ravenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803432v1</w:t>
+                <w:t xml:space="preserve">hal-04803405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeometric investigations of Middle Byzantine pottery workshops found in the metro excavations in Thessaloniki</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Glazed ceramic manufacturing in Medieval Bilhorod (Bilgorod-Dnistrovskyi, Ukraine), archaeological and archaeometric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Teslenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Raptis</w:t>
+                <w:t xml:space="preserve">Liudmila Myronenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Congresso AIECM3. Congresso internazionale per lo studio delle ceramiche mediterranee, medievali e moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Ravenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803405v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glazed Ceramics of Late Medieval Sudak, Crimea, based on the collection of the Sophia Kyivs’ka national reserve, Ukraine</w:t>
               </w:r>
@@ -10556,51 +10556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Dzhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesia Chmil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10638,51 +10638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Polychrome White Ware” from the area of Preslav (preliminary results)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina Grozdanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10720,103 +10720,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Byz with Wine: Archaeometric analysis of medieval amphorae from Poland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Korokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Tymoschenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariia Tymoschenko</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Khamaiko Natalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Trzeciecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Pise, Italy</w:t>
@@ -10845,64 +10845,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pb isotope analysis to determine the provenance of lead-based ore used in late Byzantine and early Ottoman glazes produced in Pergamon and Çanakkale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10979,51 +10979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glazed pottery from the excavation in Akkerman (Bilgorod-Dnistrovskyi, Ukraine), preliminary results of the archaeological and archaeometric studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Congress AIECM3 on Medieval and Modern Mediterranean Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11048,51 +11048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potters in between Nicosia and Lapithos (Cyprus): archaeological and archaeometric evidence from the Vitonos excavations (Nicosia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demetra Papanikola-Bakirtzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11130,77 +11130,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miletus Ware: a study of early Turkish ceramics by a multi-analytical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11251,77 +11251,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The early Turkish pottery productions in western Anatolia: Provenances, contextualization and techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanita Vroom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11408,51 +11408,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary approaches to food and foodways in the medieval Eastern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-35668-070-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.momeditions.10099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11473,246 +11473,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fustat II, Fouilles d'Istabl 'Antar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medieval MasterChef. An Archaeological and Historical Perspective on Eastern Cuisine and Western Foodways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanita Vroom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland-Pierre Gayraud</w:t>
-[...76 lines deleted...]
-              <w:t xml:space="preserve">, pp.448, 2017, Fouilles de l’Institut français d’archéologie orientale ; 75 - Archéologie islamique, 978-2-7247-0693-2</w:t>
+                <w:t xml:space="preserve">Roos van Oosten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, pp.119-143, 376-377, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01486639v1</w:t>
+                <w:t xml:space="preserve">hal-02009323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medieval MasterChef. An Archaeological and Historical Perspective on Eastern Cuisine and Western Foodways</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fustat II, Fouilles d'Istabl 'Antar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland-Pierre Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GAYRAUD Roland-Pierre. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roos van Oosten</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Brepols, pp.119-143, 376-377, 2017</w:t>
+                <w:t xml:space="preserve">Institut français d’archéologie orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.448, 2017, Fouilles de l’Institut français d’archéologie orientale ; 75 - Archéologie islamique, 978-2-7247-0693-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009323v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01486639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient Ceramics - Analysis and Components</w:t>
               </w:r>
@@ -11816,51 +11816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeometric and Archaeological Approaches to Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archaeopress, 2007, BAR International Series S1691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11910,64 +11910,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Port St. Symeon Ware”: A Medieval Ware at the Crossroads?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Redford S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinet Höyük 7: The Medieval Period, Kinet Höyük 7: The Medieval Period</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, BAR S3224, pp.509-532, 2025, </w:t>
@@ -12005,103 +12005,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragments of amphorae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Auch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Belskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Korokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Khamaiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Trzeciecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The early medieval settlement complex at Czermno in the light of results from 2010-2011 research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.749-792, 2025</w:t>
@@ -12130,77 +12130,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeometry of Byzantine amphorae from the sites of Rus: First results of the German-Polish-Ukrainian-French project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Korokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Khamaiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12259,51 +12259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2.1.6. Céramiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leroy S. et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9782813004178</w:t>
@@ -12332,51 +12332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaia ware&amp;quot;, &amp;quot;Troad ware&amp;quot;: Two successful pottery production centers in medieval Western Anatolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kadıkalesi / Anaia'ya Adanmış Bir Ömür : Zeynep Mercangöz'e Armağan (Festschrift in Honor of Zeynep Mercangöz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.289-299, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12401,51 +12401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance Studies of Byzantine and Levantine Pottery Imported to Kinet Höyük</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Redford S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinet Höyük 7: The Medieval Period, Kinet Höyük 7: The Medieval Period</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, BAR S3224, pp.499-508, 2025, </w:t>
@@ -12483,51 +12483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productions céramiques de Palerme (IXe - XIIe siècles) : groupes de référence chimiques de céramiques glaçurées et d'amphores de l'église de la Gancia, des palais Bonagia et de la Zisa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viva Sacco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalla ceramica alla storia economica: il caso di Palermo islamica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.311-320, 2024</w:t>
@@ -12569,51 +12569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glazed pottery from the excavations in Akkerman (Bilgorod-Dnistrovskyi, Ukraine). Preliminary results of archaeological and archaeometric studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. García Porras et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII Congreso Internacional sobre Cerámica Medieval y Moderna en el Mediterráneo (AIECM3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.787-791, 2024</w:t>
@@ -12642,90 +12642,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance studies of Günsenin IV amphorae from the Novy Svet shipwreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Zelenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Morozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Todorova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12767,51 +12767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potters between Nicosia and Lapithos (Cyprus): preliminary archaeological and archaeometric evidence from the Vitonos street excavations (Nicosia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demetra Papanikola-Bakirtzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12853,51 +12853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques glaçurées importées à Palerme (IXe - XIe siècles) : attributions sur la base des analyses chimiques des pâtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viva Sacco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalla ceramica alla storia economica: il caso di Palermo islamica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.320-323, 2024</w:t>
@@ -12926,51 +12926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques de Fustat au Musée des Beaux-Arts de Lyon, une illustration de la variété des matériaux et des techniques des céramiques islamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aube-Lorain S.; Brac de la Perrière E.; Hellal S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de l’Islam au musée des Beaux-Arts de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoek, pp.576-578, 2023, 9789461617279</w:t>
@@ -12999,51 +12999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novy Svet. Des épaves byzantines dans la tourmente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bétard F.; Bourdin S.; Gourmelon F.; Teyssandier N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des sites archéologiques menacés : patrimoine à protéger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Cherche Midi-CNRS, pp.134-137, 2023</w:t>
@@ -13072,51 +13072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude archéométrique de céramiques &amp;quot;Byzantine Glazed White Ware&amp;quot; provenant des fouilles d'Isaccea, Roumanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mănucu-Adameşteanu G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isaccea-Noviodunun-Vicina. La ville byzantine. Monuments, découvertes archéologiques et numismatiques. IXe/Xe-XVe siècles. III.1. Considérations finales. Céramiques des Xe-XIVe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.403-409, 2022</w:t>
@@ -13145,51 +13145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new pottery workshop in Constantinople / Istanbul and new archaeometric results on Byzantine White Wares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pétridis; A.G. Yangaki; N. Liaros; E.-E. Bia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National and Kapodistrian University of Athens; National Hellenic Research Foundation, pp.295-303, 2021</w:t>
@@ -13212,268 +13212,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Byzantine imports of &amp;quot;Elaborate Incised Wares&amp;quot; in the Crimea and local counterparts: Archaeological contexts and archaeometric investigations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Integrating archaeological and archaeometric data: Examining Late Byzantine pottery from Küçükyalı</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Ginkut</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wohmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pétridis; A.G. Yangaki; N. Liaros; E.-E. Bia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, National and Kapodistrian University of Athens; National Hellenic Research Foundation, pp.329-338, 2021</w:t>
+              <w:t xml:space="preserve">, National and Kapodistrian University of Athens; National Hellenic Research Foundation, pp.305-316, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835389v1</w:t>
+                <w:t xml:space="preserve">hal-03835383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating archaeological and archaeometric data: Examining Late Byzantine pottery from Küçükyalı</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Late Byzantine imports of &amp;quot;Elaborate Incised Wares&amp;quot; in the Crimea and local counterparts: Archaeological contexts and archaeometric investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Teslenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Wohmann</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ginkut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pétridis; A.G. Yangaki; N. Liaros; E.-E. Bia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, National and Kapodistrian University of Athens; National Hellenic Research Foundation, pp.305-316, 2021</w:t>
+              <w:t xml:space="preserve">, National and Kapodistrian University of Athens; National Hellenic Research Foundation, pp.329-338, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835383v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byzantine pottery production in Constantinople / Istanbul: Recent excavations and new issues regarding the diffusion of models and techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Kontogiannis; B. Böhlendorf-Arslan; F. Yenişehirlioğlu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glazed Wares as Cultural Agents in the Byzantine, Seljuk, and Ottoman Lands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Koç University Press, pp.65-81, 2021, 978-605-7685-38-4</w:t>
@@ -13515,64 +13515,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the Crusades on ceramic production and use in the southern Levant: Continuity or change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna J. Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Shapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.Y. Waksman (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary approaches to food and foodways in the medieval Eastern Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-146, 2020, 978-2-35668-070-9. </w:t>
@@ -13604,498 +13604,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byzantine amphorae of the 10th-13th centuries from the Novy Svet shipwrecks, Crimea, the Black Sea: Preliminary typology and archaeometric studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Archaeological and archaeometric investigations of cooking wares in Frankish and Venetian Cyprus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Smadar Gabrieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Zelenko</w:t>
+                <w:t xml:space="preserve">Anastasia Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Pecci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.Y. Waksman (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary approaches to food and foodways in the medieval Eastern Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.429-446, 2020, 978-2-35668-070-9. </w:t>
+              <w:t xml:space="preserve">, , pp.97-112, 2020, 978-2-35668-070-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070481v1</w:t>
+                <w:t xml:space="preserve">hal-03070422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing people, dining habits and pottery technologies: Tableware productions on the eve of the Ottoman Empire in western Anatolia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ceramic evidence for sugar production in the ‘Akko plain: Typology and provenance studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna J. Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimrod Getzov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joanita Vroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.Y. Waksman (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary approaches to food and foodways in the medieval Eastern Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.363-384, 2020, 978-2-35668-070-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10249⟩</w:t>
+              <w:t xml:space="preserve">, pp.163-190, 2020, 978-2-35668-070-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070458v1</w:t>
+                <w:t xml:space="preserve">hal-03070435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological and archaeometric investigations of cooking wares in Frankish and Venetian Cyprus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Byzantine amphorae of the 10th-13th centuries from the Novy Svet shipwrecks, Crimea, the Black Sea: Preliminary typology and archaeometric studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Morozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Pecci</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Zelenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.Y. Waksman (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary approaches to food and foodways in the medieval Eastern Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.97-112, 2020, 978-2-35668-070-9. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.429-446, 2020, 978-2-35668-070-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03070422v1</w:t>
+                <w:t xml:space="preserve">hal-03070481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic evidence for sugar production in the ‘Akko plain: Typology and provenance studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Changing people, dining habits and pottery technologies: Tableware productions on the eve of the Ottoman Empire in western Anatolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Böhlendorf Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanita Vroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.Y. Waksman (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary approaches to food and foodways in the medieval Eastern Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.163-190, 2020, 978-2-35668-070-9. </w:t>
+              <w:t xml:space="preserve">, pp.363-384, 2020, 978-2-35668-070-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070435v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic vessels and food consumption: Chalcis as a major production and distribution center in the Byzantine and Frankish periods</w:t>
               </w:r>
@@ -14120,51 +14120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania S. Skartsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannis Vaxevanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.Y. Waksman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary approaches to food and foodways in the medieval Eastern Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, MOM Editions, pp.239-254, 2020, Archéologie(s), 978-2-35668-070-9. </w:t>
@@ -14228,51 +14228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.Y. Waksman (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary approaches to food and foodways in the medieval Eastern Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.417-428, 2020, 978-2-35668-070-9. </w:t>
@@ -14310,51 +14310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. The POMEDOR project “People, pottery and food in the medieval Eastern Mediterranean”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.Y. Waksman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary approaches to food and foodways in the medieval Eastern Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.17-52, 2020, 978-2-35668-070-9. </w:t>
@@ -14386,432 +14386,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cypriot and Levantine cooking wares in Frankish Cyprus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Smadar Gabrieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Joanita A.C. Vroom; S.Y. Waksman; Roos M.R. van Oosten (eds.). </w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Pecci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.A.C. Vroom; S.Y. Waksman; R.M.R. van Oosten (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval MasterChef. An Archaeological and Historical Perspective on Eastern Cuisine and Western Foodways</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brepols, pp.13-22, 2017</w:t>
+              <w:t xml:space="preserve">, Brepols, pp.119-143, 376-377, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009383v1</w:t>
+                <w:t xml:space="preserve">hal-02010037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance studies&amp;quot;: productions and compositional groups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanita Vroom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Alice M. W. Hunt (ed.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roos van Oosten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joanita A.C. Vroom; S.Y. Waksman; Roos M.R. van Oosten (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Handbook of Archaeological Ceramic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.148-161, 2017</w:t>
+              <w:t xml:space="preserve">Medieval MasterChef. An Archaeological and Historical Perspective on Eastern Cuisine and Western Foodways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.13-22, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009375v1</w:t>
+                <w:t xml:space="preserve">hal-02009383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dogs, vultures, horses and Black Pudding: Unclean Meats in the Eyes of the Byzantines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Provenance studies&amp;quot;: productions and compositional groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alice M. W. Hunt (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Approaches to Food and Foodways in the Medieval Eastern Mediterranean, dir. S. Y. Waksman</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oxford Handbook of Archaeological Ceramic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.148-161, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861338v1</w:t>
+                <w:t xml:space="preserve">hal-02009375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cypriot and Levantine cooking wares in Frankish Cyprus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dogs, vultures, horses and Black Pudding: Unclean Meats in the Eyes of the Byzantines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Caseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medieval MasterChef. An Archaeological and Historical Perspective on Eastern Cuisine and Western Foodways</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multidisciplinary Approaches to Food and Foodways in the Medieval Eastern Mediterranean, dir. S. Y. Waksman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.10099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010037v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes en laboratoire de céramiques islamiques du Caire: l'apport des fouilles récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14995,51 +14995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medieval ceramics from the Türbe : an archaeometric viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Myriam Carytsiotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15094,77 +15094,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The study of underwater archaeological heritage of Crimea. Late Roman amphorae from a shipwreck near Cape Plaka. Archaeological and archaeometric investigations (en russe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.I. Morozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Zelenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colak M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iryna Teslenko (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ancient &amp; Medieval Taurica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kiev, pp.157-178, 2015</w:t>
@@ -15193,51 +15193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ways of the lustre: looking for the Tunisian connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15327,51 +15327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers de potiers de Soubran et de Petit-Niort (Charente-Maritime): caractérisation chimique des productions et éléments pour une approche de leur diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Sanchez; Christophe Sireix (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’organisation des productions céramiques sur l’arc Atlantique : l’exemple de l’Aquitaine romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Mergoil, pp.65-77, 2014</w:t>
@@ -15413,51 +15413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les céramiques utilisées à Périgueux et les ateliers périgourdins de Peyzac-le-Moustier et de Siorac-de-Ribérac (Dordogne) : caractérisation et approvisionnement », in : SANCHEZ (C.), SIREIX (C.), L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine, Montagnac, Editions Monique Mergoil (Archéologie et Histoire romaine, 28), p. 239-254.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15508,51 +15508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les ateliers de Soubran et Petit Niort (Charente-Maritime). Caractérisation chimique des productions », in : SANCHEZ (C.), SIREIX (C.), L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine, Montagnac, Editions Monique Mergoil (Archéologie et Histoire romaine, 28), p.65-77.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15577,51 +15577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeometric approaches to ceramics production and imports in Medieval Cyprus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demetra Papanikola-Bakirtzi; Nicholas Coureas (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cypriot Medieval Ceramics: Reconsiderations and New Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Cyprus Research Centre and The A. G. Leventis Foundation, pp.257-277, 2014</w:t>
@@ -15650,51 +15650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes de provenance de céramiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Dillmann; Ludovic Bellot-Gurlet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation et provenance des matériaux dans les sociétés anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions archives contemporaines, pp.195-216, 2014</w:t>
@@ -15736,51 +15736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques communes utilisées à Périgueux et les ateliers périgourdins de Peyzac-le-Moustier et de Siorac-de-Ribérac (Dordogne): caractérisation et approvisionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15973,51 +15973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick CRESSIER; Elisabeth FENTRESS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La céramique Maghrébine du haut Moyen âge (VIIIe- Xe siècle), état des recherches, problèmes et perceptives, actes de la table-ronde de Rome (3-4 novembre 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 446, École française de Rome, pp.197- 220, 2011, Collection de l'école française de Rome, 978-2-7283-0894-1</w:t>
@@ -16072,51 +16072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Cabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.Y. Waksman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometric and Archaeological Approaches to Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.149-154, 2007, BAR International Series S1691, 978 1 4073 0129 7</w:t>
@@ -16145,64 +16145,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first Byzantine &amp;quot;Glazed White Wares&amp;quot; in the early medieval technological context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16257,51 +16257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byzantine Chersonesos, an investigation of the local production of ceramics by chemical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Böhlendorf-Arslan; A.O. Uysal; J. Witte-Orr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Çanak, Late Antique and Medieval Pottery and Tiles in Mediterranean Archaeological Contexts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.383-398, 2007, BYZAS 7</w:t>
@@ -16330,51 +16330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de quelques analyses élémentaires de glaçures de céramiques byzantines médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scienze e materiali del patrimonio culturale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, Edipuglia, pp.83-89, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16393,182 +16393,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00114064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory investigations of selected medieval sherds from the Artemision in Ephesos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Céramiques byzantines médiévales à glaçure de Méditerranée et de Mer Noire : quelques exemples des apports et des limites des analyses de pâtes dans l'étude des centres de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologische Forschungen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, Verlag der Österreichischen Akademie der Wissenschaften, pp.83-89, 2005</w:t>
+              <w:t xml:space="preserve">Glassed pottery of Mediterranean and Black sea Region of the X-XVIII centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-215, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00114009v1</w:t>
+                <w:t xml:space="preserve">halshs-00114078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques byzantines médiévales à glaçure de Méditerranée et de Mer Noire : quelques exemples des apports et des limites des analyses de pâtes dans l'étude des centres de production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Laboratory investigations of selected medieval sherds from the Artemision in Ephesos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Krinzinger. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glassed pottery of Mediterranean and Black sea Region of the X-XVIII centuries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.209-215, 2005</w:t>
+              <w:t xml:space="preserve">Archäologische Forschungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Verlag der Österreichischen Akademie der Wissenschaften, pp.83-89, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00114078v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00114009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers éléments pour une caractérisation des productions de Beyrouth entre domination franque et mamelouke.</w:t>
               </w:r>
@@ -16593,51 +16593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nicolaïdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charalambos Bakirtzis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du VIIe Congrès International sur la Céramique médiévale en Méditerranée, Thessalonique, 11-16 octobre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -16679,51 +16679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses élémentaires de céramiques médiévales à pâte claire de Berslingen et d'Osterfingen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Bänteli; M. Höneisen; K. Zubler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schaffauser Archäelogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.317-318, 2000</w:t>
@@ -16870,51 +16870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et diffusion de la céramique pendant le haut moyen-âge dans le Sud du Rhin supérieur. Un programme d'analyse. La céramique rugueuse et la céramique fine tournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16971,51 +16971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et diffusion de la céramique pendant le haut moyen-âge dans le Sud du Rhin supérieur. Un programme d'analyse. La céramique à pâte claire et la céramique micacée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17072,51 +17072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et diffusion de la céramique pendant le haut moyen-âge dans le Sud du Rhin supérieur. Un programme d'analyse. La céramique à pâte claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17192,51 +17192,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical study of ceramics found in Crusader Acre : Levantine productions and imports from the Byzantine world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17458,51 +17458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glazed pottery from the excavations in Akkerman (Bilgorod-Dnistrovskyi, Ukraine), preliminary results of archaeological and archaeometric studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII INTERNATIONAL CONGRESS ON MEDIEVAL AND MODERN CERAMICS IN THE MEDITERRANEAN (AIECM3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.787-791, 2024, 978-84-19726-08-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17540,51 +17540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Byzantine Imports of “Elaborate Incised Wares” in the Crimea and Local Counterparts: Archaeological contexts and Archaeometric Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Ginkut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17622,51 +17622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation géochimique et diffusion méditerranéenne des céramiques culinaires « égéennes ». Etudes comparées des mobiliers de Marseille, de Beyrouth et d'Alexandrie (Ve-VIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17794,51 +17794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="339D9C2C"/>
+    <w:nsid w:val="D9362931"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18025,51 +18025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yona-waksman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0295-3521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073357367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/27397803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000043292411" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426444v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kazempour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492283v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Todorova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giannaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Burlot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53250/cba14.75-84" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Korokhina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Auch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Khamaiko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Trzeciecki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pz-2024-2058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metodi Daskalov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104822" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burlot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Doublet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amprazogoula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104536" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36153/am50.2023.08" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12726" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsu Simsek Franci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102073" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384344v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Arcifa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bagnera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viva Sacco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tilliard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koutsouflakis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania S. Skartsis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos D. Kontogiannis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina P. Todorova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Vaxevanis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.12.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate B&#246;hlendorf Arslan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanita Vroom" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pecci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Smadar Gabrieli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Inserra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cau-Ontiveros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2016.1183960" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010586v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4544" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/175638011X13112549593168" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelletier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Erhan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;leyman Eskalen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2010.1319" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Teslenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-9270.2009.00253.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWGLWVLJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2009.1297" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Stern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Segal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Porat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yellin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763675v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Waksman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;i&#287;dem Girgin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2008.1272" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384425v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reynolds" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. von Wartburg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505366v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1848" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114360v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thierrin-Michael" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roumi&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nsouli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Attalah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Thierrin-Michael" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynolds" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752188v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1045" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1999.927" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bechtel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Waksman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1996.941" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Waksman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pape" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113636v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015679v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Waksman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sound&#232;s Gragueb Chatti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336404v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447123426" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337360v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu-Pouquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;raud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Humbert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803453v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Sengalevich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavdar Kirilov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Inkova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayot Antonov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841288v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wo&#322;oszyn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803445v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Amprazogoula" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tsanana" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839555v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839618v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Tymoschenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamaiko Natalia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839567v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839607v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765718v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835409v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. MacDonald" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Higgins" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835425v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835400v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765736v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Shapiro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zelenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Morozova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472661v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384333v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123237v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona S.Y. Waksman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;ke &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Thirion-Merle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839478v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771204v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;k&#235; Ozt&#252;rk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010421v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Japp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993149v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Teslenko" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993104v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010502v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ginkut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010441v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355158v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Eyango" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010511v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Papanikola-Bakirtzis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colak M." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010554v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588492v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rocheron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982522v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundes Gragueb Chatti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banu Yener-Marksteiner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539452v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618434v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114117v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallauri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Gavagnin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114099v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palazzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parodi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabella" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piazza" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114119v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114298v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114145v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114304v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Piccardi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114272v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Stern" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonifay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469016v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114274v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yvellin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rossini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337240v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Tymoshenko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336587v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vezzoli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336573v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Franke" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803432v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Myronenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803405v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Vasileiadou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krino Konstantinidou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Raptis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803420v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Dzhanov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Chmil" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803411v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Grozdanova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839628v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835432v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Renson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verde" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Czujko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765744v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765742v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997874v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391510v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070557v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10099" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486639v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland-Pierre Gayraud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706932/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009323v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos van Oosten" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391497v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hein" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Biro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buxeda I Garrigos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Day" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ionescu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384410v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336427v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9781407362571" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419437v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Belskyi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337291v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336363v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443213v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336418v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348355v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803328v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803285v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Todorova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803309v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348356v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193329v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593909v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193336v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760527v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835389v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835383v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricci" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wohmann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384347v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070430v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna J. Stern" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10159" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070481v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10279" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070458v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10249" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070422v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10154" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070435v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Getzov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10169" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070438v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10199" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070474v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10274" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070246v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10119" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009383v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009375v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861338v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010037v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009346v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415401v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391473v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Myriam Carytsiotis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010055v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I. Morozova" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Zelenko" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010339v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinitat Pradell" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Molera" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5339/uclq.2014.cas.ch12" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010395v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086233v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086234v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010350v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010373v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010380v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816903v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982520v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384420v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384416v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Katona" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384431v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114064v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114009v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114078v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495652v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nicola&#239;des" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aiecm3.com/fr/thessalonique-1999/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114086v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114092v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114375v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114377v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114383v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115019v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019108v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836726v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841818v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ginkut" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508289v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yona-waksman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0295-3521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073357367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/27397803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000043292411" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Todorova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426444v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kazempour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Korokhina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Auch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Khamaiko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Trzeciecki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pz-2024-2058" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giannaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Burlot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53250/cba14.75-84" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burlot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Doublet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amprazogoula" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104536" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761249v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metodi Daskalov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104822" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36153/am50.2023.08" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12726" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsu Simsek Franci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102073" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384344v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Arcifa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bagnera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viva Sacco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tilliard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koutsouflakis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania S. Skartsis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos D. Kontogiannis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina P. Todorova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Vaxevanis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.12.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate B&#246;hlendorf Arslan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanita Vroom" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pecci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Smadar Gabrieli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Inserra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cau-Ontiveros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2016.1183960" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010586v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4544" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/175638011X13112549593168" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelletier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Erhan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;leyman Eskalen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2010.1319" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Teslenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-9270.2009.00253.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWGLWVLJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2009.1297" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Stern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Segal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Porat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yellin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763675v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Waksman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;i&#287;dem Girgin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2008.1272" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384425v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reynolds" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. von Wartburg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505366v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1848" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114360v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thierrin-Michael" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roumi&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nsouli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Attalah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Thierrin-Michael" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynolds" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752188v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1045" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1999.927" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bechtel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Waksman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1996.941" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Waksman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pape" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113636v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015679v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Waksman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sound&#232;s Gragueb Chatti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336404v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447123426" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337360v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu-Pouquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;raud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Humbert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803453v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Sengalevich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavdar Kirilov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Inkova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayot Antonov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841288v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wo&#322;oszyn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803445v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Amprazogoula" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tsanana" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839618v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Tymoschenko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamaiko Natalia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839555v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839567v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193343v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839607v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765718v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835409v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. MacDonald" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Higgins" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835425v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835400v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472661v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765736v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Shapiro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zelenko" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Morozova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384333v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123237v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona S.Y. Waksman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;ke &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Thirion-Merle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839478v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010421v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Japp" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771204v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;k&#235; Ozt&#252;rk" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993149v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Teslenko" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993104v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010502v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ginkut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010441v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355158v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Eyango" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010511v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Papanikola-Bakirtzis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010554v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010575v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colak M." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588492v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rocheron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982522v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundes Gragueb Chatti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banu Yener-Marksteiner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539452v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618434v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114117v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallauri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Gavagnin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114099v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palazzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parodi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabella" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piazza" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114119v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114298v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114145v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114304v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Piccardi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114272v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Stern" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonifay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469016v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114274v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yvellin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rossini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337240v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Tymoshenko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336587v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vezzoli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336573v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Franke" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803405v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Vasileiadou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krino Konstantinidou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Raptis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803432v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Myronenko" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803420v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Dzhanov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Chmil" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803411v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Grozdanova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839628v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835432v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Renson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verde" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Czujko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765744v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765742v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997874v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391510v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070557v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10099" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009323v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos van Oosten" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486639v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland-Pierre Gayraud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706932/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391497v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hein" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Biro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buxeda I Garrigos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Day" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ionescu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384410v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336427v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9781407362571" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419437v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Belskyi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337291v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336363v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443213v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336418v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348355v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803328v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803285v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Todorova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803309v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348356v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193329v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593909v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193336v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760527v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835383v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricci" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wohmann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835389v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384347v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070430v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna J. Stern" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10159" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070422v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10154" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070435v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Getzov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10169" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070481v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10279" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070458v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10249" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070438v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10199" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070474v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10274" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070246v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10119" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010037v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009383v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009375v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861338v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02009346v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415401v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391473v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Myriam Carytsiotis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010055v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I. Morozova" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Zelenko" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010339v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinitat Pradell" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Molera" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5339/uclq.2014.cas.ch12" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010395v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086233v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086234v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010350v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010373v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010380v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816903v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982520v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384420v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384416v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Katona" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384431v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114064v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114078v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114009v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495652v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nicola&#239;des" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aiecm3.com/fr/thessalonique-1999/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114086v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114092v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114375v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114377v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114383v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115019v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019108v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836726v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841818v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ginkut" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508289v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>