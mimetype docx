--- v0 (2026-03-19)
+++ v1 (2026-05-05)
@@ -234,325 +234,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric and microfluidic tuning of an infrared cavity for vibrational polariton studies</w:t>
+                <w:t xml:space="preserve">MOF‐Enhanced Phototherapeutic Wound Dressings Against Drug‐Resistant Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Wang</w:t>
+                <w:t xml:space="preserve">Zhihao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime de la Fuente Diez</w:t>
+                <w:t xml:space="preserve">Xiali Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delsuc</w:t>
+                <w:t xml:space="preserve">Theotim Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Peng</w:t>
+                <w:t xml:space="preserve">Heng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+                <w:t xml:space="preserve">Changchong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (9), pp.2497-2505. </w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.2402418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3LC01101A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202402418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572532v1</w:t>
+                <w:t xml:space="preserve">hal-05338777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOF‐Enhanced Phototherapeutic Wound Dressings Against Drug‐Resistant Bacteria</w:t>
+                <w:t xml:space="preserve">Piezoelectric and microfluidic tuning of an infrared cavity for vibrational polariton studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhihao Yu</w:t>
+                <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiali Fu</w:t>
+                <w:t xml:space="preserve">Jaime de la Fuente Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theotim Lucas</w:t>
+                <w:t xml:space="preserve">Nicolas Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Zhao</w:t>
+                <w:t xml:space="preserve">Juan Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changchong Chen</w:t>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.2402418. </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (9), pp.2497-2505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adhm.202402418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3LC01101A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338777v1</w:t>
+                <w:t xml:space="preserve">hal-04572532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion-based culture and real-time impedance monitoring of tumor spheroids in hydrogel microwells of a suspended membrane under microfluidic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanhui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyue Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaochen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1574,1346 +1574,1346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sars‐Cov‐2 Spike Protein‐Induced Damage of hiPSC‐Derived Cardiomyocytes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yong He</w:t>
+                <w:t xml:space="preserve">Microfluidic release of the rare cells captured by a filter with tapered holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Feng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jian Shi</w:t>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adbi.202101327⟩</w:t>
+              <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.100119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mne.2022.100119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664385v1</w:t>
+                <w:t xml:space="preserve">hal-03687625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Alveolar Epithelium Using Reconstituted Basement Membrane and hiPSC‐Derived Organoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sars‐Cov‐2 Spike Protein‐Induced Damage of hiPSC‐Derived Cardiomyocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaochen Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boxin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Feng Liang</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.202101972⟩</w:t>
+              <w:t xml:space="preserve">Advanced Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adbi.202101327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818521v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of designer biomimetic matrices for optimized differentiated intestinal epithelial cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wang Xi</w:t>
+                <w:t xml:space="preserve">Automatic differentiation of human induced pluripotent stem cells toward synchronous neural networks on an arrayed monolayer of nanofiber membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boxin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Saleh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Barbara Mercier</w:t>
+                <w:t xml:space="preserve">Elrade Rofaani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaochen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2022.121380⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150, pp.168-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2022.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598543v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic differentiation of human induced pluripotent stem cells toward synchronous neural networks on an arrayed monolayer of nanofiber membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boxin Huang</w:t>
+                <w:t xml:space="preserve">Epithelial folding of alveolar cells derived from human induced pluripotent stem cells on artificial basement membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elrade Rofaani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 150, pp.168-180. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2022.07.038⟩</w:t>
+              <w:t xml:space="preserve">, inPress, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2022.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818522v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epithelial folding of alveolar cells derived from human induced pluripotent stem cells on artificial basement membrane</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan Peng</w:t>
+                <w:t xml:space="preserve">Modulation of designer biomimetic matrices for optimized differentiated intestinal epithelial cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Xi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Chen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ayako Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Tomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2022.03.022⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 282, pp.121380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2022.121380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818519v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstituted basement membrane enables airway epithelium modeling and nanoparticle toxicity testing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Generation of Alveolar Epithelium Using Reconstituted Basement Membrane and hiPSC‐Derived Organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elrade Rofaani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaochen Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boxin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.02.018⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.2101972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202101972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818520v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput tuning of ovarian cancer spheroids for on-chip invasion assays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstituted basement membrane enables airway epithelium modeling and nanoparticle toxicity testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elrade Rofaani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boxin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15, pp.100138. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 204, pp.300-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mne.2022.100138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684974v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Collagen Topology Shapes Cell Morphology, beyond Stiffness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">High-throughput tuning of ovarian cancer spheroids for on-chip invasion assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changchong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Ibrahim</w:t>
+                <w:t xml:space="preserve">Elliot Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Marchand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sahil Kamboj</w:t>
+                <w:t xml:space="preserve">Franck Carreiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayako Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.2c00879⟩</w:t>
+              <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.100138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mne.2022.100138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926139v1</w:t>
+                <w:t xml:space="preserve">hal-03684974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocasting of fibrous morphology on a substrate for long-term propagation of human induced pluripotent stem cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-Dimensional Collagen Topology Shapes Cell Morphology, beyond Stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changchong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sisi Li</w:t>
+                <w:t xml:space="preserve">Tristan Piolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momoko Yoshioka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Shixin Ye</w:t>
+                <w:t xml:space="preserve">Sahil Kamboj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-605X/ac51b8⟩</w:t>
+              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (12), pp.5284-5294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.2c00879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601217v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic release of the rare cells captured by a filter with tapered holes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jian Shi</w:t>
+                <w:t xml:space="preserve">Nanocasting of fibrous morphology on a substrate for long-term propagation of human induced pluripotent stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momoko Yoshioka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Wang</w:t>
+                <w:t xml:space="preserve">Li Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Aimé</w:t>
+                <w:t xml:space="preserve">Shixin Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.100119. </w:t>
+              <w:t xml:space="preserve">Biomedical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (2), pp.025014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mne.2022.100119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-605X/ac51b8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687625v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly sensitive nonenzymetic glucose sensing based on multicomponent hierarchical NiCo-LDH/CCCH/CuF nanostructures</w:t>
               </w:r>
@@ -3046,90 +3046,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Interconnected Neural Clusters in Multiscale Scaffolds from Human-Induced Pluripotent Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boxin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaochen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (47), pp.55939-55952. </w:t>
@@ -3295,1748 +3295,1748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating impacts of pulse fishing on the effectiveness of seasonal closure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulating re-entrant waves promote maturation of hiPSC-derived cardiomyocytes in self-organized tissue ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Xing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yong Chen</w:t>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chongliang Zhang</w:t>
+                <w:t xml:space="preserve">Leqian Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bai Li</w:t>
+                <w:t xml:space="preserve">Itsunari Minami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunne-Jai Shin</w:t>
+                <w:t xml:space="preserve">Shigeru Miyagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oceanologica Sinica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (4), pp.89--99. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13131-020-1536-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-0853-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934358v1</w:t>
+                <w:t xml:space="preserve">hal-02514949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alveolar mimics with periodic strain and its effect on the cell layer formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Berret</w:t>
+                <w:t xml:space="preserve">Circulating re-entrant waves promote maturation of hiPSC-derived cardiomyocytes in self-organized tissue ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leqian Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itsunari Minami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeru Miyagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.27458⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-0853-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868726v1</w:t>
+                <w:t xml:space="preserve">hal-03001825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of ultrathin artificial basement membrane for epithelial cell culture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boxin Huang</w:t>
+                <w:t xml:space="preserve">Evaluating impacts of pulse fishing on the effectiveness of seasonal closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chongliang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bai Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunne-Jai Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 232, pp.111407. </w:t>
+              <w:t xml:space="preserve">Acta Oceanologica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (4), pp.89--99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2020.111407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13131-020-1536-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013350v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of micro-cages and caged tumor spheroids for microfluidic chip- based assays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alveolar mimics with periodic strain and its effect on the cell layer formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Radiom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yuanhui Liu</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Baeza-Squiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2020.111256⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (9), pp.2827-2841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.27458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565343v2</w:t>
+                <w:t xml:space="preserve">hal-02868726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic channel with embedded monolayer nanofibers for cell culture and co-culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of ultrathin artificial basement membrane for epithelial cell culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elrade Rofaani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boxin Huang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jie Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 225, pp.111235. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2020.111235⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 232, pp.111407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2020.111407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565348v2</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native Collagen: Electrospinning of Pure, Cross-Linker-Free, Self-Supported Membrane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Rodrigues da Silva</w:t>
+                <w:t xml:space="preserve">Fabrication of micro-cages and caged tumor spheroids for microfluidic chip- based assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boxin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elrade Rofaani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hélary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Marchand</w:t>
+                <w:t xml:space="preserve">Jie Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanhui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.0c00006⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225, pp.111256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2020.111256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541707v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565343v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic cell culture platform for differentiation of human induced pluripotent stem cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Pitingolo</w:t>
+                <w:t xml:space="preserve">Microfluidic channel with embedded monolayer nanofibers for cell culture and co-culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boxin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 231, pp.111371. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2020.111371⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 225, pp.111235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2020.111235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013336v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565348v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of Droplet Charges in Microfluidic Chips</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Native Collagen: Electrospinning of Pure, Cross-Linker-Free, Self-Supported Membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Dems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rodrigues da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rongxiang He</w:t>
+                <w:t xml:space="preserve">Christophe Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meilin Ruan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zhengtao Zhang</w:t>
+                <w:t xml:space="preserve">Frank Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201901521⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.0c00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442107v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating re-entrant waves promote maturation of hiPSC-derived cardiomyocytes in self-organized tissue ring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shigeru Miyagawa</w:t>
+                <w:t xml:space="preserve">An automatic cell culture platform for differentiation of human induced pluripotent stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Pitingolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boxin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-0853-0⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231, pp.111371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2020.111371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514949v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating re-entrant waves promote maturation of hiPSC-derived cardiomyocytes in self-organized tissue ring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering of Droplet Charges in Microfluidic Chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Zhang</w:t>
+                <w:t xml:space="preserve">Rongxiang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leqian Yu</w:t>
+                <w:t xml:space="preserve">Meilin Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itsunari Minami</w:t>
+                <w:t xml:space="preserve">Yuyang Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shigeru Miyagawa</w:t>
+                <w:t xml:space="preserve">Hongni Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengtao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-0853-0⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4), pp.1901521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201901521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001825v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of elastomer pillar arrays with elasticity gradient for cell migration, elongation and patterning</w:t>
+                <w:t xml:space="preserve">Heart on a chip: Micro-nanofabrication and microfluidics steering the future of cardiac tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jian Shi</w:t>
+                <w:t xml:space="preserve">Maria Kitsara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Wei</w:t>
+                <w:t xml:space="preserve">Dimitrios Kontziampasis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolong Tu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Onnik Agbulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (4), pp.045003. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203-204, pp.44-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1758-5090/ab21b3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016323v1</w:t>
+                <w:t xml:space="preserve">hal-02415223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oblique polymer pillars on spreading and elongation of rat mesenchymal stem cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of elastomer pillar arrays with elasticity gradient for cell migration, elongation and patterning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan-Jun Liu</w:t>
+                <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Piel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jin Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolong Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.110485⟩</w:t>
+              <w:t xml:space="preserve">Biofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.045003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1758-5090/ab21b3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415221v1</w:t>
+                <w:t xml:space="preserve">hal-03016323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart on a chip: Micro-nanofabrication and microfluidics steering the future of cardiac tissue engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Kitsara</w:t>
+                <w:t xml:space="preserve">Effect of oblique polymer pillars on spreading and elongation of rat mesenchymal stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Kontziampasis</w:t>
+                <w:t xml:space="preserve">Yan-Jun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onnik Agbulut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 203-204, pp.44-62. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 183, pp.110485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2018.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.110485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415223v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-capture of heavy metal ions with carbon cloth integrated microfluidic devices</w:t>
               </w:r>
@@ -5195,51 +5195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingyu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongxiang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5290,90 +5290,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibers for hearts: A critical review on electrospinning for cardiac tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kitsara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onnik Agbulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Kontziampasis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menasché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5414,1558 +5414,1558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective motor neuron differentiation of hiPSCs on a patch made of crosslinked monolayer gelatin nanofibers †</w:t>
+                <w:t xml:space="preserve">Agarose multi-wells for tumour spheroid formation and anti-cancer drug test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadong Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Paolo Ulloa Severino</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jianmiao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6tb00351f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2016.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345448v1</w:t>
+                <w:t xml:space="preserve">hal-01285507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small fluorescence-activating and absorption-shifting tag for tunable protein imaging in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective motor neuron differentiation of hiPSCs on a patch made of crosslinked monolayer gelatin nanofibers †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadong Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leqian Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aude Plamont</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frederico M. Pimenta</w:t>
+                <w:t xml:space="preserve">Francesco Paolo Ulloa Severino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1513094113⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6tb00351f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259909v1</w:t>
+                <w:t xml:space="preserve">hal-01345448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of adjacent micropillar arrays with different heights for cell studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaolong Tu</w:t>
+                <w:t xml:space="preserve">Small fluorescence-activating and absorption-shifting tag for tunable protein imaging in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Plamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gauron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico M. Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2016.03.008⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (3), pp.497-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1513094113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285505v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of AuNPs/CNTs-ErGO electrochemical sensors for highly sensitive detection of hydrazine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kun Lian</w:t>
+                <w:t xml:space="preserve">Fabrication of adjacent micropillar arrays with different heights for cell studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadong Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolong Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.05.065⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2016.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324925v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric emulsions encapsulating solid particles as alternative carriers for intracellular delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation and characterization of AuNPs/CNTs-ErGO electrochemical sensors for highly sensitive detection of hydrazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenting Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjiao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengwei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Quignard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kun Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/nnm-2016-0074⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 158, pp.283-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.05.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536652v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printed PEGDA microstructures for gelatin scaffold integration and neuron differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaolong Tu</w:t>
+                <w:t xml:space="preserve">Nanometric emulsions encapsulating solid particles as alternative carriers for intracellular delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Wang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ghislaine Frebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (16), pp.2059-2072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/nnm-2016-0074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285501v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast, sensitive and large-volume on-chip real-time PCR for the molecular diagnosis of bacterial and viral infections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D printed PEGDA microstructures for gelatin scaffold integration and neuron differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolong Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Houssin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Colas</w:t>
+                <w:t xml:space="preserve">Wei Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadong Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5LC01459J⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295648v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent and absorptive metal-coated emulsions for micro-velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mesdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2016.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agarose multi-wells for tumour spheroid formation and anti-cancer drug test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yadong Tang</w:t>
+                <w:t xml:space="preserve">Ultrafast, sensitive and large-volume on-chip real-time PCR for the molecular diagnosis of bacterial and viral infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Grojsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianmiao Liu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Lab Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, in press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2016.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5LC01459J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285507v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of cardiac patch by using electrospun collagen fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Nanofibrous clinical-grade collagen scaffolds seeded with human cardiomyocytes induces cardiac remodeling in dilated cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kitsara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Emmanuelle Boitard</w:t>
+                <w:t xml:space="preserve">Solène-Emmanuelle Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtihel Ben Dhiab</w:t>
+                <w:t xml:space="preserve">Hany Naemetalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Poinard</w:t>
+                <w:t xml:space="preserve">Valérie Vanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 144, pp.46-50. </w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.157-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2015.02.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2015.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130222v1</w:t>
+                <w:t xml:space="preserve">hal-01250352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phagocytosis of immunoglobulin-coated emulsion droplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of cardiac patch by using electrospun collagen fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kitsara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalthoum Ben M'Barek</w:t>
+                <w:t xml:space="preserve">Solène Emmanuelle Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Molino</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yong Chen</w:t>
+                <w:t xml:space="preserve">Ibtihel Ben Dhiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Poinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2015.02.030⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.46-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2015.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137459v1</w:t>
+                <w:t xml:space="preserve">hal-01130222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofibrous clinical-grade collagen scaffolds seeded with human cardiomyocytes induces cardiac remodeling in dilated cardiomyopathy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phagocytosis of immunoglobulin-coated emulsion droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hany Naemetalla</w:t>
+                <w:t xml:space="preserve">Kalthoum Ben M'Barek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Vanneaux</w:t>
+                <w:t xml:space="preserve">Diana Molino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Plamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 80, pp.157-168. </w:t>
+              <w:t xml:space="preserve">, 2015, 51, pp.270-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2015.11.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2015.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250352v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic device with integrated microfilter of conical-shaped holes for high efficiency and high purity capture of circulating tumor cells</w:t>
               </w:r>
@@ -6977,64 +6977,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadong Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sisi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon E. Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7219,51 +7219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterning cells and shear flow conditions: convenient observation of endothelial cell remoulding, enhanced production of angiogenesis factors and drug response.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Ling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7271,51 +7271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Wdzieczak-Bakala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai-Wen Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianmiao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (24), pp.4235-40. </w:t>
@@ -7676,51 +7676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuyuki Magome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (49), pp.9281-4. </w:t>
@@ -7822,51 +7822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16, pp.5305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7894,307 +7894,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication of photonic crystals by soft ultraviolet-nanoimprint lithography</w:t>
+                <w:t xml:space="preserve">Fabrication of SOI photonic crystal slabs by soft UV-nanoimprint lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Roy</w:t>
+                <w:t xml:space="preserve">Emmanuel Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yong Chen</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Gerace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2159544⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83 (4-9), pp.1773 - 1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2005.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801475v1</w:t>
+                <w:t xml:space="preserve">hal-01801472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of SOI photonic crystal slabs by soft UV-nanoimprint lithography</w:t>
+                <w:t xml:space="preserve">Replication of photonic crystals by soft ultraviolet-nanoimprint lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roy</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario Gerace</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2005.12.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2159544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01801472v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouncing transitions on microtextured materials</w:t>
               </w:r>
@@ -8219,51 +8219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8323,51 +8323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfabricated textured surfaces for super-hydrophobicity investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Callies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8650,51 +8650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 81 (2), pp.829-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8996,51 +8996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchange effects on excitons in quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9197,51 +9197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Guillermic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Baigl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Portland, United States</w:t>
@@ -9322,51 +9322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Koli Workshop on Partial Electromagnetic Coherence and 3D Polarization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Lieksa, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9621,51 +9621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9728,51 +9728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure directe in situ de la vitesse d’un écoulement microfluidique par couplage électrochimique entre deux microbandes parallèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10174,51 +10174,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05237757v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M O'Connor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Butler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran J Mcmullan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Anstrom" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(25)01682-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime de la Fuente Diez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsuc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Peng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC01101A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338777v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiali Fu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theotim Lucas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changchong Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202402418" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhui Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Liang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyue Luo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126473" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Mao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.134720" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05130087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongda Zhuang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Huang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Birkl&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Chammas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritva Tikkanen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1449928" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04167370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zips" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boxin Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salammb&#244; Hotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Hiendlmeier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c06210" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240029v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Yin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiran Lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22551" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Jing Yang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-Yi Sun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Yao Qi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad141" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2023.115324" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.134077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03664385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Feng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.202101327" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elrade Rofaani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202101972" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598543v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Saleh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tomba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mercier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2022.121380" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.07.038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.03.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.02.018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684974v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Lopez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2022.100138" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Ibrahim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marchand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Kamboj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.2c00879" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisi Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Yoshioka" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixin Ye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ac51b8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687625v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2022.100119" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenting Zhao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjiao Sun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxiang Song" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajia Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Xie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128811" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442115v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c18465" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442094v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuguo Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancan Zhao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Guo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.130379" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04934358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongliang Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13131-020-1536-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868726v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Radiom" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27458" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013350v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2020.111407" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565343v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2020.111256" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565348v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2020.111235" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541707v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Dems" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rodrigues da Silva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c00006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pitingolo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2020.111371" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442107v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxiang He" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meilin Ruan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Qi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongni Liu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengtao Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201901521" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02514949v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leqian Yu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsunari Minami" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Miyagawa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0853-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001825v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016323v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wei" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Tu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ab21b3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415221v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jun Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110485" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415223v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kitsara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kontziampasis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onnik Agbulut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.11.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019160v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Allioux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kapruwan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Milne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxue Kong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.10.064" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884713v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Wu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingyu Xiao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Luo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Cao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-018-0390-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628334v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menasch&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.11.014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01345448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Tang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Ulloa Severino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tb00351f" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259909v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Plamont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico M. Pimenta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1513094113" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285505v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.008" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324925v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengwei Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendong Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Lian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.05.065" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536652v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Frebourg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2016-0074" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285501v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295648v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Houssin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cramer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Grojsman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Bellahsene" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5LC01459J" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01290056v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mesdjian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.028" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285507v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmiao Liu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.009" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130222v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joanne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Emmanuelle Boitard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Dhiab" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Poinard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.02.034" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137459v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalthoum Ben M'Barek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.02.030" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250352v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne-Emmanuelle Boitard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Naemetalla" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vanneaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.11.035" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358813v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon E. Cayre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06052" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797107v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munteanu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garraud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3034085" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689145v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Ling Zhang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai-Wen Pang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1lc20722a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00679141v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velve-Casquillas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cramer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;ance" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504384v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bouchaib" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Brouri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Capo-Chichi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Laurent" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2010.02.037" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37SWGNDX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662830v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diguet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie Guillermic" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Magome" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200904868" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TT4T4JFD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270145v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laroche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.16.005305" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801475v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Belotti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Roy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;pin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2159544" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801472v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Gerace" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.12.025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSB2V0WQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386495v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Reyssat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10523-2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386375v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Callies" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.12.093" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MPB9WJM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270124v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carminati" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mulet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-J1H7JP5X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00878129v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peyrade" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Silberstein" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1497722" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176102v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnel Philippe" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Mathieu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deparis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.47.1954" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175677v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.42.3435" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175568v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.37.6429" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661175v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baigl" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00576147v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312254v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.034" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDZLPL6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195237v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157156v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sella" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thouin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737968v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Henkel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45871-9_12" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80107A6210CC5511A85FC72DA44EDF8EB8E7A2C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05237757v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M O'Connor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Butler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran J Mcmullan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Anstrom" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(25)01682-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiali Fu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theotim Lucas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changchong Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202402418" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime de la Fuente Diez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsuc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Peng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC01101A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhui Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Liang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyue Luo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126473" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Mao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.134720" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05130087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongda Zhuang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Huang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Birkl&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Chammas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritva Tikkanen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1449928" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04167370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zips" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boxin Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salammb&#244; Hotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Hiendlmeier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c06210" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240029v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Yin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiran Lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22551" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Jing Yang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-Yi Sun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Yao Qi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad141" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2023.115324" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.134077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2022.100119" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03664385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Feng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.202101327" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elrade Rofaani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.07.038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.03.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598543v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Saleh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tomba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mercier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2022.121380" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202101972" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.02.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Lopez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2022.100138" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Ibrahim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marchand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Kamboj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.2c00879" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisi Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Yoshioka" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixin Ye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ac51b8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenting Zhao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjiao Sun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxiang Song" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajia Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Xie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128811" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442115v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c18465" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442094v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuguo Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancan Zhao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Guo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.130379" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02514949v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leqian Yu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsunari Minami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Miyagawa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0853-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001825v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04934358v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xing" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongliang Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13131-020-1536-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Radiom" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27458" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013350v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2020.111407" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565343v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2020.111256" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565348v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2020.111235" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541707v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Dems" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rodrigues da Silva" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c00006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pitingolo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2020.111371" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442107v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxiang He" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meilin Ruan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Qi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongni Liu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengtao Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201901521" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415223v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kitsara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kontziampasis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onnik Agbulut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.11.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016323v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wei" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Tu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ab21b3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jun Liu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110485" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019160v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Allioux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kapruwan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Milne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxue Kong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.10.064" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884713v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Wu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingyu Xiao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Luo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Cao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-018-0390-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628334v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menasch&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.11.014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285507v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Tang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmiao Liu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01345448v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Ulloa Severino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tb00351f" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259909v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Plamont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico M. Pimenta" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1513094113" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285505v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengwei Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendong Zhang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Lian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.05.065" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536652v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Frebourg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2016-0074" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285501v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Wang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01290056v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mesdjian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.028" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295648v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Houssin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cramer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Grojsman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Bellahsene" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5LC01459J" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250352v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joanne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne-Emmanuelle Boitard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Naemetalla" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vanneaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.11.035" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130222v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Emmanuelle Boitard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Dhiab" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Poinard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.02.034" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137459v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalthoum Ben M'Barek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.02.030" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358813v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon E. Cayre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06052" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797107v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munteanu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garraud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3034085" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689145v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Ling Zhang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai-Wen Pang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1lc20722a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00679141v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velve-Casquillas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cramer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;ance" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504384v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bouchaib" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Brouri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Capo-Chichi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Laurent" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2010.02.037" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37SWGNDX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662830v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diguet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie Guillermic" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Magome" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200904868" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TT4T4JFD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270145v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laroche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.16.005305" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801472v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Belotti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;pin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Gerace" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.12.025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSB2V0WQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801475v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Roy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2159544" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386495v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Reyssat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10523-2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386375v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Callies" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.12.093" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MPB9WJM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270124v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carminati" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mulet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-J1H7JP5X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00878129v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peyrade" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Silberstein" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1497722" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176102v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnel Philippe" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Mathieu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deparis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.47.1954" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175677v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.42.3435" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175568v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.37.6429" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661175v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baigl" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00576147v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312254v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.034" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDZLPL6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195237v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157156v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sella" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thouin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737968v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Henkel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45871-9_12" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80107A6210CC5511A85FC72DA44EDF8EB8E7A2C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>