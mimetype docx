--- v0 (2026-03-03)
+++ v1 (2026-04-05)
@@ -369,235 +369,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la racialisation en haut de l’espace social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre réformes et crise sanitaire : les lycéen⋅ne⋅s mis⋅es à l’épreuve de l’orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Dazey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malik Hamila</w:t>
+                <w:t xml:space="preserve">Véronique Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/crii.105.0011⟩</w:t>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (1), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1115506ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847160v1</w:t>
+                <w:t xml:space="preserve">hal-04949050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre réformes et crise sanitaire : les lycéen⋅ne⋅s mis⋅es à l’épreuve de l’orientation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+                <w:t xml:space="preserve">Penser la racialisation en haut de l’espace social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dazey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Grenier</w:t>
+                <w:t xml:space="preserve">Malik Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (1), </w:t>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/4 (105), pp.11-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1115506ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/crii.105.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949050v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus et domaines sociaux de production du racisme et de discriminations vécus par des personnes d’origine asiatique en France: à partir de l’enquête REACTAsie</w:t>
               </w:r>
@@ -721,51 +721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation, numérique et pandémie : expériences et points de vue rétrospectifs d’étudiants de licence 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1196,239 +1196,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional Discrimination and Workplace Racism : a Double Roadblock in the Career Paths of Chinese Graduates in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘I'm more afraid of racism than of the virus!’: racism awareness and resistance among Chinese migrants and their descendants in France during the Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiabing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chinese Overseas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/17932548-12341426⟩</w:t>
+              <w:t xml:space="preserve">European Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14616696.2020.1836384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03274023v1</w:t>
+                <w:t xml:space="preserve">hal-02994962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘I'm more afraid of racism than of the virus!’: racism awareness and resistance among Chinese migrants and their descendants in France during the Covid-19 pandemic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Institutional Discrimination and Workplace Racism : a Double Roadblock in the Career Paths of Chinese Graduates in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Chinese Overseas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.267-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14616696.2020.1836384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/17932548-12341426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994962v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe de la mobilité : les évaluations subjectives des trajectoires postuniversitaires des diplômés chinois en France</w:t>
               </w:r>
@@ -1669,217 +1669,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feminine Digital Entrepreneurship: the E-commerce of Infant Milk Among Chinese Migrant Women in France</w:t>
+                <w:t xml:space="preserve">Migrant Entrepreneurship in the Digital Age: a Case Study of the Chinese Daigou Trade in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Zani, Beatrice; Cockel, Isabelle. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenna Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thunø, Mette; Wang, Simeng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living across connectivity: Intimacy, Entrepreneurhsip and Activism of East Asian Migrants Online and Offline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/jj.15729467.7⟩</w:t>
+              <w:t xml:space="preserve">Handbook of Chinese Migration to Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.405-434, 2024, 9789004712140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004712140_016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710899v1</w:t>
+                <w:t xml:space="preserve">hal-04847172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrant Entrepreneurship in the Digital Age: a Case Study of the Chinese Daigou Trade in Western Europe</w:t>
+                <w:t xml:space="preserve">Feminine Digital Entrepreneurship: the E-commerce of Infant Milk Among Chinese Migrant Women in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Thunø, Mette; Wang, Simeng. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zani, Beatrice; Cockel, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Chinese Migration to Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Living across connectivity: Intimacy, Entrepreneurhsip and Activism of East Asian Migrants Online and Offline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthem Press, pp.47-68, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/jj.15729467.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brill</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04847172v1</w:t>
+                <w:t xml:space="preserve">hal-04710899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond National and Ethnic Boundaries: Transnational Solidarity during the Covid-19 Pandemic from the Case of the Chinese Diaspora in France</w:t>
               </w:r>
@@ -2822,273 +2822,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soirée de présentation du dossier thématique de Critique Internationale &amp;quot;Élites minorisées : comparaisons internationales et circulations transnationales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">阶级、种族与性别：从生命史角度分析法国亚裔女性面对种族主义和歧视的态度和行为</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CERI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">上海大学社会学系 “人生与田野”讲座</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Sociology, Shanghai University, Dec 2025, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080695v1</w:t>
+                <w:t xml:space="preserve">hal-05529072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">數位時代的導義經紀：在法中國移民女性的配方奶粉代購經驗研究</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soirée de présentation du dossier thématique de Critique Internationale &amp;quot;Élites minorisées : comparaisons internationales et circulations transnationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dazey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of GARC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Global Asia Research Center, National Taiwan University, Nov 2025, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Séminaire du CERI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529061v1</w:t>
+                <w:t xml:space="preserve">hal-05080695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">阶级、种族与性别：从生命史角度分析法国亚裔女性面对种族主义和歧视的态度和行为</w:t>
+                <w:t xml:space="preserve">數位時代的導義經紀：在法中國移民女性的配方奶粉代購經驗研究</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">上海大学社会学系 “人生与田野”讲座</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Sociology, Shanghai University, Dec 2025, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Seminar of GARC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Global Asia Research Center, National Taiwan University, Nov 2025, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529072v1</w:t>
+                <w:t xml:space="preserve">hal-05529061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engaging as “Asian women”: the Interweaving of Race and Gender Politicization among Middle-and Upper-Class People of Asian Descent in France</w:t>
               </w:r>
@@ -3150,545 +3150,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme du lycée général, une mise en œuvre entre politique d’établissement et logiques d’engagement des acteurs professionnels</w:t>
+                <w:t xml:space="preserve">La réforme du lycée général, une mise en œuvre entre politique d’établissement et logiques d’action des acteurs professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Geuring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences : Recherche en éducation 2023-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inspé Lille, Jan 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque internationale : Pratiques et groupes professionnels de l’orientation scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jan 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080692v1</w:t>
+                <w:t xml:space="preserve">hal-04690307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réforme du lycée général, une mise en œuvre entre politique d’établissement et logiques d’action des acteurs professionnels</w:t>
+                <w:t xml:space="preserve">Réforme du lycée général, une mise en œuvre entre politique d’établissement et logiques d’engagement des acteurs professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Geuring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque internationale : Pratiques et groupes professionnels de l’orientation scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jan 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences : Recherche en éducation 2023-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé Lille, Jan 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690307v1</w:t>
+                <w:t xml:space="preserve">hal-05080692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme du lycée général, une mise en œuvre entre politique d’établissement et logiques d’engagement des acteurs professionnels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Racism awareness and resistance among Chinese migrants and their descendants in France during the Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Pratiques et groupes professionnels de l’orientation scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Session 4 Youth, Mobilities and International Migrations, Seminar Youth and Globalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Shanghai (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080684v1</w:t>
+                <w:t xml:space="preserve">hal-05080686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racism awareness and resistance among Chinese migrants and their descendants in France during the Covid-19 pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réforme du lycée général, une mise en œuvre entre politique d’établissement et logiques d’engagement des acteurs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Geuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session 4 Youth, Mobilities and International Migrations, Seminar Youth and Globalization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Shanghai (Chine), China</w:t>
+              <w:t xml:space="preserve">Colloque international : Pratiques et groupes professionnels de l’orientation scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080686v1</w:t>
+                <w:t xml:space="preserve">hal-05080684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Community Response to the Covid-19 Pandemic: Collective Actions by Chinese Residents of a multiethnic neighborhood in a Northern suburb of Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information et accompagnement à l’orientation : quelles réalités locales au lycée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Geuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th CERPE Workshop – In an Era of Uncertaintites and New Opportunities. Chinese Migrations in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Égalisup 2e édition. Égalité(s) vers et dans l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD; LIRDEF; CIRNEF, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505835v1</w:t>
+                <w:t xml:space="preserve">hal-04690309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information et accompagnement à l’orientation : quelles réalités locales au lycée ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Community Response to the Covid-19 Pandemic: Collective Actions by Chinese Residents of a multiethnic neighborhood in a Northern suburb of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égalisup 2e édition. Égalité(s) vers et dans l’enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD; LIRDEF; CIRNEF, Jul 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">6th CERPE Workshop – In an Era of Uncertaintites and New Opportunities. Chinese Migrations in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690309v1</w:t>
+                <w:t xml:space="preserve">hal-04505835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement à l’orientation au lycée : diversité du pilotage, des acteurs impliqués, des mobilisations et des modalités d’action</w:t>
               </w:r>
@@ -3877,51 +3877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre réforme du lycée et Parcoursup. Les acteurs professionnels dans la tourmente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3972,51 +3972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre crise sanitaire et réforme : les lycéens à l’épreuve de l’orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4390,51 +4390,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED9B90F4"/>
+    <w:nsid w:val="472A064D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4538,51 +4538,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4700ECF2"/>
+    <w:nsid w:val="4FB912DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4772,51 +4772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yong-li" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5039-9505" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198582331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article8144" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2016ROUEL026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080671v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0115" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04847160v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dazey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Hamila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.105.0011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04949050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Grenier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115506ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04847225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cailhol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyako Hayakawa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Bin Kim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04478925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17175" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Madrisotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Luu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Yan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.08" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04478918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/trans.2022.120305" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274048v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.v9i1.3725" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.088.0129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341426" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiabing Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2020.1836384" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.180.0097" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02138221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.072" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04710899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15729467.7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04847172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenna Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004712140/BP000025.xml" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.histoire-immigration.fr/les-catalogues-d-exposition/immigrations-est-et-sud-est-asiatiques-depuis-1860-catalogue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs.terra-hn-editions.org/Collection/?Les-mobilites-etudiantes-la-creation-d-entreprises-par-les-diplomes-chinois-a#" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110616385-006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05522691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05522698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080695v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05529061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05529072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05522666v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080692v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690307v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505835v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lankoand&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngbin Kim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yong-li" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5039-9505" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198582331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article8144" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2016ROUEL026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080671v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0115" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04949050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Grenier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115506ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04847160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dazey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Hamila" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.105.0011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04847225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cailhol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyako Hayakawa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Bin Kim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04478925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17175" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Madrisotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Luu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Yan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.08" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04478918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/trans.2022.120305" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274048v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.v9i1.3725" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.088.0129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiabing Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2020.1836384" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341426" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.180.0097" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02138221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.072" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04847172v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenna Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004712140/BP000025.xml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04710899v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15729467.7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.histoire-immigration.fr/les-catalogues-d-exposition/immigrations-est-et-sud-est-asiatiques-depuis-1860-catalogue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs.terra-hn-editions.org/Collection/?Les-mobilites-etudiantes-la-creation-d-entreprises-par-les-diplomes-chinois-a#" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110616385-006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05522691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05522698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05529072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05529061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05522666v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690307v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080692v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080686v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080684v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lankoand&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngbin Kim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>