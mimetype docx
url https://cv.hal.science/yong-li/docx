--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -369,403 +369,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre réformes et crise sanitaire : les lycéen⋅ne⋅s mis⋅es à l’épreuve de l’orientation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processus et domaines sociaux de production du racisme et de discriminations vécus par des personnes d’origine asiatique en France: à partir de l’enquête REACTAsie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Grenier</w:t>
+                <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyako Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Bin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.91-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949050v1</w:t>
+                <w:t xml:space="preserve">hal-04847225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la racialisation en haut de l’espace social</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malik Hamila</w:t>
+                <w:t xml:space="preserve">Entre réformes et crise sanitaire : les lycéen⋅ne⋅s mis⋅es à l’épreuve de l’orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/crii.105.0011⟩</w:t>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (1), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1115506ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847160v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus et domaines sociaux de production du racisme et de discriminations vécus par des personnes d’origine asiatique en France: à partir de l’enquête REACTAsie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simeng Wang</w:t>
+                <w:t xml:space="preserve">Penser la racialisation en haut de l’espace social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dazey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/4 (105), pp.11-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.105.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847225v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation, numérique et pandémie : expériences et points de vue rétrospectifs d’étudiants de licence 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -812,51 +812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déni et (d)énonciation du racisme anti-asiatique au temps de la Pandémie de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Madrisotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1124,51 +1124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Devenir adulte » en contexte migratoire : le cas des étudiants diplômés chinois en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021/2 (88), pp.129-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1202,51 +1202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘I'm more afraid of racism than of the virus!’: racism awareness and resistance among Chinese migrants and their descendants in France during the Covid-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiabing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1669,247 +1669,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrant Entrepreneurship in the Digital Age: a Case Study of the Chinese Daigou Trade in Western Europe</w:t>
+                <w:t xml:space="preserve">Feminine Digital Entrepreneurship: the E-commerce of Infant Milk Among Chinese Migrant Women in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Thunø, Mette; Wang, Simeng. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zani, Beatrice; Cockel, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Chinese Migration to Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/9789004712140_016⟩</w:t>
+              <w:t xml:space="preserve">Living across connectivity: Intimacy, Entrepreneurhsip and Activism of East Asian Migrants Online and Offline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthem Press, pp.47-68, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/jj.15729467.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847172v1</w:t>
+                <w:t xml:space="preserve">hal-04710899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feminine Digital Entrepreneurship: the E-commerce of Infant Milk Among Chinese Migrant Women in France</w:t>
+                <w:t xml:space="preserve">Migrant Entrepreneurship in the Digital Age: a Case Study of the Chinese Daigou Trade in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Zani, Beatrice; Cockel, Isabelle. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenna Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thunø, Mette; Wang, Simeng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living across connectivity: Intimacy, Entrepreneurhsip and Activism of East Asian Migrants Online and Offline</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anthem Press, pp.47-68, 2024, </w:t>
+              <w:t xml:space="preserve">Handbook of Chinese Migration to Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.405-434, 2024, 9789004712140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/jj.15729467.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/9789004712140_016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710899v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond National and Ethnic Boundaries: Transnational Solidarity during the Covid-19 Pandemic from the Case of the Chinese Diaspora in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1973,51 +1973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Community Response to the Covid-19 Pandemic: Collective Actions by Chinese Residents of a Multiethnic Neighborhood in the Northern Suburbs of Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simeng Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.151-174, 2023, 9789004678606. </w:t>
@@ -2068,64 +2068,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Asiatiques en France : entre le mythe de la &amp;quot;minorité modèle&amp;quot; et la lutte en marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyako Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gandon, Émilie; Wang, Simeng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immigrations est et sud-est asiatiques depuis 1860</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2193,51 +2193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.196-222, 2023, 9789004678606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2822,316 +2822,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">阶级、种族与性别：从生命史角度分析法国亚裔女性面对种族主义和歧视的态度和行为</w:t>
+                <w:t xml:space="preserve">數位時代的導義經紀：在法中國移民女性的配方奶粉代購經驗研究</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">上海大学社会学系 “人生与田野”讲座</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Sociology, Shanghai University, Dec 2025, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Seminar of GARC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Global Asia Research Center, National Taiwan University, Nov 2025, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529072v1</w:t>
+                <w:t xml:space="preserve">hal-05529061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soirée de présentation du dossier thématique de Critique Internationale &amp;quot;Élites minorisées : comparaisons internationales et circulations transnationales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">阶级、种族与性别：从生命史角度分析法国亚裔女性面对种族主义和歧视的态度和行为</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CERI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">上海大学社会学系 “人生与田野”讲座</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Sociology, Shanghai University, Dec 2025, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080695v1</w:t>
+                <w:t xml:space="preserve">hal-05529072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">數位時代的導義經紀：在法中國移民女性的配方奶粉代購經驗研究</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soirée de présentation du dossier thématique de Critique Internationale &amp;quot;Élites minorisées : comparaisons internationales et circulations transnationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dazey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of GARC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Global Asia Research Center, National Taiwan University, Nov 2025, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Séminaire du CERI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529061v1</w:t>
+                <w:t xml:space="preserve">hal-05080695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engaging as “Asian women”: the Interweaving of Race and Gender Politicization among Middle-and Upper-Class People of Asian Descent in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR General Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECPR, Aug 2025, Thessanoliki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3504,191 +3504,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information et accompagnement à l’orientation : quelles réalités locales au lycée ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Community Response to the Covid-19 Pandemic: Collective Actions by Chinese Residents of a multiethnic neighborhood in a Northern suburb of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égalisup 2e édition. Égalité(s) vers et dans l’enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD; LIRDEF; CIRNEF, Jul 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">6th CERPE Workshop – In an Era of Uncertaintites and New Opportunities. Chinese Migrations in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690309v1</w:t>
+                <w:t xml:space="preserve">hal-04505835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Community Response to the Covid-19 Pandemic: Collective Actions by Chinese Residents of a multiethnic neighborhood in a Northern suburb of Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information et accompagnement à l’orientation : quelles réalités locales au lycée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Geuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th CERPE Workshop – In an Era of Uncertaintites and New Opportunities. Chinese Migrations in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Égalisup 2e édition. Égalité(s) vers et dans l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD; LIRDEF; CIRNEF, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505835v1</w:t>
+                <w:t xml:space="preserve">hal-04690309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement à l’orientation au lycée : diversité du pilotage, des acteurs impliqués, des mobilisations et des modalités d’action</w:t>
               </w:r>
@@ -3877,51 +3877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre réforme du lycée et Parcoursup. Les acteurs professionnels dans la tourmente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3972,51 +3972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre crise sanitaire et réforme : les lycéens à l’épreuve de l’orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4086,90 +4086,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience du racisme et des discriminations des personnes originaires d’Asie de l’Est et du Sud-Est en France (REACTAsie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyako Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youngbin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4390,51 +4390,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="472A064D"/>
+    <w:nsid w:val="52C379E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4538,51 +4538,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4FB912DD"/>
+    <w:nsid w:val="FFFB8AA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4772,51 +4772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yong-li" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5039-9505" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198582331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article8144" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2016ROUEL026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080671v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0115" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04949050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Grenier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115506ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04847160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dazey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Hamila" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.105.0011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04847225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cailhol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyako Hayakawa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Bin Kim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04478925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17175" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Madrisotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Luu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Yan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.08" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04478918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/trans.2022.120305" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274048v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.v9i1.3725" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.088.0129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiabing Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2020.1836384" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341426" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.180.0097" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02138221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.072" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04847172v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenna Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004712140/BP000025.xml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04710899v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15729467.7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.histoire-immigration.fr/les-catalogues-d-exposition/immigrations-est-et-sud-est-asiatiques-depuis-1860-catalogue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs.terra-hn-editions.org/Collection/?Les-mobilites-etudiantes-la-creation-d-entreprises-par-les-diplomes-chinois-a#" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110616385-006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05522691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05522698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05529072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05529061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05522666v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690307v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080692v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080686v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080684v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lankoand&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngbin Kim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yong-li" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5039-9505" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198582331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article8144" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2016ROUEL026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080671v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0115" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04847225v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cailhol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyako Hayakawa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Bin Kim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04949050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Grenier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115506ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04847160v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dazey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Hamila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.105.0011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04478925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17175" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Madrisotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Luu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Yan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.08" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04478918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/trans.2022.120305" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274048v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.v9i1.3725" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.088.0129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiabing Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2020.1836384" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341426" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.180.0097" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02138221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.072" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04710899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.15729467.7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04847172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenna Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004712140/BP000025.xml" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.histoire-immigration.fr/les-catalogues-d-exposition/immigrations-est-et-sud-est-asiatiques-depuis-1860-catalogue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs.terra-hn-editions.org/Collection/?Les-mobilites-etudiantes-la-creation-d-entreprises-par-les-diplomes-chinois-a#" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110616385-006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05522691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05522698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05529061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05529072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05522666v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690307v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080692v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080686v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080684v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505835v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lankoand&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngbin Kim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>