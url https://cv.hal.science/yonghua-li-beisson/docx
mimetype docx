--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -208,13052 +208,13169 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (103)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (104)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgae, sunlight, and starch: low cell concentration is optimal for outdoor production under nutrient stress</w:t>
+                <w:t xml:space="preserve">Women in plant science around the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Six</w:t>
+                <w:t xml:space="preserve">Judit Dobránszki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chambonnière</w:t>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Alvarez</w:t>
+                <w:t xml:space="preserve">Ainhoa Martínez-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fon-Sing</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lisha Shen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2025.133840⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2026.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442643v1</w:t>
+                <w:t xml:space="preserve">hal-05588186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus starvation induces the synthesis of novel lipid class diacylglyceryl glucuronide and diacylglyceryl‐ N,N,N ‐trimethylhomoserine in two species of cold‐adapted microalgae Raphidonema (Chlorophyta)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microalgae, sunlight, and starch: low cell concentration is optimal for outdoor production under nutrient stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirono Suzuki</w:t>
+                <w:t xml:space="preserve">P. Chambonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Cuiné</w:t>
+                <w:t xml:space="preserve">P. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Légeret</w:t>
+                <w:t xml:space="preserve">S. Fon-Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Wijffels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chris Hulatt</w:t>
+                <w:t xml:space="preserve">C. Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.17227⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 443, pp.133840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2025.133840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074192v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial photoproduction of n-heptane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How microalgae conserve carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel Baca-Porcel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minjae Kim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofuel Research Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18331/BRJ2025.12.3.3⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2025.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518689v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A histone demethylase is involved in regulating the transcription factor PSR1 for carbon storage in Chlamydomonas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphorus starvation induces the synthesis of novel lipid class diacylglyceryl glucuronide and diacylglyceryl‐ N,N,N ‐trimethylhomoserine in two species of cold‐adapted microalgae Raphidonema (Chlorophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirono Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Cuiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Légeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Wijffels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Zheng</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ming Luo</w:t>
+                <w:t xml:space="preserve">Chris Hulatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 122 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.70230⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 121 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.17227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074191v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How microalgae conserve carbon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Minjae Kim</w:t>
+                <w:t xml:space="preserve">Lipid droplet on the move: remodeling, trafficking and interaction with other organelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Siponen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li‐beisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2025.11.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.eraf501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414179v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid droplet on the move: remodeling, trafficking and interaction with other organelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial photoproduction of n-heptane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Baca-Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poutoum Palakiyém Samire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Legeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Blot</w:t>
+                <w:t xml:space="preserve">Pascaline Auroy-Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bertrand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf501⟩</w:t>
+              <w:t xml:space="preserve">Biofuel Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (03), pp.2470-2486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18331/BRJ2025.12.3.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369739v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light, CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, and carbon storage in microalgae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A histone demethylase is involved in regulating the transcription factor PSR1 for carbon storage in Chlamydomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hehong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuyo Yamaoka</w:t>
+                <w:t xml:space="preserve">Jianan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Petroutsos</w:t>
+                <w:t xml:space="preserve">Lihua Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujeong Je</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ming Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2025.102696⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.70230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04964370v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic and pseudo-cyclic electron pathways play antagonistic roles during nitrogen deficiency in Chlamydomonas reinhardtii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ousmane Dao</w:t>
+                <w:t xml:space="preserve">Light, CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, and carbon storage in microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuyo Yamaoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Burlacot</w:t>
+                <w:t xml:space="preserve">Dimitris Petroutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Buchert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Bertrand</w:t>
+                <w:t xml:space="preserve">Sujeong Je</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Auroy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Takashi Yamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 197, pp.kiae617. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84, pp.102696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2025.102696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04028888v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The green algae CO2 concentrating mechanism and photorespiration jointly operate during acclimation to low CO2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Cyclic and pseudo-cyclic electron pathways play antagonistic roles during nitrogen deficiency in Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Burlacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Buchert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-60525-7⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 197, pp.kiae617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373542v1</w:t>
+                <w:t xml:space="preserve">hal-04028888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phototropin connects blue light perception to starch metabolism in green algae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Minjae Kim</w:t>
+                <w:t xml:space="preserve">The green algae CO2 concentrating mechanism and photorespiration jointly operate during acclimation to low CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patric Sadecki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marius Arend</w:t>
+                <w:t xml:space="preserve">Saleh Alseekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.2545. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-57809-3⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 16, pp.5296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60525-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463739v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red light induces starch accumulation in $Chlorella\ vulgaris$ without affecting photosynthesis efficiency, unlike abiotic stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Six</w:t>
+                <w:t xml:space="preserve">Phototropin connects blue light perception to starch metabolism in green algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizhong Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dimitriades-Lemaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Lancelon-Pin</w:t>
+                <w:t xml:space="preserve">Anthony Iannetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minjae Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Putaux</w:t>
+                <w:t xml:space="preserve">Patric Sadecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dauvillée</w:t>
+                <w:t xml:space="preserve">Marius Arend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 80, pp.103515. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.2545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2024.103515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-57809-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629808v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative electron pathways of photosynthesis power green algal CO2 capture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From raw microalgae to bioplastics: Conversion of Chlorella vulgaris starch granules into thermoplastic starch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Peltier</w:t>
+                <w:t xml:space="preserve">D. Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyne Stoffel</w:t>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Findinier</w:t>
+                <w:t xml:space="preserve">A. Dimitriades-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sai Kiran Madireddi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ousmane Dao</w:t>
+                <w:t xml:space="preserve">A. Compadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.4132-4142. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 342, pp.122342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koae143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463733v1</w:t>
+                <w:t xml:space="preserve">hal-04592489v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in algal lipid metabolism and their use to improve oil content</w:t>
+                <w:t xml:space="preserve">Alternative electron pathways of photosynthesis power green algal CO2 capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fantao Kong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carla Blot</w:t>
+                <w:t xml:space="preserve">Gilles Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keqing Liu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carolyne Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Findinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Kiran Madireddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2024.103130⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.4132-4142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koae143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533608v1</w:t>
+                <w:t xml:space="preserve">hal-04463733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The α/β hydrolase domain-containing protein 1 (ABHD1) acts as a lysolipid lipase and is involved in lipid droplet formation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Sorigue</w:t>
+                <w:t xml:space="preserve">Red light induces starch accumulation in $Chlorella\ vulgaris$ without affecting photosynthesis efficiency, unlike abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dimitriades-Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Damm</w:t>
+                <w:t xml:space="preserve">J.-L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Science Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (12), pp.nwae398. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.103515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nsr/nwae398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2024.103515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807931v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From raw microalgae to bioplastics: Conversion of Chlorella vulgaris starch granules into thermoplastic starch</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in algal lipid metabolism and their use to improve oil content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Dimitriades-Lemaire</w:t>
+                <w:t xml:space="preserve">Fantao Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Compadre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keqing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minjae Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li‐beisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 342, pp.122342. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87, pp.103130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2024.103130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592489v2</w:t>
+                <w:t xml:space="preserve">hal-04533608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DYRKP1 kinase regulates cell wall degradation in Chlamydomonas by inducing matrix metalloproteinase expression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The α/β hydrolase domain-containing protein 1 (ABHD1) acts as a lysolipid lipase and is involved in lipid droplet formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Lemes Jorge</w:t>
+                <w:t xml:space="preserve">Ismael Torres-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Légeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Aschern</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Bertrand</w:t>
+                <w:t xml:space="preserve">Damien Sorigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Damm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koae271⟩</w:t>
+              <w:t xml:space="preserve">National Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (12), pp.nwae398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nsr/nwae398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738744v1</w:t>
+                <w:t xml:space="preserve">hal-04807931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of alka(e)nes triggers profound remodeling of glycerolipid and carotenoid composition in cyanobacteria membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Légeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Cuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Burlacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lindblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 196 (1), pp.397-408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plphys/kiae319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant and Algal Lipids: In All Their States and On All Scales</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The DYRKP1 kinase regulates cell wall degradation in Chlamydomonas by inducing matrix metalloproteinase expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minjae Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemes Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Aschern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Cuiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcae061⟩</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koae271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592492v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant metabolomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Masami Yokota Hirai</w:t>
+                <w:t xml:space="preserve">Plant and Algal Lipids: In All Their States and On All Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li‐beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Nakamura</w:t>
+                <w:t xml:space="preserve">Rebecca Roston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 75 (6), pp.1651-1653. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcae061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507726v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative electron pathways of photosynthesis power green algal CO2 capture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua LI-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masami Yokota Hirai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koae143⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (6), pp.1651-1653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726980v1</w:t>
+                <w:t xml:space="preserve">hal-04507726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the regulatory subunits for the heteromeric acetyl-CoA carboxylase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dong Xu</w:t>
+                <w:t xml:space="preserve">Alternative electron pathways of photosynthesis power green algal CO2 capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Findinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Kiran Madireddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0353⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (10), pp.4132-4142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koae143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715523v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyl-CoA binding protein is required for lipid droplet degradation in the diatom Phaeodactylum tricornutum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the regulatory subunits for the heteromeric acetyl-CoA carboxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Caroline Conrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemes Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Leyland</w:t>
+                <w:t xml:space="preserve">R. Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Novichkova</w:t>
+                <w:t xml:space="preserve">Chunhui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achintya Kumar Dolui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Jallet</w:t>
+                <w:t xml:space="preserve">Dong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiad525⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 379 (1914), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661654v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between CO 2 and light governs carbon partitioning in Chlamydomonas reinhardtii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acyl-CoA binding protein is required for lipid droplet degradation in the diatom Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Leyland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Novichkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Zuliani</w:t>
+                <w:t xml:space="preserve">Achintya Kumar Dolui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Cecchin</w:t>
+                <w:t xml:space="preserve">Shoshana Didi-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tea Miotti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephan Cuine</w:t>
+                <w:t xml:space="preserve">Denis Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.14630⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194 (2), pp.958-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiad525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807929v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient approaches for nuclear transgene stacking in the unicellular green microalga Chlamydomonas reinhardtii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fantao Kong</w:t>
+                <w:t xml:space="preserve">Interplay between CO 2 and light governs carbon partitioning in Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Cecchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengjie Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Keqing Liu</w:t>
+                <w:t xml:space="preserve">Tea Miotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunlong Ge</w:t>
+                <w:t xml:space="preserve">Matteo Paloschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomohito Yamasaki</w:t>
+                <w:t xml:space="preserve">Stephan Cuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 71, pp.103048. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.14630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037616v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative photosynthesis pathways drive the algal CO2-concentrating mechanism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Auroy</w:t>
+                <w:t xml:space="preserve">Efficient approaches for nuclear transgene stacking in the unicellular green microalga Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantao Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Cuiné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+                <w:t xml:space="preserve">Mengjie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keqing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlong Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomohito Yamasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-022-04662-9⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71, pp.103048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028882v1</w:t>
+                <w:t xml:space="preserve">hal-04037616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanosine tetraphosphate (ppGpp) accumulation inhibits chloroplast gene expression and promotes super grana formation in the moss Physcomitrium ( Physcomitrella ) patens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samantha England</w:t>
+                <w:t xml:space="preserve">Alternative photosynthesis pathways drive the algal CO2-concentrating mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Burlacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aïcha Aouane</w:t>
+                <w:t xml:space="preserve">Stephan Cuiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18320⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 605 (7909), pp.366-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-04662-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175727v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid export (FAX) proteins contribute to oil production in the green microalga $Chlamydomonas\ reinhardtii$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guanosine tetraphosphate (ppGpp) accumulation inhibits chloroplast gene expression and promotes super grana formation in the moss Physcomitrium ( Physcomitrella ) patens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Harchouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha England</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janick Peter</w:t>
+                <w:t xml:space="preserve">Julien Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Huleux</w:t>
+                <w:t xml:space="preserve">Shanna Romand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Spaniol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jens Neunzig</w:t>
+                <w:t xml:space="preserve">Aïcha Aouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2022.939834⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236 (1), pp.86-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873505v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chlamydomonas transcription factor MYB1 mediates lipid accumulation under nitrogen depletion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatty acid export (FAX) proteins contribute to oil production in the green microalga $Chlamydomonas\ reinhardtii$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janick Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Huleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bae Young Choi</w:t>
+                <w:t xml:space="preserve">Benjamin Spaniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donghwan Shim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Auroy</w:t>
+                <w:t xml:space="preserve">Frederik Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuree Lee</w:t>
+                <w:t xml:space="preserve">Jens Neunzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.939834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2022.939834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647871v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Differential Life Stage Radioinduced Reproductive Decline in Caenorhabditis elegans through Lipid Analysis</w:t>
+                <w:t xml:space="preserve">The Chlamydomonas transcription factor MYB1 mediates lipid accumulation under nitrogen depletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+                <w:t xml:space="preserve">Bae Young Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Quevarec</w:t>
+                <w:t xml:space="preserve">Donghwan Shim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantao Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Richaud</w:t>
+                <w:t xml:space="preserve">Yuree Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, pp.10277. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms221910277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.18141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368650v1</w:t>
+                <w:t xml:space="preserve">hal-03647871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The disassembly of lipid droplets in Chlamydomonas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ppGpp influences protein protection, growth and photosynthesis in Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengfei Wang</w:t>
+                <w:t xml:space="preserve">Luisana Avilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youngsook Lee</w:t>
+                <w:t xml:space="preserve">Régine Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byung‐ho Kang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carine Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 231 (4), pp.1359-1364. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17505⟩</w:t>
+              <w:t xml:space="preserve">, In press, 230 (4), pp.1517-1532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429764v1</w:t>
+                <w:t xml:space="preserve">hal-02903690v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological functions of malate shuttles in plants and algae</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering Differential Life Stage Radioinduced Reproductive Decline in Caenorhabditis elegans through Lipid Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Peltier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Cuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Quevarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2021.11.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.10277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms221910277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453418v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial feature: Meet the PCP editor—Yonghua Li-Beisson</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+                <w:t xml:space="preserve">The disassembly of lipid droplets in Chlamydomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li‐beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantao Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngsook Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byung‐ho Kang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcab163⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231 (4), pp.1359-1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506851v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ppGpp influences protein protection, growth and photosynthesis in Phaeodactylum tricornutum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological functions of malate shuttles in plants and algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Kuhnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas P.M. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17286⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2021.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903690v2</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO$_2$ supply modulates lipid remodelling, photosynthetic and respiratory activities in $Chlorella$ species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial feature: Meet the PCP editor—Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcab163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.14074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03429762v1</w:t>
+                <w:t xml:space="preserve">hal-03506851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism and dynamics of fatty acid photodecarboxylase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Sorigué</w:t>
+                <w:t xml:space="preserve">CO$_2$ supply modulates lipid remodelling, photosynthetic and respiratory activities in $Chlorella$ species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Cecchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Paloschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyprianos Hadjidemetriou</w:t>
+                <w:t xml:space="preserve">Giovanni Busnardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Blangy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Bonvalet</w:t>
+                <w:t xml:space="preserve">Stefano Cazzaniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Cuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abd5687⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (9), pp.2987-3001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.14074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208662v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid photodecarboxylase is an ancient photoenzyme that forms hydrocarbons in the thylakoids of algae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism and dynamics of fatty acid photodecarboxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sorigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyprianos Hadjidemetriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Moulin</w:t>
+                <w:t xml:space="preserve">S. Blangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Beyly-Adriano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Cuiné</w:t>
+                <w:t xml:space="preserve">G. Gotthard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Blangy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Légeret</w:t>
+                <w:t xml:space="preserve">A. Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 186 (3), pp.1455-1472. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 372 (6538), pp.eabd5687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiab168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abd5687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402705v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐chain acyl‐CoA synthetases activate fatty acids for lipid synthesis, remodeling and energy production in Chlamydomonas</w:t>
+                <w:t xml:space="preserve">Fatty acid photodecarboxylase is an ancient photoenzyme that forms hydrocarbons in the thylakoids of algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Bai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jianan Shi</w:t>
+                <w:t xml:space="preserve">Solène Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Li-Beisson</w:t>
+                <w:t xml:space="preserve">Audrey Beyly-Adriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Cuiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Liu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Blangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Légeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 186 (3), pp.1455-1472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiab168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429760v1</w:t>
+                <w:t xml:space="preserve">hal-03402705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant unusual fatty acids: learning from the less common</w:t>
+                <w:t xml:space="preserve">Long‐chain acyl‐CoA synthetases activate fatty acids for lipid synthesis, remodeling and energy production in Chlamydomonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Cahoon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+                <w:t xml:space="preserve">Fan Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihua Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2020.03.007⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02961440v1</w:t>
+                <w:t xml:space="preserve">hal-03429760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NanDeSyn database for $Nannochloropsis$ systems and synthetic biology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chlamydomonas cell cycle mutant crcdc5 over-accumulates starch and oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young U. Kim</w:t>
+                <w:t xml:space="preserve">Ismael Torres Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantao Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Légeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zengbin Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Li Wei</w:t>
+                <w:t xml:space="preserve">Fred Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.15025⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.54-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429770v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenesis and fate of lipid droplets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Plant unusual fatty acids: learning from the less common</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Cahoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.01.001⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.66-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2020.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904326v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02961440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algal photosynthesis converts nitric oxide into nitrous oxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Burlacot</w:t>
+                <w:t xml:space="preserve">The NanDeSyn database for $Nannochloropsis$ systems and synthetic biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhai Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Richaud</w:t>
+                <w:t xml:space="preserve">Nam K. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gosset</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Young U. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zengbin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1915276117⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (6), pp.1736-1745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441886v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane inlet mass spectrometry: A powerful tool for algal research</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Biogenesis and fate of lipid droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Peltier</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.01302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03429778v1</w:t>
+                <w:t xml:space="preserve">hal-02904326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlamydomonas cell cycle mutant crcdc5 over-accumulates starch and oil</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Algal photosynthesis converts nitric oxide into nitrous oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Burlacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Peltier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.09.017⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.201915276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1915276117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379084v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane inlet mass spectrometry at the crossroads of photosynthesis, biofuel and climate research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Membrane inlet mass spectrometry: A powerful tool for algal research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Burlacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Burlacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.20.00368⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.01302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550696v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phosphatidylethanolamine-binding protein DTH1 mediates degradation of lipid droplets in Chlamydomonas reinhardtii</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Membrane inlet mass spectrometry at the crossroads of photosynthesis, biofuel and climate research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Burlacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183, pp.00368.2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.20.00368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2005600117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03429776v1</w:t>
+                <w:t xml:space="preserve">hal-02550696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lipid biochemistry of eukaryotic algae</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The phosphatidylethanolamine-binding protein DTH1 mediates degradation of lipid droplets in Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fedosejevs</w:t>
+                <w:t xml:space="preserve">Jihyeon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuyo Yamaoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantao Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John L. Harwood</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beyly-Adriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74, pp.31-68. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (37), pp.23131-23139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plipres.2019.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2005600117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02008061v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branched-Chain Amino Acid Catabolism Impacts Triacylglycerol Homeostasis in Chlamydomonas reinhardtii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The lipid biochemistry of eukaryotic algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanxue Liang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jay J. Thelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fedosejevs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John L. Harwood</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.18.01584⟩</w:t>
+              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.31-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plipres.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011808v1</w:t>
+                <w:t xml:space="preserve">cea-02008061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant and algal lipids set sail for new horizons</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Branched-Chain Amino Acid Catabolism Impacts Triacylglycerol Homeostasis in Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanxue Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantao Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Torres Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Burlacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Cuiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179 (4), pp.1502-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.01584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcz092/5489916⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02134275v1</w:t>
+                <w:t xml:space="preserve">hal-02011808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous photoproduction of hydrocarbon drop-in fuel by microbial cell factories</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant and algal lipids set sail for new horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajime Wada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-50261-6⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (6), pp.1161-1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcz092/5489916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294535v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02134275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugation-induced production of triacylglycerols in Chlamydomonas reinhardtii</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Continuous photoproduction of hydrocarbon drop-in fuel by microbial cell factories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sorigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Burlacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5, pp.326-330. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2018.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-50261-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433802v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular Energetics and Carbon Storage in Chlamydomonas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Centrifugation-induced production of triacylglycerols in Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naohiro Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Legeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Ndathe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells8101154⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.326-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298391v1</w:t>
+                <w:t xml:space="preserve">hal-03433802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Genetic Tools and Emerging Synthetic Biology Strategies to Increase Cellular Oil Content in Chlamydomonas reinhardtii</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Subcellular Energetics and Carbon Storage in Chlamydomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Burlacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcz022⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells8101154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095649v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIP4 Is Involved in Triacylglycerol Degradation in $Chlamydomonas\ reinhardtii$</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Molecular Genetic Tools and Emerging Synthetic Biology Strategies to Increase Cellular Oil Content in Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantao Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuyo Yamaoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Ohama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngsook Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Benning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 60 (6), pp.1250-1259. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcz037⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 60 (6), pp.1184-1196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcz022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02096094v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorella vulgaris genome assembly and annotation reveals the molecular basis for metabolic acclimation to high light conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIP4 Is Involved in Triacylglycerol Degradation in $Chlamydomonas\ reinhardtii$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzia Rossato</w:t>
+                <w:t xml:space="preserve">Jaruswan Warakanont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Girolomoni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christoph Benning</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14508⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (6), pp.1250-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcz037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02316866v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02096094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of BSG1 in $Chlamydomonas\ reinhardtii$ leads to abnormal starch granule size and morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justin Findinier</w:t>
+                <w:t xml:space="preserve">Chlorella vulgaris genome assembly and annotation reveals the molecular basis for metabolic acclimation to high light conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Cecchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Marcolungo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Laurent</w:t>
+                <w:t xml:space="preserve">Marzia Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Duchëne</w:t>
+                <w:t xml:space="preserve">Laura Girolomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Roussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
+                <w:t xml:space="preserve">Emanuela Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.1990. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-39506-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02122889v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02316866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bZIP1 Transcription Factor Regulates Lipid Remodeling and Contributes to ER Stress Management in $Chlamydomonas\ reinhardtii$</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasuyo Yamaoka</w:t>
+                <w:t xml:space="preserve">Deletion of BSG1 in $Chlamydomonas\ reinhardtii$ leads to abnormal starch granule size and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Findinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seungjun Shin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bae Young Choi</w:t>
+                <w:t xml:space="preserve">Sylvain Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanul Kim</w:t>
+                <w:t xml:space="preserve">Thierry Duchëne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunghoon Jang</w:t>
+                <w:t xml:space="preserve">Xavier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (5), pp.1127-1140. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.1990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.18.00723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-39506-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02134206v1</w:t>
+                <w:t xml:space="preserve">cea-02122889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Phosphate Fast-Responsive Genes PECP1 and PPsPase1 Affect Phosphocholine and Phosphoethanolamine Content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The bZIP1 Transcription Factor Regulates Lipid Remodeling and Contributes to ER Stress Management in $Chlamydomonas\ reinhardtii$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuyo Yamaoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hanchi</w:t>
+                <w:t xml:space="preserve">Seungjun Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bae Young Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Thibaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Legeret</w:t>
+                <w:t xml:space="preserve">Hanul Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keiko Kuwata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pochon</w:t>
+                <w:t xml:space="preserve">Sunghoon Jang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.17.01246⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (5), pp.1127-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.18.00723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01950857v1</w:t>
+                <w:t xml:space="preserve">cea-02134206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid catabolism in microalgae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Interorganelle Communication: Peroxisomal MALATE DEHYDROGENASE 2 Connects Lipid Catabolism to Photosynthesis through Redox Coupling in Chlamydomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantao Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Burlacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanxue Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Legeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Alseekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15047⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (8), pp.1824-1847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.18.00361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864307v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interorganelle Communication: Peroxisomal MALATE DEHYDROGENASE 2 Connects Lipid Catabolism to Photosynthesis through Redox Coupling in Chlamydomonas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The Phosphate Fast-Responsive Genes PECP1 and PPsPase1 Affect Phosphocholine and Phosphoethanolamine Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saleh Alseekh</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiko Kuwata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.18.00361⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176 (4), pp.2943-2962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.01246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836171v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01950857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Insertion Site by RESDA-PCR in Chlamydomonas Mutants Generated by AphVIII Random Insertional Mutagenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Lipid catabolism in microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantao Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Torres Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaruswan Warakanont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2718⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 218 (4), pp.1340 - 1348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429789v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chlamydomonas mex1 mutant shows impaired starch mobilization without maltose accumulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Insertion Site by RESDA-PCR in Chlamydomonas Mutants Generated by AphVIII Random Insertional Mutagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantao Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx343⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02023216v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant membrane-protein mediated intracellular traffic of fatty acids and acyl lipids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youngsook Lee</w:t>
+                <w:t xml:space="preserve">The Chlamydomonas mex1 mutant shows impaired starch mobilization without maltose accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Findinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hande Tunçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Philippar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miriam Schulz-Raffelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Spriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2017.09.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (18), pp.5177-5189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709038v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02023216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algal photoenzyme converts fatty acids to hydrocarbons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant membrane-protein mediated intracellular traffic of fatty acids and acyl lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Neunzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngsook Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Philippar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aan6349⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.138-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01775093v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlamydomonas carries out fatty acid β-oxidation in ancestral peroxisomes using a bona fide acyl-CoA oxidase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Blangy</w:t>
+                <w:t xml:space="preserve">An algal photoenzyme converts fatty acids to hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sorigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Legeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Cuiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Blangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Y. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 357 (6354), pp.903 - 907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aan6349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.13498⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01692495v1</w:t>
+                <w:t xml:space="preserve">hal-01775093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed-Specific Overexpression of the Pyruvate Transporter BASS2 Increases Oil Content in Arabidopsis Seeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ikuo Nishida</w:t>
+                <w:t xml:space="preserve">Chlamydomonas carries out fatty acid β-oxidation in ancestral peroxisomes using a bona fide acyl-CoA oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantao Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanxue Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Légeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beyly-Adriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00194⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (2), pp.358-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692827v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty Acid and Lipid Transport in Plant Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seed-Specific Overexpression of the Pyruvate Transporter BASS2 Increases Oil Content in Arabidopsis Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun-Jung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nannan Li</w:t>
+                <w:t xml:space="preserve">Minwoo Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changcheng Xu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Jae-Ung Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikuo Nishida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2015.10.011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02484770v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of glycerol in dicarboxylic acid-rich cutins provides insights into Arabidopsis cutin structure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipidomic and transcriptomic analyses of Chlamydomonas reinhardtii under heat stress unveil a direct route for the conversion of membrane lipids into storage lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Pollard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+                <w:t xml:space="preserve">B. Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Ohlrogge</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Schulz-Raffelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2016.03.017⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (4), pp.834-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02137053v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomic and transcriptomic analyses of Chlamydomonas reinhardtii under heat stress unveil a direct route for the conversion of membrane lipids into storage lipids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatty Acid and Lipid Transport in Plant Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Auroy</w:t>
+                <w:t xml:space="preserve">Nannan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Beisson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changcheng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Philippar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 39 (4), pp.834-847. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (2), pp.145-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.12656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2015.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500000v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02484770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome re-sequencing identifies a quantitative trait locus repressing carbon reserve accumulation during optimal growth in $Chlamydomonas\ reinhardtii$</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of glycerol in dicarboxylic acid-rich cutins provides insights into Arabidopsis cutin structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugh Douglas Goold</w:t>
+                <w:t xml:space="preserve">Weili Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoa Mai Nguyen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mike Pollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ohlrogge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep25209⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp.159-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2016.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065385v1</w:t>
+                <w:t xml:space="preserve">cea-02137053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-accumulation of starch and oil in a Chlamydomonas mutant affected in a plant-specific DYRK kinase</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole genome re-sequencing identifies a quantitative trait locus repressing carbon reserve accumulation during optimal growth in $Chlamydomonas\ reinhardtii$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Billon</w:t>
+                <w:t xml:space="preserve">Hugh Douglas Goold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoa Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantao Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beyly-Adriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-016-0469-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.25209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02372362v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturating light induces sustained accumulation of oil in plastidal lipid droplets in $Chlamydomonas\ reinhardtii$</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hyper-accumulation of starch and oil in a Chlamydomonas mutant affected in a plant-specific DYRK kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Schulz-Raffelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chochois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Auroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Cuiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sabine Brugière</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.16.00718⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-016-0469-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065372v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02372362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Chlamydomonas plastidial 2-lysophosphatidic acid acyltransferase and its use to engineer microalgae with increased oil content</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Saturating light induces sustained accumulation of oil in plastidal lipid droplets in $Chlamydomonas\ reinhardtii$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Douglas Goold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Cuiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shogo Kamisuki</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanxue Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pbi.12572⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171 (4), pp.2406-2417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065402v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgae synthesize hydrocarbons from long-chain fatty acids via a light-dependent pathway</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Identification of a Chlamydomonas plastidial 2-lysophosphatidic acid acyltransferase and its use to engineer microalgae with increased oil content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuyo Yamaoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunghoon Jang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Boris Mirabella</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shogo Kamisuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.16.00462⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (11), pp.2158-2167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.12572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065378v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a screening procedure of microalgae for biodiesel production: Application to the genus of marine microalgae Nannochloropsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taleb Aumaya</w:t>
+                <w:t xml:space="preserve">Microalgae synthesize hydrocarbons from long-chain fatty acids via a light-dependent pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sorigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Legeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Cuiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+                <w:t xml:space="preserve">Pablo Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack M Legrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin B. Le Gouic</w:t>
+                <w:t xml:space="preserve">Boris Mirabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.11.068⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171 (4), pp.2393-2405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548606v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism of acyl‐lipids in Chlamydomonas reinhardtii</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fred Beisson</w:t>
+                <w:t xml:space="preserve">Development and validation of a screening procedure of microalgae for biodiesel production: Application to the genus of marine microalgae Nannochloropsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taleb Aumaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne Riekhof</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jack M Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Le Gouic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12787⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 177, pp.224-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.11.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379097v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The small molecule fenpropimorph rapidly converts chloroplast membrane lipids to triacylglycerols in Chlamydomonas reinhardtii</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolism of acyl‐lipids in Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Riekhof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00054⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (3), pp.504-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219477v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgal lipid droplets: composition, diversity, biogenesis and functions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The small molecule fenpropimorph rapidly converts chloroplast membrane lipids to triacylglycerols in Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanul Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunghoon Jang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangwoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuyo Yamaoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daewoong Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00299-014-1711-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (54), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378474v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid induction of lipid droplets in Chlamydomonas reinhardtii and Chlorella vulgaris by Brefeldin A</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microalgal lipid droplets: composition, diversity, biogenesis and functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Goold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081978⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (4), pp.545-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00299-014-1711-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429836v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a forward genetic screen to isolate oil mutants in the green microalga Chlamydomonas reinhardtii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Bouvet</w:t>
+                <w:t xml:space="preserve">Rapid induction of lipid droplets in Chlamydomonas reinhardtii and Chlorella vulgaris by Brefeldin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangwoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanul Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donghwi Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuyo Yamaoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masumi Otsuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1754-6834-6-178⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e81978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378490v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of various microalgae liquid biofuel production pathways based on energetic, economic and environmental criteria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+                <w:t xml:space="preserve">Development of a forward genetic screen to isolate oil mutants in the green microalga Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoa Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beyly-Adriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sahut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Roubaud</w:t>
+                <w:t xml:space="preserve">Séverine Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.02.091⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-6-178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03429838v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Microalga Chlamydomonas reinhardtii Has a Single -3 Fatty Acid Desaturase That Localizes to the Chloroplast and Impacts Both Plastidic and Extraplastidic Membrane Lipids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of various microalgae liquid biofuel production pathways based on energetic, economic and environmental criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Setier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoa M Nguyen</w:t>
+                <w:t xml:space="preserve">C. Sahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cuine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Billon</w:t>
+                <w:t xml:space="preserve">A. Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 163 (2), pp.914-928. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 136, pp.205-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.113.223941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.02.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379102v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyl-lipid metabolism</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Green Microalga Chlamydomonas reinhardtii Has a Single -3 Fatty Acid Desaturase That Localizes to the Chloroplast and Impacts Both Plastidic and Extraplastidic Membrane Lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mats Andersson</w:t>
+                <w:t xml:space="preserve">Hoa M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Arondel</w:t>
+                <w:t xml:space="preserve">S. Cuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beyly-Adriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabidopsis Book</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11, pp.e0161. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163 (2), pp.914-928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1199/tab.0161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.223941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429781v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third-generation biofuels: current and future research on microalgal lipid biotechnology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Acyl-lipid metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basil Shorrosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2013031⟩</w:t>
+              <w:t xml:space="preserve">Arabidopsis Book</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.e0161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1199/tab.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430057v1</w:t>
+                <w:t xml:space="preserve">hal-03429781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the puzzles of cutin and suberin polymer biosynthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Third-generation biofuels: current and future research on microalgal lipid biotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mike Pollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2012.03.003⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (6), pp.D606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2013031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03379113v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Land-Plant-Specific Glycerol-3-Phosphate Acyltransferase Family in Arabidopsis: Substrate Specificity, sn -2 Preference, and Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weili Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey P Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Pollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 160 (2), pp.638-652. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.201996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil accumulation in the model green alga Chlamydomonas reinhardtii: characterization, variability between common laboratory strains and relationship with starch reserves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solving the puzzles of cutin and suberin polymer biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Pollard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (3), pp.329-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2012.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6750-11-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03380476v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic profiling of oil bodies isolated from the unicellular green microalga Chlamydomonas reinhardtii: With focus on proteins involved in lipid metabolism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oil accumulation in the model green alga Chlamydomonas reinhardtii: characterization, variability between common laboratory strains and relationship with starch reserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Baudet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Magali Siaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Cuiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Adriano</w:t>
+                <w:t xml:space="preserve">Boris Fessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Barthe</w:t>
+                <w:t xml:space="preserve">Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (21), pp.4266-4273. </w:t>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.201100114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1472-6750-11-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380255v1</w:t>
+                <w:t xml:space="preserve">hal-03380476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and molecular characterization of a glycerol-3-phosphate O-acyltransferase (GPAT) gene from Echium (Boraginaceae) involved in the biosynthesis of cutin polyesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic profiling of oil bodies isolated from the unicellular green microalga Chlamydomonas reinhardtii: With focus on proteins involved in lipid metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoa M Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Cuiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurora Mañas-Fernández</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+                <w:t xml:space="preserve">Jean-Marc Adriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego López Alonso</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (21), pp.4266-4273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201100114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-010-1232-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429840v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distinct type of glycerol-3-phosphate acyltransferase with sn-2 preference and phosphatase activity producing 2-monoacylglycerol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Cloning and molecular characterization of a glycerol-3-phosphate O-acyltransferase (GPAT) gene from Echium (Boraginaceae) involved in the biosynthesis of cutin polyesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Mañas-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Feig</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diego López Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico García-Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0914149107⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 232 (4), pp.987-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-010-1232-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379111v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CELLULOSE SYNTHASE9 Serves a Nonredundant Role in Secondary Cell Wall Synthesis in Arabidopsis Epidermal Testa Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Darby Harris</w:t>
+                <w:t xml:space="preserve">A distinct type of glycerol-3-phosphate acyltransferase with sn-2 preference and phosphatase activity producing 2-monoacylglycerol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weili Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Pollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Griffiths</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fred Beisson</w:t>
+                <w:t xml:space="preserve">Michael Feig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.110.154062⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (26), pp.12040-12045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0914149107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380612v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoridges that characterize the surface morphology of flowers require the synthesis of cutin polyester</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mike Pollard</w:t>
+                <w:t xml:space="preserve">CELLULOSE SYNTHASE9 Serves a Nonredundant Role in Secondary Cell Wall Synthesis in Arabidopsis Epidermal Testa Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozsef Stork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sauveplane</w:t>
+                <w:t xml:space="preserve">Darby Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Pinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Ohlrogge</w:t>
+                <w:t xml:space="preserve">Jonathan Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0909090106⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 153 (2), pp.580-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.110.154062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380562v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biosynthesis of cutin and suberin as an alternative source of enzymes for the production of bio-based chemicals and materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Beisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 91 (6), pp.685-691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2009.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of an Arabidopsis Feruloyl-Coenzyme A Transferase Required for Suberin Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John B Ohlrogge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Pollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 151 (3), pp.1317-1328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.109.144907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in UDP-Glucose:sterol glucosyltransferase in arabidopsis cause transparent testa phenotype and suberization defect in seeds.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Debolt</w:t>
+                <w:t xml:space="preserve">Nanoridges that characterize the surface morphology of flowers require the synthesis of cutin polyester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Pollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.R. Scheible</w:t>
+                <w:t xml:space="preserve">Vincent Sauveplane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Schrick</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Beisson</w:t>
+                <w:t xml:space="preserve">Franck Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ohlrogge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (51), pp.22008-22013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0909090106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00423305v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building lipid barriers: biosynthesis of cutin and suberin</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mutations in UDP-Glucose:sterol glucosyltransferase in arabidopsis cause transparent testa phenotype and suberization defect in seeds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Debolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.R. Scheible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151, pp.78-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380684v1</w:t>
+                <w:t xml:space="preserve">hal-00423305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoacylglycerols Are Components of Root Waxes and Can Be Produced in the Aerial Cuticle by Ectopic Expression of a Suberin-Associated Acyltransferase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Building lipid barriers: biosynthesis of cutin and suberin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Pollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Ohlrogge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mike Pollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381957v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of acyltransferases required for cutin biosynthesis and production of cutin with suberin-like monomers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monoacylglycerols Are Components of Root Waxes and Can Be Produced in the Aerial Cuticle by Ectopic Expression of a Suberin-Associated Acyltransferase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ohlrogge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Pollard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0706984104⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 144 (3), pp.1267-1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.099432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268895v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Acyltransferase GPAT5 Is Required for the Synthesis of Suberin in Seed Coat and Root of Arabidopsis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yonghua Li</w:t>
+                <w:t xml:space="preserve">Identification of acyltransferases required for cutin biosynthesis and production of cutin with suberin-like monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Bonaventure</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Koo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.106.048033⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (46), pp.18339-18344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0706984104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381964v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil content of Arabidopsis seeds: The influence of seed anatomy, light and plant-to-plant variation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">The Acyltransferase GPAT5 Is Required for the Synthesis of Suberin in Seed Coat and Root of Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Pollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Ohlrogge</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John B Ohlrogge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2006.02.015⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (1), pp.351 - 368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.106.048033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03433806v1</w:t>
+                <w:t xml:space="preserve">hal-03381964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis seed oil content: influence of light, seed anatomy and plant-to-plant variation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Oil content of Arabidopsis seeds: The influence of seed anatomy, light and plant-to-plant variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Pollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Ohlrogge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 67 (9), pp.904-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2006.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381984v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and characterization of a gene encoding a malic enzyme involved in anaerobic growth in Mucor circinelloides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Colin Ratledge</w:t>
+                <w:t xml:space="preserve">Arabidopsis seed oil content: influence of light, seed anatomy and plant-to-plant variation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Pollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ohlrogge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0953756205002480⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03429847v1</w:t>
+                <w:t xml:space="preserve">hal-03381984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pre-genetic study of the isoforms of malic enzyme associated with lipid accumulation in $Mucor\ circinelloides$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloning and characterization of a gene encoding a malic enzyme involved in anaerobic growth in Mucor circinelloides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanda Song</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">James Wynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ratledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 147 (6), pp.1507-1515. </w:t>
+              <w:t xml:space="preserve">Mycological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (4), pp.461-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/00221287-147-6-1507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0953756205002480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429851v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical events leading to the diversion of carbon into storage lipids in the oleaginous fungi $Mucor\ circinelloides$ and $Mortierella\ alpina$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId455" w:history="1">
+                <w:t xml:space="preserve">A pre-genetic study of the isoforms of malic enzyme associated with lipid accumulation in $Mucor\ circinelloides$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanda Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Wynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ratledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 147 (6), pp.1507-1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00221287-147-6-1507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biochemical events leading to the diversion of carbon into storage lipids in the oleaginous fungi $Mucor\ circinelloides$ and $Mortierella\ alpina$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Wynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Ratledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2001, 147 (10), pp.2857-2864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/00221287-147-10-2857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13263,154 +13380,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the gap from raw microalgae to bioplastic: conversion of Chlorella vulgaris into thermoplastic starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Compadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dimitriades-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13420,210 +13537,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutin and Suberin Polyesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Beisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wiley &amp; Sons, Ltd, pp.1-12, 2016, Encyclopedia of Life Sciences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470015902.a0001920.pub3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02057400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutin and Suberin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470015902.a0001920.pub2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13633,410 +13750,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids: From Chemical Structures, Biosynthesis, and Analyses to Industrial Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Harwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids in Plant and Algae Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-18, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-25979-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02370658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen and Biofuel Production in the Chloroplast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Knörzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Happe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Hemschemeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastid Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.559-585, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-1136-3_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme des acyl-lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basil Shorrosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mats X. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Arondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Arabidopsis Book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">American Society of Plant Biologists</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1199/tab.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14046,973 +14163,973 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput Raman-activated cell sorting of microalgal genome-wide edited library revealed a new regulatory pathway for carotenoid synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qintao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanhai Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial photoproduction of heptane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángel Baca-Porcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Auroy-Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Giacalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing Algal Peroxisomes for Efficient Poly Hydroxybutyrate Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songlin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaotan Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ru Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knocking out the carboxyltransferase interactor 1 (CTI1) in Chlamydomonas boosted oil content by fivefold without affecting cell growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minjae Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Roberto da Silva Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemes Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint operation of the CO2 concentrating mechanism and photorespiration in green algae during acclimation to limiting CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bertrand-Huleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Alseekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plastidial DEAD box RNA helicase plays a critical role in high light acclimation by modulating ribosome biogenesis in Chlamydomonas reinhardtii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Batoul Djouani-Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreedhar Nellaepalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Burlacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative photosynthesis pathways drive the algal CO2-concentrating mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Burlacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Cuiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Li-Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hello darkness, my old friend: 3-Ketoacyl-Coenzyme A Synthase4 is a branch point in the regulation of triacylglycerol synthesis in Arabidopsis by re-channeling fatty acids under carbon starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urszula Luzarowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Kathrin Russ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Joubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jędrzej Szymański</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15022,161 +15139,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IBISBA-FR : Une infrastructure en soutien au développement de la biotechnologie industrielle comme technologie clef pour l’industrie du futur et pour accompagner la bioéconomie et l’économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayza Daboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Berardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; CNRS; CEA; INSA Toulouse; Université de nantes; Aix-Marseille Université (AMU). 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId524"/>
+      <w:footerReference w:type="default" r:id="rId529"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15244,51 +15361,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EC6F9EA"/>
+    <w:nsid w:val="7961FDBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15475,51 +15592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yonghua-li-beisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1064-1816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193126540" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-7047-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442643v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Six" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambonni&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alvarez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fon-Sing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancelon-Pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133840" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirono Suzuki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wijffels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hulatt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17227" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Baca-Porcel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poutoum Palakiy&#233;m Samire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Auroy-Tarrago" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18331/BRJ2025.12.3.3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zheng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hehong Wei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianan Shi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Yu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Luo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70230" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Li-Beisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Dao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjae Kim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.11.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369739v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Blot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Siponen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Li&#8208;beisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf501" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyo Yamaoka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Petroutsos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeong Je" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yamano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2025.102696" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028888v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Burlacot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Buchert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Auroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae617" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alseekh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60525-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhong Yuan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Iannetta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Sadecki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Arend" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57809-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Putaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103515" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463733v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Stoffel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Findinier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Kiran Madireddi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae143" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantao Kong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqing Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2024.103130" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Torres-Romero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Damm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwae398" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592489v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Compadre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122342" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemes Jorge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Aschern" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae271" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Miao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindblad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae319" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Roston" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcae061" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua LI-Beisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Yokota Hirai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Nakamura" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae047" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715523v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Caroline Conrado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Xu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0353" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661654v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Leyland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Novichkova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Kumar Dolui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshana Didi-Cohen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad525" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807929v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zuliani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Cecchin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Miotti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Paloschi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Cuine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14630" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjie Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Ge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohito Yamasaki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103048" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Cuin&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04662-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175727v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Harchouni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha England" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanna Romand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Aouane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18320" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Peter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huleux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Spaniol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Sommer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Neunzig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.939834" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647871v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bae Young Choi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghwan Shim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuree Lee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18141" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368650v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dufourcq-Sekatcheff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Quevarec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Richaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910277" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429764v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngsook Lee" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung&#8208;ho Kang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17505" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453418v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kuhnert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P.M. Weber" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.11.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506851v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab163" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903690v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisana Avilan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Lebrun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Puppo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cuine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17286" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429762v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busnardo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cazzaniga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14074" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208662v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blangy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gotthard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonvalet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5687" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402705v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moulin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beyly-Adriano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blangy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab168" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429760v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Bai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li-Beisson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17813" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02961440v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Cahoon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2020.03.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429770v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhai Gong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam K. Kang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young U. Kim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengbin Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wei" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904326v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.01.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441886v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gosset" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1915276117" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429778v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burlacot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01302" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379084v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Torres Romero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Beisson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.09.017" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550696v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00368" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429776v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyeon Lee" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cagnon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2005600117" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02008061v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay J. Thelen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fedosejevs" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Harwood" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2019.01.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011808v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanxue Liang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01584" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02134275v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Wada" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz092/5489916" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294535v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50261-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433802v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Kato" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lum" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Ndathe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2018.10.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298391v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8101154" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095649v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Ohama" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz022" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02096094v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaruswan Warakanont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Benning" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz037" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316866v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marcolungo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Rossato" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Girolomoni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Cosentino" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14508" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02122889v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurent" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duch&#235;ne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roussel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39506-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02134206v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungjun Shin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanul Kim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Jang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00723" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950857v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanchi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Thibaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Kuwata" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pochon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01246" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01864307v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15047" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836171v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00361" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429789v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2718" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02023216v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Tun&#231;ay" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Schulz-Raffelt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx343" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01709038v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Philippar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2017.09.006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01775093v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blangy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Y. Moulin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan6349" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01692495v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13498" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01692827v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jung Lee" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minwoo Oh" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Ung Hwang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuo Nishida" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00194" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02484770v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nannan Li" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changcheng Xu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2015.10.011" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02137053v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weili Yang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pollard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ohlrogge" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2016.03.017" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500000v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legeret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schulz-Raffelt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Nguyen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auroy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beisson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12656" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065385v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Douglas Goold" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Mai Nguyen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25209" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02372362v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0469-2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065372v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00718" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065402v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Achard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Kamisuki" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12572" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065378v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Morales" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mirabella" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00462" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548606v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taleb Aumaya" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Le Gouic" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.11.068" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379097v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Riekhof" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12787" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219477v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangwoo Kim" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daewoong Hong" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00054" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378474v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Goold" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-014-1711-7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429836v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghwi Ko" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masumi Otsuru" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081978" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378490v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouvet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-178" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429838v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delrue" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Setier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sahut" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roubaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.02.091" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-090359D7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379102v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa M Nguyen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuine" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.223941" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429781v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Shorrosh" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Andersson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arondel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1199/tab.0161" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430057v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013031" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379113v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2012.03.003" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMQRCJ0C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379106v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P Simpson" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.201996" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380476v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Siaut" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fessler" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-11-7" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380255v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Adriano" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barthe" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100114" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV4FKWHM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429840v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Ma&#241;as-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez Alonso" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garc&#237;a-Maroto" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1232-8" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ47XJJN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379111v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feig" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0914149107" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380612v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Stork" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darby Harris" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Griffiths" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Williams" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.154062" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380562v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauveplane" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pinot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0909090106" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380523v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Li" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.03.016" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDG08KQS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380508v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Molina" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Ohlrogge" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.144907" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423305v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debolt" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Scheible" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schrick" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380684v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381957v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.099432" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268895v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Molina" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pollard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706984104" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381964v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Bonaventure" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.106.048033" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433806v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2006.02.015" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTC0F9ZQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381984v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429847v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Adams" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wynn" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ratledge" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0953756205002480" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J8D0GXS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429851v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanda Song" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grantham" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-147-6-1507" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429848v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Hamid" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-147-10-2857" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315481v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Six" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Compadre" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez Diaz" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02057400v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Verdier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001920.pub3" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433721v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001920.pub2" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02370658v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Harwood" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25979-6_1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430036v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Happe" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hemschemeier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1136-3_19" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823577v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats X. Andersson" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1199/tab.0133" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201894v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Xu" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qintao Wang" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianhong Wang" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Lv" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703222v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Giacalone" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493112v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Ma" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotan Dou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru Chen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Lu" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703221v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongze Li" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Roberto da Silva Nascimento" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703220v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand-Huleux" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463738v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Batoul Djouani-Tahri" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreedhar Nellaepalli" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430938v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430923v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Luzarowska" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Russ" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#281;drzej Szyma&#324;ski" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153762v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yonghua-li-beisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1064-1816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193126540" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-7047-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Dobr&#225;nszki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Li-Beisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Mart&#237;nez-Medina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisha Shen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2026.03.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Six" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambonni&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alvarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fon-Sing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancelon-Pin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133840" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Dao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjae Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.11.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirono Suzuki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wijffels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hulatt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17227" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Blot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Siponen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Li&#8208;beisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Baca-Porcel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poutoum Palakiy&#233;m Samire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Auroy-Tarrago" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18331/BRJ2025.12.3.3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zheng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hehong Wei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianan Shi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Yu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Luo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70230" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyo Yamaoka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Petroutsos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeong Je" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yamano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2025.102696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Burlacot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Buchert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Auroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae617" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alseekh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60525-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhong Yuan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Iannetta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Sadecki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Arend" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57809-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592489v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Compadre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122342" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Stoffel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Findinier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Kiran Madireddi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae143" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629808v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Putaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103515" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantao Kong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqing Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2024.103130" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Torres-Romero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Damm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwae398" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Miao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindblad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae319" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738744v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemes Jorge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Aschern" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae271" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Roston" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcae061" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua LI-Beisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Yokota Hirai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Nakamura" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae047" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726980v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715523v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Caroline Conrado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Xu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0353" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661654v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Leyland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Novichkova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Kumar Dolui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshana Didi-Cohen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad525" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zuliani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Cecchin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Miotti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Paloschi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Cuine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14630" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037616v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjie Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Ge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohito Yamasaki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103048" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028882v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Cuin&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04662-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175727v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Harchouni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha England" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanna Romand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Aouane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18320" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873505v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Peter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huleux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Spaniol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Sommer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Neunzig" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.939834" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647871v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bae Young Choi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghwan Shim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuree Lee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18141" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903690v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisana Avilan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Lebrun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Puppo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cuine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17286" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368650v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dufourcq-Sekatcheff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Quevarec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Richaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910277" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429764v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngsook Lee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung&#8208;ho Kang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17505" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453418v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kuhnert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P.M. Weber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.11.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506851v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab163" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busnardo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cazzaniga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14074" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208662v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blangy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gotthard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonvalet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5687" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moulin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beyly-Adriano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blangy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab168" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429760v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Bai" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li-Beisson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17813" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379084v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Torres Romero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Beisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.09.017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02961440v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Cahoon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2020.03.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429770v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhai Gong" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam K. Kang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young U. Kim" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengbin Wang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wei" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904326v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.01.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441886v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gosset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1915276117" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429778v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burlacot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01302" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550696v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00368" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429776v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyeon Lee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cagnon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2005600117" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02008061v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay J. Thelen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fedosejevs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Harwood" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2019.01.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011808v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanxue Liang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01584" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02134275v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Wada" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz092/5489916" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294535v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50261-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433802v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Kato" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lum" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Ndathe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2018.10.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298391v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8101154" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095649v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Ohama" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz022" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02096094v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaruswan Warakanont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Benning" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz037" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316866v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marcolungo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Rossato" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Girolomoni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Cosentino" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14508" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02122889v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurent" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duch&#235;ne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roussel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39506-6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02134206v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungjun Shin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanul Kim" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Jang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00723" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836171v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00361" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950857v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanchi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Thibaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Kuwata" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pochon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01246" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01864307v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15047" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429789v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2718" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02023216v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Tun&#231;ay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Schulz-Raffelt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx343" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01709038v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Philippar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2017.09.006" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01775093v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blangy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Y. Moulin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan6349" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01692495v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13498" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01692827v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jung Lee" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minwoo Oh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Ung Hwang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuo Nishida" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00194" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500000v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legeret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schulz-Raffelt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Nguyen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auroy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beisson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12656" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02484770v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nannan Li" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changcheng Xu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2015.10.011" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02137053v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weili Yang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pollard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ohlrogge" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2016.03.017" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065385v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Douglas Goold" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Mai Nguyen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25209" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02372362v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0469-2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065372v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00718" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065402v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Achard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Kamisuki" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12572" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065378v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Morales" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mirabella" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00462" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548606v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taleb Aumaya" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Le Gouic" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.11.068" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379097v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Riekhof" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12787" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219477v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangwoo Kim" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daewoong Hong" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00054" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378474v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Goold" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-014-1711-7" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429836v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghwi Ko" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masumi Otsuru" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081978" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378490v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouvet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-178" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429838v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delrue" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Setier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sahut" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roubaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.02.091" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-090359D7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379102v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa M Nguyen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.223941" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429781v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Shorrosh" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Andersson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arondel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1199/tab.0161" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430057v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013031" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379106v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P Simpson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.201996" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379113v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2012.03.003" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMQRCJ0C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380476v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Siaut" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fessler" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-11-7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380255v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Adriano" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barthe" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100114" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV4FKWHM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429840v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Ma&#241;as-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez Alonso" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garc&#237;a-Maroto" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1232-8" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ47XJJN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379111v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feig" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0914149107" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380612v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Stork" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darby Harris" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Griffiths" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Williams" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.154062" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380523v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Li" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.03.016" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDG08KQS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380508v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Molina" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Ohlrogge" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.144907" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380562v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauveplane" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pinot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0909090106" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423305v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debolt" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Scheible" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schrick" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auer" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380684v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381957v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.099432" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268895v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Molina" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pollard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706984104" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381964v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Bonaventure" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.106.048033" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433806v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2006.02.015" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTC0F9ZQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381984v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429847v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Adams" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wynn" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ratledge" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0953756205002480" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J8D0GXS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429851v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanda Song" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grantham" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-147-6-1507" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429848v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Hamid" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-147-10-2857" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315481v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Six" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Compadre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez Diaz" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02057400v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Verdier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xu" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001920.pub3" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433721v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001920.pub2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02370658v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Harwood" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25979-6_1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430036v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Happe" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hemschemeier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1136-3_19" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823577v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats X. Andersson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1199/tab.0133" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201894v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Xu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qintao Wang" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianhong Wang" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Lv" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703222v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Giacalone" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493112v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Ma" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotan Dou" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru Chen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Lu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703221v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongze Li" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Roberto da Silva Nascimento" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703220v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand-Huleux" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463738v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Batoul Djouani-Tahri" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreedhar Nellaepalli" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430938v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430923v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Luzarowska" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Russ" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#281;drzej Szyma&#324;ski" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153762v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>