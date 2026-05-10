--- v0 (2026-03-09)
+++ v1 (2026-05-10)
@@ -2361,300 +2361,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DLX2 (distal-less homeobox 2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dlx genes and the maintenance of bone homeostasis and skeletal integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Gitton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas of Genetics and Cytogenetics in Oncology and Haematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (11), pp.805-809. </w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (9), pp.1345-1346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/54162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2014.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092622v1</w:t>
+                <w:t xml:space="preserve">hal-02135865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DLX5 (distal-less homeobox 5)</w:t>
+                <w:t xml:space="preserve">DLX2 (distal-less homeobox 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas of Genetics and Cytogenetics in Oncology and Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 18 (11), pp.810-816. </w:t>
+              <w:t xml:space="preserve">, 2014, 18 (11), pp.805-809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/54163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/54162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092626v1</w:t>
+                <w:t xml:space="preserve">hal-03092622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dlx genes and the maintenance of bone homeostasis and skeletal integrity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DLX5 (distal-less homeobox 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Levi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (9), pp.1345-1346. </w:t>
+              <w:t xml:space="preserve">Atlas of Genetics and Cytogenetics in Oncology and Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (11), pp.810-816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cdd.2014.94⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/54163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135865v1</w:t>
+                <w:t xml:space="preserve">hal-03092626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DLX6 (distal-less homeobox 6)</w:t>
               </w:r>
@@ -2984,51 +2984,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Heude</w:t>
+                <w:t xml:space="preserve">Eglantine Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soulika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -3043,126 +3043,126 @@
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/dev.057505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135905v1</w:t>
+                <w:t xml:space="preserve">mnhn-02295431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dlx5 and Dlx6 expression in the anterior neural fold is essential for patterning the dorsal nasal capsule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Gitton</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Benouaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglantine Heude</w:t>
+                <w:t xml:space="preserve">E. Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soulika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -3177,120 +3177,120 @@
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/dev.057505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02295431v1</w:t>
+                <w:t xml:space="preserve">hal-03092565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dlx5 and Dlx6 expression in the anterior neural fold is essential for patterning the dorsal nasal capsule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yorick Gitton</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Benouaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soulika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3311,94 +3311,94 @@
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/dev.057505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092565v1</w:t>
+                <w:t xml:space="preserve">hal-02135905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving maps in craniofacial development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Vieux-Rochas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3855,51 +3855,51 @@
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1472-6750-9-40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135930v1</w:t>
+                <w:t xml:space="preserve">hal-03092561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient CPP-mediated Cre protein delivery to developing and adult CNS tissues</w:t>
               </w:r>
@@ -3985,51 +3985,51 @@
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1472-6750-9-40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092561v1</w:t>
+                <w:t xml:space="preserve">hal-02135930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonic hedgehog signalling from foregut endoderm patterns the avian nasal capsule</w:t>
               </w:r>
@@ -6774,51 +6774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Ghoubay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vidal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rappeneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Emini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Gitton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Bono" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichi Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Kausar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herbane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Humbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04302461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Villalba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Inoue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aiello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Botting" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issac Goh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Rose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Webb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Engelbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02912288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brian Roome" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farin B Bourojeni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishakha Mona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Rastegar-Pouyani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204555" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-024-06143-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827366v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mazaud-Guittot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Toupin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db24-0641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341975v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Couly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimad Shotar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bl&#233;vinal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2023.11.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04302389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add7564" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235109v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1652-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brian Roome" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108425" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Diogo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Siomava" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.180349" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin-Mirel Popescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A Botting" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Stephenson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kile Green" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Herrero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/genesandcancer.169" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02295446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Shimizu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-N&#234;me" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Lombares" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Fontaine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33207-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Garaffo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Conte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Provero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tomaiuolo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Luo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2015.04.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Couly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benouaiche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3999(15)72463-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54162" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092626v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54163" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135865v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2014.94" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092625v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54164" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.2-261.v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-Neme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gitton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benouaiche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heude" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulika" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.057505" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02295431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Heude" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092565v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02295427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vieux-Rochas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benouaiche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2010.01.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHLTXFHN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135913v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Astigiano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Emionite" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mirisola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-649" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092574v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135930v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tibaldi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dupont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joliot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-9-40" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.020123" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Sato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kurihara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000510" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092580v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135954v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930812v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhua Chang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi &#214;stling" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin &#197;kerfelt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Trouillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rallu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.366906" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091305v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ostling" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akerfelt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trouillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rallu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092576v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Palma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01567" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930818v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kallio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Manuel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero-Pekka Alastalo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/21.11.2591" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092559v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01270" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dahmane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar S&#225;nchez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Palma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092569v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/9.6.611" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092568v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wassef" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.19-12-04889.1999" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoue Megumi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordeu Ignacio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallou Adrien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez-Garzon Edwin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237967v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couly Gerard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237973v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237961v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simons Benjamin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237980v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villalba Adrian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiello Virginie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toupin Maryne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237900v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaffran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moreno" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237985v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausar Samina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbane Marine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marechal Elise" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lescroart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenfant Nicolas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Ghoubay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vidal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rappeneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Emini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Gitton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Bono" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichi Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Kausar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herbane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Humbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04302461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Villalba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Inoue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aiello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Botting" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issac Goh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Rose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Webb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Engelbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02912288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brian Roome" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farin B Bourojeni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishakha Mona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Rastegar-Pouyani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204555" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-024-06143-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827366v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mazaud-Guittot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Toupin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db24-0641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341975v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Couly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimad Shotar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bl&#233;vinal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2023.11.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04302389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add7564" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235109v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1652-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brian Roome" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108425" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Diogo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Siomava" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.180349" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin-Mirel Popescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A Botting" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Stephenson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kile Green" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Herrero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/genesandcancer.169" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02295446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Shimizu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-N&#234;me" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Lombares" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Fontaine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33207-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Garaffo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Conte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Provero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tomaiuolo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Luo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2015.04.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Couly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benouaiche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3999(15)72463-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2014.94" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54162" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54163" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092625v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54164" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.2-261.v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-Neme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02295431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gitton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benouaiche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Heude" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulika" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.057505" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heude" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02295427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vieux-Rochas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benouaiche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2010.01.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHLTXFHN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135913v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Astigiano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Emionite" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mirisola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-649" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092574v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092561v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tibaldi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dupont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joliot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-9-40" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135930v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.020123" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Sato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kurihara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000510" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092580v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135954v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930812v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhua Chang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi &#214;stling" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin &#197;kerfelt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Trouillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rallu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.366906" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091305v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ostling" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akerfelt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trouillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rallu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092576v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Palma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01567" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930818v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kallio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Manuel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero-Pekka Alastalo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/21.11.2591" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092559v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01270" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dahmane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar S&#225;nchez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Palma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092569v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/9.6.611" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092568v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wassef" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.19-12-04889.1999" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoue Megumi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordeu Ignacio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallou Adrien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez-Garzon Edwin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237967v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couly Gerard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237973v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237961v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simons Benjamin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237980v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villalba Adrian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiello Virginie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toupin Maryne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237900v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaffran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moreno" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237985v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausar Samina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbane Marine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marechal Elise" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lescroart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenfant Nicolas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>