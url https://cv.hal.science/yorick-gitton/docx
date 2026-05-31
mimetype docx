--- v1 (2026-05-10)
+++ v2 (2026-05-31)
@@ -688,51 +688,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1124,4307 +1124,4173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827366v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tridimensional atlas of the developing human head</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryne Toupin</w:t>
+                <w:t xml:space="preserve">Yolk sac cell atlas reveals multiorgan functions during human early development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issac Goh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Botting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Engelbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2023.11.013⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 381 (6659), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.add7564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341975v2</w:t>
+                <w:t xml:space="preserve">hal-04302389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolk sac cell atlas reveals multiorgan functions during human early development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justin Engelbert</w:t>
+                <w:t xml:space="preserve">A tridimensional atlas of the developing human head</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Couly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eimad Shotar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Blévinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryne Toupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 381 (6659), </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Cell, 186 (26), pp.5910-5924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.add7564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2023.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302389v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolk sac cell atlas reveals multiorgan functions during human early development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justin Engelbert</w:t>
+                <w:t xml:space="preserve">Phox2a Defines a Developmental Origin of the Anterolateral System in Mice and Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Brian Roome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farin B Bourojeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bishakha Mona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shima Rastegar-Pouyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1652-y⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (8), pp.108425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235109v1</w:t>
+                <w:t xml:space="preserve">hal-03087358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phox2a Defines a Developmental Origin of the Anterolateral System in Mice and Humans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of human limb muscles based on whole-mount immunostaining and the links between ontogeny and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Diogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Siomava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108425⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146 (20), pp.dev180349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.180349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087358v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of human limb muscles based on whole-mount immunostaining and the links between ontogeny and evolution</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Decoding human fetal liver haematopoiesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorin-Mirel Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel A Botting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kile Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.180349⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 574, pp.365 - 371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1652-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323979v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding human fetal liver haematopoiesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The untold stories of the speech gene, the FOXP2 cancer gene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Jesus Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1652-y⟩</w:t>
+              <w:t xml:space="preserve">Genes and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (2), pp.11-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/genesandcancer.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092615v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The untold stories of the speech gene, the FOXP2 cancer gene.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the origin of matching functional jaws: roles of Dlx5/6 in cranial neural crest cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miki Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille de Lombares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.14975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33207-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/genesandcancer.169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02324101v1</w:t>
+                <w:t xml:space="preserve">mnhn-02295446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the origin of matching functional jaws: roles of Dlx5/6 in cranial neural crest cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Fontaine</w:t>
+                <w:t xml:space="preserve">The Dlx5 and Foxg1 transcription factors, linked via miRNA-9 and -200, are required for the development of the olfactory and GnRH system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Garaffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Provero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Tomaiuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.103-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcn.2015.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33207-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02295446v1</w:t>
+                <w:t xml:space="preserve">hal-03092557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dlx5 and Foxg1 transcription factors, linked via miRNA-9 and -200, are required for the development of the olfactory and GnRH system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uranostaphylorraphie embryologique, anatomique et physiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Couly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Benouaiche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMC - Chirurgie orale et maxillo-faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2352-3999(15)72463-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcn.2015.04.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03092557v1</w:t>
+                <w:t xml:space="preserve">hal-03092587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranostaphylorraphie embryologique, anatomique et physiologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DLX2 (distal-less homeobox 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L Benouaiche</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC - Chirurgie orale et maxillo-faciale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlas of Genetics and Cytogenetics in Oncology and Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (11), pp.805-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/54162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2352-3999(15)72463-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03092587v1</w:t>
+                <w:t xml:space="preserve">hal-03092622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dlx genes and the maintenance of bone homeostasis and skeletal integrity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">DLX5 (distal-less homeobox 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Levi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlas of Genetics and Cytogenetics in Oncology and Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (11), pp.810-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/54163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cdd.2014.94⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02135865v1</w:t>
+                <w:t xml:space="preserve">hal-03092626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DLX2 (distal-less homeobox 2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dlx genes and the maintenance of bone homeostasis and skeletal integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Gitton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas of Genetics and Cytogenetics in Oncology and Haematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (9), pp.1345-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2014.94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/54162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03092622v1</w:t>
+                <w:t xml:space="preserve">hal-02135865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DLX5 (distal-less homeobox 5)</w:t>
+                <w:t xml:space="preserve">DLX6 (distal-less homeobox 6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas of Genetics and Cytogenetics in Oncology and Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 18 (11), pp.810-816. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/54164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/54163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03092626v1</w:t>
+                <w:t xml:space="preserve">hal-03092625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DLX6 (distal-less homeobox 6)</w:t>
+                <w:t xml:space="preserve">Transitory expression of Dlx5 and Dlx6 in maxillary arch epithelial precursors is essential for upper jaw morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas of Genetics and Cytogenetics in Oncology and Haematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.2-261.v3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/54164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03092625v1</w:t>
+                <w:t xml:space="preserve">hal-02135882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitory expression of Dlx5 and Dlx6 in maxillary arch epithelial precursors is essential for upper jaw morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Narboux-Neme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F1000Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2, pp.261. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.2-261.v3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/f1000research.2-261.v3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02135882v1</w:t>
+                <w:t xml:space="preserve">hal-03092566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitory expression of Dlx5 and Dlx6 in maxillary arch epithelial precursors is essential for upper jaw morphogenesis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dlx5 and Dlx6 expression in the anterior neural fold is essential for patterning the dorsal nasal capsule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benouaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soulika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.2-261.v3⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 138 (5), pp.897-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.057505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092566v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dlx5 and Dlx6 expression in the anterior neural fold is essential for patterning the dorsal nasal capsule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gitton</w:t>
+                <w:t xml:space="preserve">L. Benouaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Benouaiche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soulika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 138 (5), pp.897-903. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.057505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02295431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dlx5 and Dlx6 expression in the anterior neural fold is essential for patterning the dorsal nasal capsule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benouaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Benouaiche</w:t>
+                <w:t xml:space="preserve">C. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vincent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soulika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 138 (5), pp.897-903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/dev.057505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dlx5 and Dlx6 expression in the anterior neural fold is essential for patterning the dorsal nasal capsule</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Soulika</w:t>
+                <w:t xml:space="preserve">Evolving maps in craniofacial development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Vieux-Rochas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benouaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.057505⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (3), pp.301-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2010.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135905v1</w:t>
+                <w:t xml:space="preserve">mnhn-02295427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving maps in craniofacial development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutually exclusive expression of DLX2 and DLX5/6 is associated with the metastatic potential of the human breast cancer cell line MDA-MB-231</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonetta Astigiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Fontaine</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Emionite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Mirisola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2010.01.008⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-10-649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02295427v1</w:t>
+                <w:t xml:space="preserve">hal-02135913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutually exclusive expression of DLX2 and DLX5/6 is associated with the metastatic potential of the human breast cancer cell line MDA-MB-231</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Morini</w:t>
+                <w:t xml:space="preserve">Simonetta Astigiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simonetta Astigiano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yorick Gitton</w:t>
+                <w:t xml:space="preserve">Laura Emionite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Mirisola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-10-649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-10-649⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02135913v1</w:t>
+                <w:t xml:space="preserve">hal-03092574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutually exclusive expression of DLX2 and DLX5/6 is associated with the metastatic potential of the human breast cancer cell line MDA-MB-231</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient CPP-mediated Cre protein delivery to developing and adult CNS tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Tibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joliot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-10-649⟩</w:t>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6750-9-40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092574v1</w:t>
+                <w:t xml:space="preserve">hal-02135930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient CPP-mediated Cre protein delivery to developing and adult CNS tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Tibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Tibaldi</w:t>
+                <w:t xml:space="preserve">Edmond Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (1), pp.40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6750-9-40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient CPP-mediated Cre protein delivery to developing and adult CNS tissues</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Sonic hedgehog signalling from foregut endoderm patterns the avian nasal capsule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benouaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Couly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Levi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Joliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1472-6750-9-40⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 135 (13), pp.2221-2225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.020123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135930v1</w:t>
+                <w:t xml:space="preserve">hal-02135937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic hedgehog signalling from foregut endoderm patterns the avian nasal capsule</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular Dynamics of Retinoic Acid-Induced Craniofacial Malformations: Implications for the Origin of Gnathostome Jaws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Vieux-Rochas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kurihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (6), pp.e510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.020123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02135937v1</w:t>
+                <w:t xml:space="preserve">hal-03092580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics of retinoic acid-induced craniofacial malformations: implications for the origin of gnathostome jaws.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Vieux-Rochas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coen</w:t>
+                <w:t xml:space="preserve">Takahiro Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kurihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (6), pp.e510. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics of Retinoic Acid-Induced Craniofacial Malformations: Implications for the Origin of Gnathostome Jaws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Vieux-Rochas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coen</w:t>
+                <w:t xml:space="preserve">Takahiro Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kurihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (6), pp.e510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0000510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092580v1</w:t>
+                <w:t xml:space="preserve">hal-02135954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics of Retinoic Acid-Induced Craniofacial Malformations: Implications for the Origin of Gnathostome Jaws</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yorick Gitton</w:t>
+                <w:t xml:space="preserve">Role of heat-shock factor 2 in cerebral cortex formation and as a regulatorof p35 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhua Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Päivi Östling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malin Åkerfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000510⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (7), pp.836-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.366906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135954v1</w:t>
+                <w:t xml:space="preserve">hal-02930812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of heat-shock factor 2 in cerebral cortex formation and as a regulatorof p35 expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Murielle Rallu</w:t>
+                <w:t xml:space="preserve">Role of heat-shock factor 2 in cerebral cortex formation and as a regulator of p35 expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ostling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akerfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 20 (7), pp.836-847. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 20, pp.836-847</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.366906⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02930812v1</w:t>
+                <w:t xml:space="preserve">hal-00091305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of heat-shock factor 2 in cerebral cortex formation and as a regulator of p35 expression.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonic hedgehog controls stem cell behavior in the postnatal and adult brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Palma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 132 (2), pp.335-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.01567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091305v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic hedgehog controls stem cell behavior in the postnatal and adult brain</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brain abnormalities, defective meiotic chromosome synapsis and female subfertility in HSF2 null mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Kallio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhua Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tero-Pekka Alastalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (11), pp.2591-2601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emboj/21.11.2591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.01567⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03092576v1</w:t>
+                <w:t xml:space="preserve">hal-02930818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain abnormalities, defective meiotic chromosome synapsis and female subfertility in HSF2 null mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A gene expression map of human chromosome 21 orthologues in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 420 (6915), pp.586-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature01270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/emboj/21.11.2591⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02930818v1</w:t>
+                <w:t xml:space="preserve">hal-03092559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gene expression map of human chromosome 21 orthologues in the mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Sonic Hedgehog-Gli pathway regulates dorsal brain growth and tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature01270⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03092559v1</w:t>
+                <w:t xml:space="preserve">hal-03092539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sonic Hedgehog-Gli pathway regulates dorsal brain growth and tumorigenesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Thalamic Axons in the Expression of H-2Z1, a Mouse Somatosensory Cortex Specific Marker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (6), pp.611-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/9.6.611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092539v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Thalamic Axons in the Expression of H-2Z1, a Mouse Somatosensory Cortex Specific Marker</w:t>
+                <w:t xml:space="preserve">Specification of Somatosensory Area Identity in Cortical Explants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Yorick Gitton</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Cohen-Tannoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Wassef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 19 (12), pp.4889-4898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.19-12-04889.1999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5434,529 +5300,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branching Morphogenesis in Human Lung Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inoue Megumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inoue Megumi</w:t>
+                <w:t xml:space="preserve">Bordeu Ignacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bordeu Ignacio</w:t>
+                <w:t xml:space="preserve">Hallou Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernandez-Garzon Edwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Treilles Workshop: Developmental Biology in the 21st C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, LES TREILLES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branching Morphogenesis in Human Lung Development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inoue Megumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inoue Megumi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bordeu Ignacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernandez-Garzon Edwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couly Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From stem cells to human development. Company of Biologists. Wotton House, UK. Sep 11-14, 2022.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, WOTTON HOUSE, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tridimensional Imaging of human lung early development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inoue Megumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inoue Megumi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bordeu Ignacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernandez-Garzon Edwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couly Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crick BioImage Analysis Symposium 2022, Nov 21-22, 2022. Francis Crick Institute, London, UK.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, LONDRES, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branching Morphogenesis in Human Lung Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inoue Megumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernandez-Garzon Edwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couly Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simons Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-INSERM Workshop 264, -Tissue Clearing: Sample Preparation, 3D Imaging and Data Analysis. Nov 24-26, 2021. Lyon, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5966,668 +5832,668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la prolifération et de la différenciation des progeniteurs pancréatiques pendant le développement foetal humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villalba Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villalba Adrian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yorick Gitton</w:t>
+                <w:t xml:space="preserve">Aiello Virginie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inoue Megumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toupin Maryne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFD MONTPELLIER 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological changes during the third month of gestation refine both molecular and anatomical aspects of the human developmental heart cell atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaffran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samina Kausar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Herbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yichi Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weinstein conference 2023 - Cardiovascular Development and Regeneration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, SAN DIEGO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D atlas of the human embryonic and fetal pancreas to study proliferation and differentiation of multipotent pancreatic progenitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villalba Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villalba Adrian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yorick Gitton</w:t>
+                <w:t xml:space="preserve">Aiello Virginie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inoue Megumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toupin Maryne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RegenBell symposium BARCELONA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, BARCELONA, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of the four-dimensional human heart atlas during the first trimester of gestation with rare and diverse cell states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kausar Samina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kausar Samina</w:t>
+                <w:t xml:space="preserve">Herbane Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbane Marine</w:t>
+                <w:t xml:space="preserve">Marechal Elise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marechal Elise</w:t>
+                <w:t xml:space="preserve">Fabienne Lescroart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenfant Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Development and Regeneration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of the four-dimensional human heart atlas during the first trimester of gestation with rare and diverse cell states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kausar Samina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kausar Samina</w:t>
+                <w:t xml:space="preserve">Herbane Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbane Marine</w:t>
+                <w:t xml:space="preserve">Marechal Elise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marechal Elise</w:t>
+                <w:t xml:space="preserve">Fabienne Lescroart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenfant Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCA Developmental and Pediatric Cell Atlas Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Human Cell Atlas, Nov 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6774,51 +6640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Ghoubay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vidal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rappeneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Emini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Gitton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Bono" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichi Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Kausar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herbane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Humbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04302461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Villalba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Inoue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aiello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Botting" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issac Goh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Rose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Webb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Engelbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02912288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brian Roome" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farin B Bourojeni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishakha Mona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Rastegar-Pouyani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204555" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-024-06143-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827366v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mazaud-Guittot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Toupin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db24-0641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341975v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Couly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimad Shotar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bl&#233;vinal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2023.11.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04302389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add7564" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235109v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1652-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brian Roome" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108425" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Diogo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Siomava" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.180349" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin-Mirel Popescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A Botting" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Stephenson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kile Green" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Herrero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/genesandcancer.169" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02295446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Shimizu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-N&#234;me" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Lombares" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Fontaine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33207-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Garaffo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Conte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Provero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tomaiuolo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Luo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2015.04.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Couly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benouaiche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3999(15)72463-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2014.94" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54162" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54163" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092625v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54164" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.2-261.v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-Neme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02295431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gitton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benouaiche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Heude" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulika" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.057505" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heude" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02295427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vieux-Rochas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benouaiche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2010.01.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHLTXFHN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135913v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Astigiano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Emionite" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mirisola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-649" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092574v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092561v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tibaldi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dupont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joliot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-9-40" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135930v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.020123" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Sato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kurihara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000510" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092580v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135954v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930812v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhua Chang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi &#214;stling" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin &#197;kerfelt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Trouillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rallu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.366906" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091305v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ostling" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akerfelt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trouillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rallu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092576v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Palma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01567" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930818v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kallio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Manuel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero-Pekka Alastalo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/21.11.2591" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092559v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01270" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dahmane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar S&#225;nchez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Palma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092569v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/9.6.611" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092568v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wassef" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.19-12-04889.1999" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoue Megumi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordeu Ignacio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallou Adrien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez-Garzon Edwin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237967v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couly Gerard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237973v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237961v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simons Benjamin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237980v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villalba Adrian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiello Virginie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toupin Maryne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237900v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaffran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moreno" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237985v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausar Samina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbane Marine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marechal Elise" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lescroart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenfant Nicolas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Ghoubay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vidal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rappeneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Emini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Gitton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Bono" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichi Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Kausar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herbane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Humbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04302461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Villalba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Inoue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aiello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Botting" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issac Goh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Rose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Webb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Engelbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02912288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brian Roome" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farin B Bourojeni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishakha Mona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Rastegar-Pouyani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204555" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-024-06143-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827366v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mazaud-Guittot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Toupin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db24-0641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04302389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add7564" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341975v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Couly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimad Shotar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bl&#233;vinal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2023.11.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087358v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brian Roome" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108425" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Diogo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Siomava" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.180349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin-Mirel Popescu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A Botting" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Stephenson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kile Green" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1652-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Herrero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/genesandcancer.169" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02295446v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Shimizu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-N&#234;me" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Lombares" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33207-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Garaffo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Conte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Provero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tomaiuolo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Luo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2015.04.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Couly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benouaiche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3999(15)72463-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54162" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54163" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2014.94" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54164" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135882v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.2-261.v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092566v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-Neme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gitton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benouaiche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heude" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulika" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.057505" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02295431v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Heude" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092565v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02295427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vieux-Rochas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benouaiche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2010.01.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHLTXFHN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Astigiano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Emionite" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mirisola" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-649" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tibaldi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dupont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joliot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-9-40" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135937v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.020123" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092580v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Sato" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kurihara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000510" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135954v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930812v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhua Chang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi &#214;stling" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin &#197;kerfelt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Trouillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rallu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.366906" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091305v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ostling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akerfelt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trouillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rallu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092576v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Palma" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01567" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930818v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kallio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Manuel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero-Pekka Alastalo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/21.11.2591" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092559v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01270" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092539v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dahmane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar S&#225;nchez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Palma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092569v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/9.6.611" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092568v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wassef" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.19-12-04889.1999" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237976v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoue Megumi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordeu Ignacio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallou Adrien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez-Garzon Edwin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237967v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couly Gerard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237973v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237961v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simons Benjamin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237980v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villalba Adrian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiello Virginie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toupin Maryne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaffran" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moreno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237985v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237843v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausar Samina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbane Marine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marechal Elise" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lescroart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenfant Nicolas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>