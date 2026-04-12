--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -593,373 +593,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of Cellulose Structures with Cesium Labeling and Cryo‐STEM</w:t>
+                <w:t xml:space="preserve">Interface chemical mapping of sulfonated cellulose nanocrystal/sPEEK nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Knez</w:t>
+                <w:t xml:space="preserve">João Paulo Cosas Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Petschacher</w:t>
+                <w:t xml:space="preserve">Oussama Hamzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmar Wiltsche</w:t>
+                <w:t xml:space="preserve">Maxime Gondrexon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Putaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+                <w:t xml:space="preserve">Padraic O'Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil-Jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202500351⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.113541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.113541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133210v1</w:t>
+                <w:t xml:space="preserve">hal-05206697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure factors of random hard disk packing in 2D by explicit modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualization of Cellulose Structures with Cesium Labeling and Cryo‐STEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Knez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Petschacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmar Wiltsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202500351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576725002407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05522697v1</w:t>
+                <w:t xml:space="preserve">hal-05133210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface chemical mapping of sulfonated cellulose nanocrystal/sPEEK nanocomposites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure factors of random hard disk packing in 2D by explicit modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48, pp.113541. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (3), pp.1015-1021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.113541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576725002407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206697v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right-Handed Chiral Photonic Cellulose Nanocrystal Films</w:t>
               </w:r>
@@ -1142,429 +1142,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale structure of cellulose microfibrils in regenerated cellulose fibers</w:t>
+                <w:t xml:space="preserve">Poly-eugenol grafting from cellulose surface for robust antioxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiliang Liu</w:t>
+                <w:t xml:space="preserve">Yiwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbert Sixta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu Ogawa</w:t>
+                <w:t xml:space="preserve">Boya Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hummel</w:t>
+                <w:t xml:space="preserve">Shibo Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Sztucki</w:t>
+                <w:t xml:space="preserve">Zhonghua Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 324, pp.121512. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156, pp.110296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876845v1</w:t>
+                <w:t xml:space="preserve">hal-04835417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonclassical Crystal Growth of Supramolecular Polymers in Aqueous Medium</w:t>
+                <w:t xml:space="preserve">Multiscale structure of cellulose microfibrils in regenerated cellulose fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drishya Elizebath</w:t>
+                <w:t xml:space="preserve">Jiliang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia Hui Lim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+                <w:t xml:space="preserve">Herbert Sixta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balaraman Vedhanarayanan</w:t>
+                <w:t xml:space="preserve">Michael Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akinori Saeki</w:t>
+                <w:t xml:space="preserve">Michael Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (6), </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 324, pp.121512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202306175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258096v1</w:t>
+                <w:t xml:space="preserve">hal-04876845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly-eugenol grafting from cellulose surface for robust antioxidation</w:t>
+                <w:t xml:space="preserve">Nonclassical Crystal Growth of Supramolecular Polymers in Aqueous Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiwei Li</w:t>
+                <w:t xml:space="preserve">Drishya Elizebath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boya Yuan</w:t>
+                <w:t xml:space="preserve">Jia Hui Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shibo Yu</w:t>
+                <w:t xml:space="preserve">Balaraman Vedhanarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhonghua Xia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+                <w:t xml:space="preserve">Akinori Saeki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 156, pp.110296. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202306175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835417v1</w:t>
+                <w:t xml:space="preserve">hal-04258096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural changes during heterogeneous sulfation and following homogenization of cotton cellulose</w:t>
               </w:r>
@@ -2202,291 +2202,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Anisotropy Governs the Kink Formation in Cellulose Nanocrystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative analysis of the formation of monodisperse cello-oligomers obtained by phosphoric acid hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Jing</w:t>
+                <w:t xml:space="preserve">Noriyuki Isobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sung Park</w:t>
+                <w:t xml:space="preserve">Yuko Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Veron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Isogai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00289⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.8235-8243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05415-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209937v1</w:t>
+                <w:t xml:space="preserve">hal-04177453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of the formation of monodisperse cello-oligomers obtained by phosphoric acid hydrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noriyuki Isobe</w:t>
+                <w:t xml:space="preserve">Structural Anisotropy Governs the Kink Formation in Cellulose Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Hui Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuko Ono</w:t>
+                <w:t xml:space="preserve">Yun Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira Isogai</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muriel Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30, pp.8235-8243. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (16), pp.3961-3969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05415-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177453v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of the swelling work of wood and non-ionic polysaccharides: A revisit</w:t>
               </w:r>
@@ -2680,51 +2680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Major Role of London Dispersion Interaction in the Assembly of Cellulose, Chitin, and Chitosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunxia Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3210,429 +3210,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical Inclusion Complexes of Amylose with Aromatic Compounds: Crystallographic Evidence for New V-Type Allomorphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu Ogawa</w:t>
+                <w:t xml:space="preserve">Surface sulfation of crab chitin for anisotropic swelling and nanodispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xijun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Grimaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Morfin</w:t>
+                <w:t xml:space="preserve">Xiao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baofeng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00771⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (13), pp.7099-7109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-022-04688-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880380v1</w:t>
+                <w:t xml:space="preserve">hal-03746705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Contribution of the Dispersion Interaction and Hydrogen Bonding to the Anisotropic Elastic Properties of Chitin and Chitosan</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yiwei Li</w:t>
+                <w:t xml:space="preserve">Helical Inclusion Complexes of Amylose with Aromatic Compounds: Crystallographic Evidence for New V-Type Allomorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Anh Khanh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guoqiang Tan</w:t>
+                <w:t xml:space="preserve">Florent Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (4), pp.1633-1642. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Crystal Growth &amp; Design, 22 (12), pp.7079-7089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c01488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746710v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface sulfation of crab chitin for anisotropic swelling and nanodispersion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying the Contribution of the Dispersion Interaction and Hydrogen Bonding to the Anisotropic Elastic Properties of Chitin and Chitosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Feng</w:t>
+                <w:t xml:space="preserve">Changjun Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Dang</w:t>
+                <w:t xml:space="preserve">Huanyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baofeng Lin</w:t>
+                <w:t xml:space="preserve">Guoqiang Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (13), pp.7099-7109. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (4), pp.1633-1642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-022-04688-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c01488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746705v1</w:t>
+                <w:t xml:space="preserve">hal-03746710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapour-induced phase transformation in ultrathin cellulose films</w:t>
               </w:r>
@@ -4241,51 +4241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4330,295 +4330,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fivefold Helical Cellulose Trapped in a Sulfuric Acid Framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu Ogawa</w:t>
+                <w:t xml:space="preserve">Small Angle Neutron Scattering Shows Nanoscale PMMA Distribution in Transparent Wood Biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Mazeau</w:t>
+                <w:t xml:space="preserve">Yuanyuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Morfin</w:t>
+                <w:t xml:space="preserve">Sai Venkatesh Pingali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh M O’neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00664⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (7), pp.2883 - 2890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c05038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431820v1</w:t>
+                <w:t xml:space="preserve">hal-03374652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Angle Neutron Scattering Shows Nanoscale PMMA Distribution in Transparent Wood Biocomposites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+                <w:t xml:space="preserve">Fivefold Helical Cellulose Trapped in a Sulfuric Acid Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sai Venkatesh Pingali</w:t>
+                <w:t xml:space="preserve">Javier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugh M O’neill</w:t>
+                <w:t xml:space="preserve">Isabelle Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (7), pp.2883 - 2890. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c05038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374652v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Dependent Elastic Tensor of Cellulose Nanocrystal Probed by Hydrostatic Pressure and Uniaxial Stretching</w:t>
               </w:r>
@@ -4732,295 +4732,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-Assisted Fractionation of Oligomeric Cellulose and Reversible Transformation of Cellulose II and IV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Feng Jiang</w:t>
+                <w:t xml:space="preserve">Process-dependent nanostructures of regenerated cellulose fibres revealed by small angle neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Sawada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Torres-Luna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+                <w:t xml:space="preserve">Thomas Röder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert M Briber</w:t>
+                <w:t xml:space="preserve">Lionel Porcar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilda Zahra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.1c00885⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218, pp.123510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374861v1</w:t>
+                <w:t xml:space="preserve">hal-03377004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-dependent nanostructures of regenerated cellulose fibres revealed by small angle neutron scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daisuke Sawada</w:t>
+                <w:t xml:space="preserve">Solvent-Assisted Fractionation of Oligomeric Cellulose and Reversible Transformation of Cellulose II and IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Torres-Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilda Zahra</w:t>
+                <w:t xml:space="preserve">Robert M Briber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 218, pp.123510. </w:t>
+              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (10), pp.4792-4797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.1c00885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377004v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Evidence for Aligned Binding of Cellulase Enzymes to Cellulose Surfaces</w:t>
               </w:r>
@@ -5610,295 +5610,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular assembly and chirality of synthetic carbohydrate materials</w:t>
+                <w:t xml:space="preserve">Distinguishing Mesoscale Polar Order (Unidirectional vs Bidirectional) of Cellulose Microfibrils in Plant Cell Walls Using Sum Frequency Generation Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soeun Gim</w:t>
+                <w:t xml:space="preserve">Mohamadamin Makarem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Fittolani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+                <w:t xml:space="preserve">Xiaoran Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Seeberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu Ogawa</w:t>
+                <w:t xml:space="preserve">Daniel Durachko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202008153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (37), pp.8071-8081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c07076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951206v1</w:t>
+                <w:t xml:space="preserve">hal-02951273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing Mesoscale Polar Order (Unidirectional vs Bidirectional) of Cellulose Microfibrils in Plant Cell Walls Using Sum Frequency Generation Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamadamin Makarem</w:t>
+                <w:t xml:space="preserve">Supramolecular assembly and chirality of synthetic carbohydrate materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soeun Gim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Fittolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Gu</w:t>
+                <w:t xml:space="preserve">Peter Seeberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (37), pp.8071-8081. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (50), pp.22577-22583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c07076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202008153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951273v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructure and Properties of Nacre-Inspired Clay/Cellulose Nanocomposites—Synchrotron X-ray Scattering Analysis</w:t>
               </w:r>
@@ -6116,278 +6116,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">広葉樹材の200 °C飽和水蒸気熱処理によるセルロースの構造変化</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tracking of enzymatic biomass deconstruction by fungal secretomes highlights markers of lignocellulose recalcitrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senta Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mokuzai gakkai shi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2488/jwrs.65.212⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-019-1417-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951161v1</w:t>
+                <w:t xml:space="preserve">hal-02152203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking of enzymatic biomass deconstruction by fungal secretomes highlights markers of lignocellulose recalcitrance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">広葉樹材の200 °C飽和水蒸気熱処理によるセルロースの構造変化</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Kuribayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (1), </w:t>
+              <w:t xml:space="preserve">Mokuzai gakkai shi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13068-019-1417-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2488/jwrs.65.212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152203v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-induced crystallization and nano-scale spinodal decomposition of cellulose in NMMO and ionic liquid dope</w:t>
               </w:r>
@@ -6412,51 +6412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Asaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrik Ahvenainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Sixta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (1), pp.281-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6735,235 +6735,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iα to Iβ mechano-conversion and amorphization in native cellulose simulated by crystal bending</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular interactions in nanocellulose assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Mazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-018-1860-x⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 376 (2112), pp.20170047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2017.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360166v1</w:t>
+                <w:t xml:space="preserve">hal-03765682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular interactions in nanocellulose assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iα to Iβ mechano-conversion and amorphization in native cellulose simulated by crystal bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 376 (2112), pp.20170047. </w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (8), pp.4345-4355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2017.0047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10570-018-1860-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765682v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose crystals plastify by localized shear</w:t>
               </w:r>
@@ -7658,355 +7658,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seamless model for seamless scattering data including molecular and colloidal scales for wood cell wall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying contribution of intra-chain O3H..O5 hydrogen bond to the mechanical properties of crystalline cellulose, chitin, and chitosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cosgrove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Wohlert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">canSAS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Narayanan THEYENCHERI, Oct 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ACS Spring meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, New Orleans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876053v1</w:t>
+                <w:t xml:space="preserve">hal-04875419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface energy – internal stress compensation in swelling and drying of cellulose</w:t>
+                <w:t xml:space="preserve">A seamless model for seamless scattering data including molecular and colloidal scales for wood cell wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Cellulose and Renewable Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Qiang Fu, Sep 2024, Chengdu, China</w:t>
+              <w:t xml:space="preserve">canSAS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narayanan THEYENCHERI, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876175v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying contribution of intra-chain O3H..O5 hydrogen bond to the mechanical properties of crystalline cellulose, chitin, and chitosan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface energy – internal stress compensation in swelling and drying of cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jakob Wohlert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, New Orleans (LA), United States</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Cellulose and Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Qiang Fu, Sep 2024, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875419v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical structure of cellulose microfibrils for regenerated cellulose fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiliang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS national meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Indianapolis (IN), United States</w:t>
@@ -8143,51 +8143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Langan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Sawada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh M O’neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahisa Wada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8314,96 +8314,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the internal structure of plant biomass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of tailored cellulose-based nanofibers via sulfation pretreatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haisong Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xijun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF MINI-SYMPOSIUM ON SYNCHROTRON RADIATION FOR SUSTAINABLE DEVELOPMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESRF, Dec 2022, Grenoble ( Online ), France</w:t>
+              <w:t xml:space="preserve">ACS Spring meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876534v1</w:t>
+                <w:t xml:space="preserve">hal-04875350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced scanning probe microscopy for cellulose nanocrystal study</w:t>
               </w:r>
@@ -8504,299 +8543,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of tailored cellulose-based nanofibers via sulfation pretreatment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the internal structure of plant biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">ESRF MINI-SYMPOSIUM ON SYNCHROTRON RADIATION FOR SUSTAINABLE DEVELOPMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRF, Dec 2022, Grenoble ( Online ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875350v1</w:t>
+                <w:t xml:space="preserve">hal-04876534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of cellulose crystals and their analogues : From model systems to practical issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of dispersion and hydrogen bond interactions for the mechanical properties of plant cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cosgrove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875345v1</w:t>
+                <w:t xml:space="preserve">hal-04875399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of dispersion and hydrogen bond interactions for the mechanical properties of plant cellulose</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and properties of cellulose crystals and their analogues : From model systems to practical issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cosgrove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875399v1</w:t>
+                <w:t xml:space="preserve">hal-04875345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure des parois des cellules du bois sondées par diffusion des neutrons et des rayons X</w:t>
               </w:r>
@@ -8845,217 +8845,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral arrangement of cellulose microfibrils in wood secondary cell wall</w:t>
+                <w:t xml:space="preserve">Occurrence of two- and three-fold chain conformations in homoxylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomoko Kuribayashi</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Sawada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Meeting of the American-Chemical-Society (ACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Orlando (FL), United States</w:t>
+              <w:t xml:space="preserve">ABSTRACTS OF PAPERS OF THE AMERICAN CHEMICAL SOCIETY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, THE AMERICAN CHEMICAL SOCIETY, Mar 2019, Orlando (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875288v1</w:t>
+                <w:t xml:space="preserve">hal-04875275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of two- and three-fold chain conformations in homoxylan</w:t>
+                <w:t xml:space="preserve">Lateral arrangement of cellulose microfibrils in wood secondary cell wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daisuke Sawada</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Kuribayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABSTRACTS OF PAPERS OF THE AMERICAN CHEMICAL SOCIETY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, THE AMERICAN CHEMICAL SOCIETY, Mar 2019, Orlando (FL), United States</w:t>
+              <w:t xml:space="preserve">National Meeting of the American-Chemical-Society (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Orlando (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875275v1</w:t>
+                <w:t xml:space="preserve">hal-04875288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of plant cell wall as an ideal polymer nanocomposite</w:t>
               </w:r>
@@ -9319,51 +9319,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature cellulose‐acid complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Hui Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9807,51 +9807,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="315C536B"/>
+    <w:nsid w:val="F9D453CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10038,51 +10038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoshiharu-nishiyama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4069-2307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143286153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assira Keralta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Winninger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Nishiyama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronic Landry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-025-02344-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhao Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjie Song" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124506" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karth&#228;user" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ogawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2025-0127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133210v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Knez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petschacher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmar Wiltsche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Putaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202500351" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725002407" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Cosas Fernandes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamzah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gondrexon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraic O'Reilly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.113541" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihong Wei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfeng Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c17432" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876845v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiliang Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Sixta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hummel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121512" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258096v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drishya Elizebath" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Hui Lim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaraman Vedhanarayanan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Saeki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202306175" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boya Yuan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibo Yu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Xia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110296" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xijun Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisong Qi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-05787-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Han" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengwan Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05411-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Fang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Shao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120744" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Berglund" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120788" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Medina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c03664" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Park" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Veron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00289" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Isobe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Ono" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Isogai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05415-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121227" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876854v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Kuribayashi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morfin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Matsumoto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05388-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177384v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxia Yan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Han" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05376-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sawada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddhi Shah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trevor Forsyth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mossou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33812-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03576868v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Anh Khanh Le" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124651" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Maddalena" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carosio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.119004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880380v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00771" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746710v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjun Zhao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyu Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Tan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c01488" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Feng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Dang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baofeng Lin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04688-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177378v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhankui Mei" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05413-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746715v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wohlert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-04210-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374611v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuojun Meng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Laine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Virtanen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c01600" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jiang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonseok Hwang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Briber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147783" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03370965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobab.2021.05.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117885" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431820v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00664" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03374652v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Venkatesh Pingali" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh M O&#8217;neill" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c05038" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764690v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00576" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03374861v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Torres-Luna" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Briber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.1c00885" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377004v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#246;der" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Porcar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Zahra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123510" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746733v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Sprenger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Roeters" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mauri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Mertig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c02757" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951280v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03214-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951278v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouyang Xiang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchen Jin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoxing Huang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhua Wu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03291-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951214v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03451-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03075544v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai-Otsuka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Satoh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01801" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951206v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeun Gim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Fittolani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Seeberger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008153" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadamin Makarem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Xin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durachko" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Gu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c07076" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390957v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuho Daicho" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuguyuki Saito" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Yan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.MACROMOL.9B00333" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360605v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip-Kunio Naito" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.11.042" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951161v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2488/jwrs.65.212" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02152203v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senta Blanquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1417-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390952v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Asaadi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Ahvenainen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-2148-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leguy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminatou Diallo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02202" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350552v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b03772" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360166v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ismail" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-1860-x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765682v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0047" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828806v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800098115" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Isono" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Kondo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Otsuka" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401375x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766390v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Briois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;trier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-013-9866-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107339v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahisa Wada" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chanzy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Langan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0485585" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876158v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875716v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876053v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876175v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875419v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosgrove" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875319v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876268v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875356v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875265v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876534v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875329v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dahlem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875350v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875345v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875399v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875249v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875288v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875275v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875993v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875230v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845315v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Codou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sbirrazzuoli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeacomine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688311v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.accb.2021.10.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699521v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang G. Glasser" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajai H. Atalla" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Blackwell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malcolm Brown Jr" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walther Burchard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-012-9702-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoshiharu-nishiyama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4069-2307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143286153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assira Keralta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Winninger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Nishiyama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronic Landry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-025-02344-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhao Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjie Song" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124506" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karth&#228;user" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ogawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2025-0127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Cosas Fernandes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamzah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gondrexon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraic O'Reilly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.113541" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Knez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petschacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmar Wiltsche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Putaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202500351" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725002407" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihong Wei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfeng Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c17432" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boya Yuan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibo Yu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Xia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110296" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiliang Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Sixta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hummel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121512" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258096v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drishya Elizebath" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Hui Lim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaraman Vedhanarayanan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Saeki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202306175" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xijun Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisong Qi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-05787-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Han" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengwan Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05411-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Fang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Shao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120744" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Berglund" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120788" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Medina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c03664" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Isobe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Ono" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Isogai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05415-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209937v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jing" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Park" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Veron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00289" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121227" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876854v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Kuribayashi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morfin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Matsumoto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05388-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177384v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxia Yan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Han" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05376-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sawada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddhi Shah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trevor Forsyth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mossou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33812-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03576868v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Anh Khanh Le" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124651" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Maddalena" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carosio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.119004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Feng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Dang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baofeng Lin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04688-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00771" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjun Zhao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyu Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Tan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c01488" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177378v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhankui Mei" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05413-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746715v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wohlert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-04210-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374611v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuojun Meng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Laine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Virtanen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c01600" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jiang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonseok Hwang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Briber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147783" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03370965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobab.2021.05.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117885" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03374652v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Venkatesh Pingali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh M O&#8217;neill" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c05038" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00664" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764690v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00576" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#246;der" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Porcar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Zahra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123510" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03374861v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Torres-Luna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Briber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.1c00885" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746733v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Sprenger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Roeters" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mauri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Mertig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c02757" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951280v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03214-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951278v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouyang Xiang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchen Jin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoxing Huang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhua Wu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03291-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951214v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03451-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03075544v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai-Otsuka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Satoh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01801" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadamin Makarem" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Xin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durachko" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Gu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c07076" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951206v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeun Gim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Fittolani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Seeberger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008153" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390957v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuho Daicho" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuguyuki Saito" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Yan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.MACROMOL.9B00333" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360605v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip-Kunio Naito" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.11.042" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02152203v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senta Blanquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1417-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951161v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2488/jwrs.65.212" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390952v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Asaadi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Ahvenainen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-2148-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leguy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminatou Diallo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02202" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350552v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b03772" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0047" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360166v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ismail" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-1860-x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828806v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800098115" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Isono" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Kondo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Otsuka" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401375x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766390v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Briois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;trier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-013-9866-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107339v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahisa Wada" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chanzy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Langan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0485585" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876158v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875716v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875419v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosgrove" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876053v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876175v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875319v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876268v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875356v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875265v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875350v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875329v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dahlem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876534v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875399v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875345v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875249v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875275v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875288v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875993v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875230v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845315v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Codou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sbirrazzuoli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeacomine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688311v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.accb.2021.10.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699521v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang G. Glasser" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajai H. Atalla" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Blackwell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malcolm Brown Jr" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walther Burchard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-012-9702-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>