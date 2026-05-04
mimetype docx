--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -2202,291 +2202,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of the formation of monodisperse cello-oligomers obtained by phosphoric acid hydrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Anisotropy Governs the Kink Formation in Cellulose Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Hui Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noriyuki Isobe</w:t>
+                <w:t xml:space="preserve">Yun Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuko Ono</w:t>
+                <w:t xml:space="preserve">Sung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Roux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muriel Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05415-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (16), pp.3961-3969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177453v1</w:t>
+                <w:t xml:space="preserve">hal-04209937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Anisotropy Governs the Kink Formation in Cellulose Nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jia Hui Lim</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of the formation of monodisperse cello-oligomers obtained by phosphoric acid hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noriyuki Isobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Jing</w:t>
+                <w:t xml:space="preserve">Yuko Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sung Park</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+                <w:t xml:space="preserve">Denis Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Veron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Akira Isogai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (16), pp.3961-3969. </w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.8235-8243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05415-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209937v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of the swelling work of wood and non-ionic polysaccharides: A revisit</w:t>
               </w:r>
@@ -4330,295 +4330,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Angle Neutron Scattering Shows Nanoscale PMMA Distribution in Transparent Wood Biocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pan Chen</w:t>
+                <w:t xml:space="preserve">Fivefold Helical Cellulose Trapped in a Sulfuric Acid Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanyuan Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+                <w:t xml:space="preserve">Javier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sai Venkatesh Pingali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugh M O’neill</w:t>
+                <w:t xml:space="preserve">Isabelle Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c05038⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374652v1</w:t>
+                <w:t xml:space="preserve">hal-03431820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fivefold Helical Cellulose Trapped in a Sulfuric Acid Framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu Ogawa</w:t>
+                <w:t xml:space="preserve">Small Angle Neutron Scattering Shows Nanoscale PMMA Distribution in Transparent Wood Biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Mazeau</w:t>
+                <w:t xml:space="preserve">Sai Venkatesh Pingali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Morfin</w:t>
+                <w:t xml:space="preserve">Hugh M O’neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (7), pp.2883 - 2890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c05038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431820v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Dependent Elastic Tensor of Cellulose Nanocrystal Probed by Hydrostatic Pressure and Uniaxial Stretching</w:t>
               </w:r>
@@ -5476,429 +5476,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing Molecular Packing of Blocks in a Lamella-Forming Carbohydrate- block -poly(3-hexylthiophene) Copolymer</w:t>
+                <w:t xml:space="preserve">Supramolecular assembly and chirality of synthetic carbohydrate materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoko Sakai-Otsuka</w:t>
+                <w:t xml:space="preserve">Soeun Gim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Fittolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Brinkmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Toshifumi Satoh</w:t>
+                <w:t xml:space="preserve">Peter Seeberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01801⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (50), pp.22577-22583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202008153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075544v1</w:t>
+                <w:t xml:space="preserve">hal-02951206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguishing Mesoscale Polar Order (Unidirectional vs Bidirectional) of Cellulose Microfibrils in Plant Cell Walls Using Sum Frequency Generation Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamadamin Makarem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamadamin Makarem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+                <w:t xml:space="preserve">Xiaoran Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoran Xin</w:t>
+                <w:t xml:space="preserve">Daniel Durachko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (37), pp.8071-8081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c07076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular assembly and chirality of synthetic carbohydrate materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competing Molecular Packing of Blocks in a Lamella-Forming Carbohydrate- block -poly(3-hexylthiophene) Copolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Sakai-Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soeun Gim</w:t>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Fittolani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Seeberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu Ogawa</w:t>
+                <w:t xml:space="preserve">Toshifumi Satoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (50), pp.22577-22583. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (20), pp.9054-9064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202008153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951206v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructure and Properties of Nacre-Inspired Clay/Cellulose Nanocomposites—Synchrotron X-ray Scattering Analysis</w:t>
               </w:r>
@@ -6516,51 +6516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminatou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7243,51 +7243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8143,51 +8143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Langan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Sawada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh M O’neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahisa Wada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9807,51 +9807,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9D453CC"/>
+    <w:nsid w:val="135AED20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10038,51 +10038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoshiharu-nishiyama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4069-2307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143286153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assira Keralta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Winninger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Nishiyama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronic Landry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-025-02344-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhao Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjie Song" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124506" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karth&#228;user" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ogawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2025-0127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Cosas Fernandes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamzah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gondrexon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraic O'Reilly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.113541" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Knez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petschacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmar Wiltsche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Putaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202500351" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725002407" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihong Wei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfeng Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c17432" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boya Yuan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibo Yu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Xia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110296" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiliang Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Sixta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hummel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121512" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258096v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drishya Elizebath" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Hui Lim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaraman Vedhanarayanan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Saeki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202306175" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xijun Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisong Qi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-05787-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Han" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengwan Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05411-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Fang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Shao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120744" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Berglund" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120788" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Medina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c03664" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Isobe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Ono" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Isogai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05415-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209937v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jing" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Park" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Veron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00289" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121227" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876854v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Kuribayashi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morfin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Matsumoto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05388-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177384v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxia Yan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Han" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05376-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sawada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddhi Shah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trevor Forsyth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mossou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33812-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03576868v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Anh Khanh Le" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124651" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Maddalena" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carosio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.119004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Feng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Dang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baofeng Lin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04688-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00771" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjun Zhao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyu Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Tan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c01488" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177378v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhankui Mei" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05413-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746715v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wohlert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-04210-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374611v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuojun Meng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Laine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Virtanen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c01600" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jiang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonseok Hwang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Briber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147783" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03370965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobab.2021.05.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117885" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03374652v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Venkatesh Pingali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh M O&#8217;neill" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c05038" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00664" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764690v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00576" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#246;der" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Porcar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Zahra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123510" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03374861v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Torres-Luna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Briber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.1c00885" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746733v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Sprenger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Roeters" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mauri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Mertig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c02757" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951280v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03214-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951278v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouyang Xiang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchen Jin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoxing Huang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhua Wu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03291-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951214v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03451-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03075544v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai-Otsuka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Satoh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01801" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadamin Makarem" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Xin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durachko" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Gu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c07076" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951206v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeun Gim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Fittolani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Seeberger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008153" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390957v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuho Daicho" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuguyuki Saito" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Yan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.MACROMOL.9B00333" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360605v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip-Kunio Naito" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.11.042" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02152203v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senta Blanquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1417-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951161v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2488/jwrs.65.212" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390952v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Asaadi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Ahvenainen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-2148-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leguy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminatou Diallo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02202" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350552v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b03772" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0047" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360166v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ismail" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-1860-x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828806v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800098115" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Isono" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Kondo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Otsuka" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401375x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766390v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Briois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;trier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-013-9866-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107339v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahisa Wada" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chanzy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Langan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0485585" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876158v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875716v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875419v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosgrove" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876053v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876175v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875319v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876268v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875356v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875265v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875350v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875329v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dahlem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876534v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875399v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875345v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875249v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875275v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875288v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875993v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875230v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845315v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Codou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sbirrazzuoli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeacomine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688311v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.accb.2021.10.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699521v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang G. Glasser" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajai H. Atalla" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Blackwell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malcolm Brown Jr" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walther Burchard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-012-9702-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoshiharu-nishiyama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4069-2307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143286153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assira Keralta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Winninger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Nishiyama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronic Landry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-025-02344-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhao Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjie Song" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124506" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karth&#228;user" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ogawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2025-0127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Cosas Fernandes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamzah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gondrexon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraic O'Reilly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.113541" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Knez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petschacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmar Wiltsche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Putaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202500351" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725002407" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihong Wei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfeng Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c17432" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boya Yuan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibo Yu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Xia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110296" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiliang Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Sixta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hummel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121512" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258096v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drishya Elizebath" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Hui Lim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaraman Vedhanarayanan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Saeki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202306175" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xijun Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisong Qi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-05787-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Han" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengwan Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05411-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Fang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Shao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120744" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Berglund" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120788" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Medina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c03664" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Park" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Veron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00289" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Isobe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Ono" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Isogai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05415-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121227" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876854v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Kuribayashi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morfin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Matsumoto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05388-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177384v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxia Yan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Han" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05376-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sawada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddhi Shah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trevor Forsyth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mossou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33812-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03576868v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Anh Khanh Le" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124651" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Maddalena" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carosio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.119004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Feng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Dang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baofeng Lin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04688-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00771" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjun Zhao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyu Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Tan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c01488" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177378v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhankui Mei" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05413-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746715v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wohlert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-04210-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374611v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuojun Meng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Laine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Virtanen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c01600" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jiang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonseok Hwang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Briber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147783" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03370965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobab.2021.05.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117885" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431820v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00664" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03374652v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Venkatesh Pingali" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh M O&#8217;neill" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c05038" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764690v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00576" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#246;der" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Porcar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Zahra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123510" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03374861v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Torres-Luna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Briber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.1c00885" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746733v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Sprenger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Roeters" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mauri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Mertig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c02757" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951280v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03214-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951278v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouyang Xiang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchen Jin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoxing Huang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhua Wu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03291-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951214v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03451-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951206v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeun Gim" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Fittolani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Seeberger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008153" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951273v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadamin Makarem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Xin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durachko" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Gu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c07076" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03075544v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai-Otsuka" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Satoh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01801" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390957v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuho Daicho" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuguyuki Saito" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Yan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.MACROMOL.9B00333" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360605v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip-Kunio Naito" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.11.042" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02152203v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senta Blanquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1417-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951161v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2488/jwrs.65.212" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390952v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Asaadi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Ahvenainen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-2148-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leguy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminatou Diallo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02202" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350552v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b03772" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0047" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360166v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ismail" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-1860-x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828806v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800098115" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Isono" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Kondo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Otsuka" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401375x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766390v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Briois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;trier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-013-9866-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107339v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahisa Wada" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chanzy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Langan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0485585" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876158v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875716v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875419v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosgrove" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876053v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876175v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875319v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876268v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875356v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875265v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875350v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875329v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dahlem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876534v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875399v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875345v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875249v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875275v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875288v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875993v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875230v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845315v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Codou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sbirrazzuoli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeacomine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688311v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.accb.2021.10.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699521v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang G. Glasser" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajai H. Atalla" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Blackwell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malcolm Brown Jr" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walther Burchard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-012-9702-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>