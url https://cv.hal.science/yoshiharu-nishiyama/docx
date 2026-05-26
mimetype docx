--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1073,4326 +1073,4326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">セルロースおよび木材膨潤の原動力としての分子バネ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poly-eugenol grafting from cellulose surface for robust antioxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boya Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shibo Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhonghua Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156, pp.110296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875981v1</w:t>
+                <w:t xml:space="preserve">hal-04835417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly-eugenol grafting from cellulose surface for robust antioxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+                <w:t xml:space="preserve">Multiscale structure of cellulose microfibrils in regenerated cellulose fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiliang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Sixta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 324, pp.121512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04835417v1</w:t>
+                <w:t xml:space="preserve">hal-04876845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale structure of cellulose microfibrils in regenerated cellulose fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Sztucki</w:t>
+                <w:t xml:space="preserve">Nonclassical Crystal Growth of Supramolecular Polymers in Aqueous Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drishya Elizebath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Hui Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaraman Vedhanarayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akinori Saeki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202306175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121512⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04876845v1</w:t>
+                <w:t xml:space="preserve">hal-04258096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonclassical Crystal Growth of Supramolecular Polymers in Aqueous Medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jia Hui Lim</w:t>
+                <w:t xml:space="preserve">Structural changes during heterogeneous sulfation and following homogenization of cotton cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xijun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haisong Qi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (5), pp.2729-2742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-024-05787-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202306175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04258096v1</w:t>
+                <w:t xml:space="preserve">hal-04835450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes during heterogeneous sulfation and following homogenization of cotton cellulose</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">セルロースおよび木材膨潤の原動力としての分子バネ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haisong Qi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellulose Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (4), pp.131-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-024-05787-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04835450v1</w:t>
+                <w:t xml:space="preserve">hal-04875981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar and uniplanar orientation in nanocellulose films: interpretation of 2D diffraction patterns step-by-step</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of the formation of monodisperse cello-oligomers obtained by phosphoric acid hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Han</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pan Chen</w:t>
+                <w:t xml:space="preserve">Noriyuki Isobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lengwan Li</w:t>
+                <w:t xml:space="preserve">Yuko Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Yang</w:t>
+                <w:t xml:space="preserve">Denis Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Isogai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 30 (13), pp.8151-8159. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05411-5⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 30, pp.8235-8243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05415-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835856v1</w:t>
+                <w:t xml:space="preserve">hal-04177453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thermodynamics of Enhanced Dope Stability of Cellulose Solution in NaOH Solution by Urea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Chen</w:t>
+                <w:t xml:space="preserve">Structural Anisotropy Governs the Kink Formation in Cellulose Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Hui Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziqiang Shao</w:t>
+                <w:t xml:space="preserve">Muriel Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 311, pp.120744. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (16), pp.3961-3969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177338v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing strategy for reduced energy demand of nanostructured CNF/clay composites with tailored interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Residual Strain and Nanostructural Effects during Drying of Nanocellulose/Clay Nanosheet Hybrids: Synchrotron X-ray Scattering Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lengwan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120788⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (16), pp.15810-15820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c03664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177332v1</w:t>
+                <w:t xml:space="preserve">hal-04176588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual Strain and Nanostructural Effects during Drying of Nanocellulose/Clay Nanosheet Hybrids: Synchrotron X-ray Scattering Results</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamics of the swelling work of wood and non-ionic polysaccharides: A revisit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c03664⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 320, pp.121227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176588v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Anisotropy Governs the Kink Formation in Cellulose Nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jia Hui Lim</w:t>
+                <w:t xml:space="preserve">Mesostructural changes in cellulose within wood cell wall upon hydrothermal treatment at 200 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Kuribayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Jing</w:t>
+                <w:t xml:space="preserve">I. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sung Park</w:t>
+                <w:t xml:space="preserve">Yuji Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00289⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (13), pp.8405-8413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05388-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209937v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of the formation of monodisperse cello-oligomers obtained by phosphoric acid hydrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Major Role of London Dispersion Interaction in the Assembly of Cellulose, Chitin, and Chitosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunxia Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noriyuki Isobe</w:t>
+                <w:t xml:space="preserve">Yu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuko Ono</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+                <w:t xml:space="preserve">Xuhui Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Roux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ziqiang Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 30, pp.8235-8243. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05415-1⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 30, pp.8127-8138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05376-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177453v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of the swelling work of wood and non-ionic polysaccharides: A revisit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planar and uniplanar orientation in nanocellulose films: interpretation of 2D diffraction patterns step-by-step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lengwan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121227⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (13), pp.8151-8159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05411-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177300v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesostructural changes in cellulose within wood cell wall upon hydrothermal treatment at 200 °C</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu Ogawa</w:t>
+                <w:t xml:space="preserve">The Thermodynamics of Enhanced Dope Stability of Cellulose Solution in NaOH Solution by Urea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Morfin</w:t>
+                <w:t xml:space="preserve">Ang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuji Matsumoto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqiang Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (13), pp.8405-8413. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 311, pp.120744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05388-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876854v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Major Role of London Dispersion Interaction in the Assembly of Cellulose, Chitin, and Chitosan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiwei Li</w:t>
+                <w:t xml:space="preserve">Processing strategy for reduced energy demand of nanostructured CNF/clay composites with tailored interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lengwan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunxia Yan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu Chen</w:t>
+                <w:t xml:space="preserve">Michael Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuhui Han</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lars Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30, pp.8127-8138. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 312, pp.120788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05376-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177384v1</w:t>
+                <w:t xml:space="preserve">hal-04177332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling the threads of cellulose mercerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recyclable nanocomposites of well-dispersed 2D layered silicates in cellulose nanofibril (CNF) matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lengwan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Sawada</w:t>
+                <w:t xml:space="preserve">Lorenza Maddalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riddhi Shah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Mossou</w:t>
+                <w:t xml:space="preserve">Federico Carosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33812-w⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 279, pp.119004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.119004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177317v1</w:t>
+                <w:t xml:space="preserve">hal-03746713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal and molecular structure of V-amylose complexed with butan-1-ol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Helical Inclusion Complexes of Amylose with Aromatic Compounds: Crystallographic Evidence for New V-Type Allomorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Anh Khanh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Mazeau</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Choisnard</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.124651⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Crystal Growth &amp; Design, 22 (12), pp.7079-7089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576868v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclable nanocomposites of well-dispersed 2D layered silicates in cellulose nanofibril (CNF) matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yu Ogawa</w:t>
+                <w:t xml:space="preserve">Quantifying the Contribution of the Dispersion Interaction and Hydrogen Bonding to the Anisotropic Elastic Properties of Chitin and Chitosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjun Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoqiang Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.119004⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (4), pp.1633-1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c01488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746713v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface sulfation of crab chitin for anisotropic swelling and nanodispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xijun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baofeng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (13), pp.7099-7109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10570-022-04688-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical Inclusion Complexes of Amylose with Aromatic Compounds: Crystallographic Evidence for New V-Type Allomorphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu Ogawa</w:t>
+                <w:t xml:space="preserve">Vapour-induced phase transformation in ultrathin cellulose films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Grimaud</w:t>
+                <w:t xml:space="preserve">Zhankui Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00771⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 243, pp.124651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05413-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880380v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Contribution of the Dispersion Interaction and Hydrogen Bonding to the Anisotropic Elastic Properties of Chitin and Chitosan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Untangling the threads of cellulose mercerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanyu Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yiwei Li</w:t>
+                <w:t xml:space="preserve">Daisuke Sawada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guoqiang Tan</w:t>
+                <w:t xml:space="preserve">Riddhi Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trevor Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c01488⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.6189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33812-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746710v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour-induced phase transformation in ultrathin cellulose films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Li</w:t>
+                <w:t xml:space="preserve">Crystal and molecular structure of V-amylose complexed with butan-1-ol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Anh Khanh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhankui Mei</w:t>
+                <w:t xml:space="preserve">Karim Mazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+                <w:t xml:space="preserve">Luc Choisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 243, pp.124651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05413-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.124651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177378v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the influence of dispersion interactions on the elastic properties of crystalline cellulose</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+                <w:t xml:space="preserve">Crystal and molecular structure of V-amylose complexed with ibuprofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Anh Khanh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Wohlert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (17), pp.10777-10786. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 261, pp.117885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-021-04210-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.117885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746715v1</w:t>
+                <w:t xml:space="preserve">hal-03167743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up Construction of Xylan Nanocrystals in Dimethyl Sulfoxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small Angle Neutron Scattering Shows Nanoscale PMMA Distribution in Transparent Wood Biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuojun Meng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daisuke Sawada</w:t>
+                <w:t xml:space="preserve">Yuanyuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Laine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu Ogawa</w:t>
+                <w:t xml:space="preserve">Sai Venkatesh Pingali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommi Virtanen</w:t>
+                <w:t xml:space="preserve">Hugh M O’neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (2), pp.898-906. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (7), pp.2883 - 2890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c01600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c05038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374611v1</w:t>
+                <w:t xml:space="preserve">hal-03374652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligocellulose from acid hydrolysis: A revisit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fivefold Helical Cellulose Trapped in a Sulfuric Acid Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Jiang</w:t>
+                <w:t xml:space="preserve">Javier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert Briber</w:t>
+                <w:t xml:space="preserve">Isabelle Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.147783⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951284v1</w:t>
+                <w:t xml:space="preserve">hal-03431820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving structural information from scattering and attenuation data of transparent wood and (Nano)paper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oligocellulose from acid hydrolysis: A revisit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wonseok Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Briber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioresources and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobab.2021.05.001⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 537, pp.147783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.147783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370965v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal and molecular structure of V-amylose complexed with ibuprofen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retrieving structural information from scattering and attenuation data of transparent wood and (Nano)paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bioresources and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobab.2021.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.117885⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03167743v1</w:t>
+                <w:t xml:space="preserve">hal-03370965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fivefold Helical Cellulose Trapped in a Sulfuric Acid Framework</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karim Mazeau</w:t>
+                <w:t xml:space="preserve">Time-Dependent Elastic Tensor of Cellulose Nanocrystal Probed by Hydrostatic Pressure and Uniaxial Stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangjie Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Morfin</w:t>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00664⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (15), pp.3779-3785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431820v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Angle Neutron Scattering Shows Nanoscale PMMA Distribution in Transparent Wood Biocomposites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuanyuan Li</w:t>
+                <w:t xml:space="preserve">Solvent-Assisted Fractionation of Oligomeric Cellulose and Reversible Transformation of Cellulose II and IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Torres-Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugh M O’neill</w:t>
+                <w:t xml:space="preserve">Robert M Briber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (7), pp.2883 - 2890. </w:t>
+              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (10), pp.4792-4797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c05038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.1c00885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374652v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Dependent Elastic Tensor of Cellulose Nanocrystal Probed by Hydrostatic Pressure and Uniaxial Stretching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guangjie Song</w:t>
+                <w:t xml:space="preserve">Process-dependent nanostructures of regenerated cellulose fibres revealed by small angle neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Sawada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pan Chen</w:t>
+                <w:t xml:space="preserve">Thomas Röder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jun Zhang</w:t>
+                <w:t xml:space="preserve">Lionel Porcar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilda Zahra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00576⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218, pp.123510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764690v1</w:t>
+                <w:t xml:space="preserve">hal-03377004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-dependent nanostructures of regenerated cellulose fibres revealed by small angle neutron scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daisuke Sawada</w:t>
+                <w:t xml:space="preserve">Direct Evidence for Aligned Binding of Cellulase Enzymes to Cellulose Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayla Sprenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Roeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Mertig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hilda Zahra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123510⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (43), pp.10684-10688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c02757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377004v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-Assisted Fractionation of Oligomeric Cellulose and Reversible Transformation of Cellulose II and IV</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cesar Torres-Luna</w:t>
+                <w:t xml:space="preserve">Quantifying the influence of dispersion interactions on the elastic properties of crystalline cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Wohlert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.1c00885⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (17), pp.10777-10786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-021-04210-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374861v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Evidence for Aligned Binding of Cellulase Enzymes to Cellulose Surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bottom-up Construction of Xylan Nanocrystals in Dimethyl Sulfoxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Roeters</w:t>
+                <w:t xml:space="preserve">Zhuojun Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Sawada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Mauri</w:t>
+                <w:t xml:space="preserve">Christiane Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf Mertig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+                <w:t xml:space="preserve">Tommi Virtanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (43), pp.10684-10688. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.898-906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c02757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c01600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746733v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twisted pseudo-tetragonal orthorhombic lamellar crystal in cellulose/ionic liquid spherulite</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water cast film formability of sugarcane bagasse xylans favored by side groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouyang Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuchen Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caoxing Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanhua Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 27 (10), pp.5449-5455. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-020-03214-6⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 27 (13), pp.7307-7320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-020-03291-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951280v1</w:t>
+                <w:t xml:space="preserve">hal-02951278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water cast film formability of sugarcane bagasse xylans favored by side groups</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Twisted pseudo-tetragonal orthorhombic lamellar crystal in cellulose/ionic liquid spherulite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangjie Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 27 (13), pp.7307-7320. </w:t>
+              <w:t xml:space="preserve">, 2020, 27 (10), pp.5449-5455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-020-03291-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10570-020-03214-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951278v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying-induced bending deformation of cellulose nanocrystals studied by molecular dynamics simulations</w:t>
               </w:r>
@@ -5404,51 +5404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (17), pp.9779-9786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5476,1896 +5476,1896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular assembly and chirality of synthetic carbohydrate materials</w:t>
+                <w:t xml:space="preserve">Competing Molecular Packing of Blocks in a Lamella-Forming Carbohydrate- block -poly(3-hexylthiophene) Copolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soeun Gim</w:t>
+                <w:t xml:space="preserve">Yoko Sakai-Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Fittolani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Seeberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu Ogawa</w:t>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshifumi Satoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202008153⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (20), pp.9054-9064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951206v1</w:t>
+                <w:t xml:space="preserve">hal-03075544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing Mesoscale Polar Order (Unidirectional vs Bidirectional) of Cellulose Microfibrils in Plant Cell Walls Using Sum Frequency Generation Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamadamin Makarem</w:t>
+                <w:t xml:space="preserve">Supramolecular assembly and chirality of synthetic carbohydrate materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soeun Gim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Fittolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Gu</w:t>
+                <w:t xml:space="preserve">Peter Seeberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (37), pp.8071-8081. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (50), pp.22577-22583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c07076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202008153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951273v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing Molecular Packing of Blocks in a Lamella-Forming Carbohydrate- block -poly(3-hexylthiophene) Copolymer</w:t>
+                <w:t xml:space="preserve">Distinguishing Mesoscale Polar Order (Unidirectional vs Bidirectional) of Cellulose Microfibrils in Plant Cell Walls Using Sum Frequency Generation Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoko Sakai-Otsuka</w:t>
+                <w:t xml:space="preserve">Mohamadamin Makarem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+                <w:t xml:space="preserve">Xiaoran Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Brinkmann</w:t>
+                <w:t xml:space="preserve">Daniel Durachko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshifumi Satoh</w:t>
+                <w:t xml:space="preserve">Ying Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (20), pp.9054-9064. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (37), pp.8071-8081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c07076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075544v1</w:t>
+                <w:t xml:space="preserve">hal-02951273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructure and Properties of Nacre-Inspired Clay/Cellulose Nanocomposites—Synchrotron X-ray Scattering Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">広葉樹材の200 °C飽和水蒸気熱処理によるセルロースの構造変化</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Kuribayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACS.MACROMOL.9B00333⟩</w:t>
+              <w:t xml:space="preserve">Mokuzai gakkai shi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2488/jwrs.65.212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390957v1</w:t>
+                <w:t xml:space="preserve">hal-02951161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-bonding network in anhydrous chitosan from neutron crystallography and periodic density functional theory calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Ogawa</w:t>
+                <w:t xml:space="preserve">Tracking of enzymatic biomass deconstruction by fungal secretomes highlights markers of lignocellulose recalcitrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip-Kunio Naito</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Senta Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.11.042⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-019-1417-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360605v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking of enzymatic biomass deconstruction by fungal secretomes highlights markers of lignocellulose recalcitrance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Paës</w:t>
+                <w:t xml:space="preserve">Water-induced crystallization and nano-scale spinodal decomposition of cellulose in NMMO and ionic liquid dope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Navarro</w:t>
+                <w:t xml:space="preserve">Shirin Asaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Benoit</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrik Ahvenainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Sixta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-019-1417-8⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.281-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-018-2148-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152203v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">広葉樹材の200 °C飽和水蒸気熱処理によるセルロースの構造変化</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructure and Properties of Nacre-Inspired Clay/Cellulose Nanocomposites—Synchrotron X-ray Scattering Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuho Daicho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuguyuki Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mokuzai gakkai shi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2488/jwrs.65.212⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (8), pp.3131-3140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACS.MACROMOL.9B00333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951161v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-induced crystallization and nano-scale spinodal decomposition of cellulose in NMMO and ionic liquid dope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen-bonding network in anhydrous chitosan from neutron crystallography and periodic density functional theory calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip-Kunio Naito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Herbert Sixta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (1), pp.281-289. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 207, pp.211-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-018-2148-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390952v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodate Oxidation Followed by NaBH 4 Reduction Converts Microfibrillated Cellulose into Sterically Stabilized Neutral Cellulose Nanocrystal Suspensions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular interactions in nanocellulose assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02202⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 376 (2112), pp.20170047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2017.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067366v1</w:t>
+                <w:t xml:space="preserve">hal-03765682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructural Characterization of the Core–Shell Structure of a Wide Range of Periodate-Oxidized Cellulose from Different Native Sources by Solid-State 13 C CP-MAS NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Leguy</w:t>
+                <w:t xml:space="preserve">Iα to Iβ mechano-conversion and amorphization in native cellulose simulated by crystal bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Heux</w:t>
+                <w:t xml:space="preserve">Ahmed Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b03772⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (8), pp.4345-4355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-018-1860-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350552v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular interactions in nanocellulose assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellulose crystals plastify by localized shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rodney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Martoïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2017.0047⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (28), pp.7260-7265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1800098115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765682v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iα to Iβ mechano-conversion and amorphization in native cellulose simulated by crystal bending</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu Ogawa</w:t>
+                <w:t xml:space="preserve">Periodate Oxidation Followed by NaBH 4 Reduction Converts Microfibrillated Cellulose into Sterically Stabilized Neutral Cellulose Nanocrystal Suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminatou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-018-1860-x⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (37), pp.11066-11075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360166v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose crystals plastify by localized shear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrastructural Characterization of the Core–Shell Structure of a Wide Range of Periodate-Oxidized Cellulose from Different Native Sources by Solid-State 13 C CP-MAS NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gergely Molnar</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Heux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (28), pp.7260-7265. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.412-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1800098115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b03772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828806v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Stereocomplex Formation of Star-Shaped Stereoblock Polylactides Consisting of Poly( l -lactide) and Poly( d -lactide) Arms</w:t>
+                <w:t xml:space="preserve">Iα → Iβ transition of cellulose under ultrasonic radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takuya Isono</w:t>
+                <w:t xml:space="preserve">Benjamin Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohei Kondo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Issei Otsuka</w:t>
+                <w:t xml:space="preserve">Christian Pétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Redouane Borsali</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma401375x⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (2), pp.597-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-013-9866-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114572v1</w:t>
+                <w:t xml:space="preserve">hal-03766390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iα → Iβ transition of cellulose under ultrasonic radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Stereocomplex Formation of Star-Shaped Stereoblock Polylactides Consisting of Poly( l -lactide) and Poly( d -lactide) Arms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Isono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Briois</w:t>
+                <w:t xml:space="preserve">Issei Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pétrier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heux</w:t>
+                <w:t xml:space="preserve">Redouane Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (2), pp.597-603. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (21), pp.8509-8518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-013-9866-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma401375x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766390v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose III I Crystal Structure and Hydrogen Bonding by Synchrotron X-ray and Neutron Fiber Diffraction</w:t>
               </w:r>
@@ -7494,519 +7494,519 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nanostructure of plant biomass from anisotropic X-ray/neutron scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tomoko Kuribayashi</w:t>
+                <w:t xml:space="preserve">Quantifying contribution of intra-chain O3H..O5 hydrogen bond to the mechanical properties of crystalline cellulose, chitin, and chitosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cosgrove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Wohlert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAS2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, U-Ser Jeng; https://www.sas2024.tw/site/page.aspx?pid=901&amp;sid=1535&amp;lang=en, Nov 2024, Taipei (TW), Taiwan</w:t>
+              <w:t xml:space="preserve">ACS Spring meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, New Orleans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876158v1</w:t>
+                <w:t xml:space="preserve">hal-04875419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of intrinsic rigidity and shape of cellulosic building blocks for material and process design swelling and drying</w:t>
+                <w:t xml:space="preserve">Surface energy – internal stress compensation in swelling and drying of cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fujihara International Symposium on Nanocellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Akira Isogai, Sep 2024, Tokyo (JP), Japan</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Cellulose and Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Qiang Fu, Sep 2024, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875716v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying contribution of intra-chain O3H..O5 hydrogen bond to the mechanical properties of crystalline cellulose, chitin, and chitosan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A seamless model for seamless scattering data including molecular and colloidal scales for wood cell wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jakob Wohlert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, New Orleans (LA), United States</w:t>
+              <w:t xml:space="preserve">canSAS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narayanan THEYENCHERI, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875419v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seamless model for seamless scattering data including molecular and colloidal scales for wood cell wall</w:t>
+                <w:t xml:space="preserve">Consideration of intrinsic rigidity and shape of cellulosic building blocks for material and process design swelling and drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">canSAS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Narayanan THEYENCHERI, Oct 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Fujihara International Symposium on Nanocellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Akira Isogai, Sep 2024, Tokyo (JP), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876053v1</w:t>
+                <w:t xml:space="preserve">hal-04875716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface energy – internal stress compensation in swelling and drying of cellulose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The nanostructure of plant biomass from anisotropic X-ray/neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Kuribayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Cellulose and Renewable Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Qiang Fu, Sep 2024, Chengdu, China</w:t>
+              <w:t xml:space="preserve">SAS2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, U-Ser Jeng; https://www.sas2024.tw/site/page.aspx?pid=901&amp;sid=1535&amp;lang=en, Nov 2024, Taipei (TW), Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876175v1</w:t>
+                <w:t xml:space="preserve">hal-04876158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical structure of cellulose microfibrils for regenerated cellulose fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiliang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS national meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Indianapolis (IN), United States</w:t>
@@ -8098,541 +8098,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling the threads of cellulose mercerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled lignin oxidation and hemicellulose deacetylation inside beech wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assira Keralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Masahisa Wada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">10èmes Journées scientifiques GDR Science du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Bois, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875356v1</w:t>
+                <w:t xml:space="preserve">hal-04875265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled lignin oxidation and hemicellulose deacetylation inside beech wood</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the internal structure of plant biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées scientifiques GDR Science du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Bois, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ESRF MINI-SYMPOSIUM ON SYNCHROTRON RADIATION FOR SUSTAINABLE DEVELOPMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRF, Dec 2022, Grenoble ( Online ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875265v1</w:t>
+                <w:t xml:space="preserve">hal-04876534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of tailored cellulose-based nanofibers via sulfation pretreatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pan Chen</w:t>
+                <w:t xml:space="preserve">Advanced scanning probe microscopy for cellulose nanocrystal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dahlem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring meeting 2022</w:t>
+              <w:t xml:space="preserve">ACS Spring 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875350v1</w:t>
+                <w:t xml:space="preserve">hal-04875329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced scanning probe microscopy for cellulose nanocrystal study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heux</w:t>
+                <w:t xml:space="preserve">Fabrication of tailored cellulose-based nanofibers via sulfation pretreatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haisong Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xijun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring 2022</w:t>
+              <w:t xml:space="preserve">ACS Spring meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875329v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the internal structure of plant biomass</w:t>
+                <w:t xml:space="preserve">Structure and properties of cellulose crystals and their analogues : From model systems to practical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF MINI-SYMPOSIUM ON SYNCHROTRON RADIATION FOR SUSTAINABLE DEVELOPMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESRF, Dec 2022, Grenoble ( Online ), France</w:t>
+              <w:t xml:space="preserve">ACS Spring meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876534v1</w:t>
+                <w:t xml:space="preserve">hal-04875345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of dispersion and hydrogen bond interactions for the mechanical properties of plant cellulose</w:t>
               </w:r>
@@ -8644,51 +8592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cosgrove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8707,96 +8655,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of cellulose crystals and their analogues : From model systems to practical issues</w:t>
+                <w:t xml:space="preserve">Untangling the threads of cellulose mercerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Langan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Sawada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh M O’neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahisa Wada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875345v1</w:t>
+                <w:t xml:space="preserve">hal-04875356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure des parois des cellules du bois sondées par diffusion des neutrons et des rayons X</w:t>
               </w:r>
@@ -8845,286 +8845,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of two- and three-fold chain conformations in homoxylan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The structure of plant cell wall as an ideal polymer nanocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABSTRACTS OF PAPERS OF THE AMERICAN CHEMICAL SOCIETY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, THE AMERICAN CHEMICAL SOCIETY, Mar 2019, Orlando (FL), United States</w:t>
+              <w:t xml:space="preserve">Ninth International Symposium on Engineering Plastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Chemistry, Chinese Academy of Science, Aug 2019, Yinchuan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875275v1</w:t>
+                <w:t xml:space="preserve">hal-04875993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral arrangement of cellulose microfibrils in wood secondary cell wall</w:t>
+                <w:t xml:space="preserve">Occurrence of two- and three-fold chain conformations in homoxylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomoko Kuribayashi</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Sawada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Meeting of the American-Chemical-Society (ACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Orlando (FL), United States</w:t>
+              <w:t xml:space="preserve">ABSTRACTS OF PAPERS OF THE AMERICAN CHEMICAL SOCIETY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, THE AMERICAN CHEMICAL SOCIETY, Mar 2019, Orlando (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875288v1</w:t>
+                <w:t xml:space="preserve">hal-04875275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of plant cell wall as an ideal polymer nanocomposite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lateral arrangement of cellulose microfibrils in wood secondary cell wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Kuribayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Symposium on Engineering Plastics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Chemistry, Chinese Academy of Science, Aug 2019, Yinchuan, China</w:t>
+              <w:t xml:space="preserve">National Meeting of the American-Chemical-Society (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Orlando (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875993v1</w:t>
+                <w:t xml:space="preserve">hal-04875288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and Chances offered by Nanocellulose: a Ubiquitous and Unique Building Block</w:t>
               </w:r>
@@ -9319,103 +9319,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature cellulose‐acid complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Hui Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jeacomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Cellulose Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Hiroshima, Japan</w:t>
@@ -9807,51 +9807,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="135AED20"/>
+    <w:nsid w:val="3DAA856B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10038,51 +10038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoshiharu-nishiyama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4069-2307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143286153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assira Keralta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Winninger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Nishiyama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronic Landry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-025-02344-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhao Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjie Song" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124506" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karth&#228;user" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ogawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2025-0127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Cosas Fernandes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamzah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gondrexon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraic O'Reilly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.113541" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Knez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petschacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmar Wiltsche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Putaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202500351" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725002407" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihong Wei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfeng Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c17432" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boya Yuan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibo Yu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Xia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110296" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiliang Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Sixta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hummel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121512" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258096v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drishya Elizebath" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Hui Lim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaraman Vedhanarayanan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Saeki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202306175" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xijun Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisong Qi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-05787-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Han" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengwan Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05411-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Fang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Shao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120744" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Berglund" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120788" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Medina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c03664" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Park" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Veron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00289" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Isobe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Ono" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Isogai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05415-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121227" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876854v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Kuribayashi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morfin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Matsumoto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05388-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177384v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxia Yan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Han" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05376-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sawada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddhi Shah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trevor Forsyth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mossou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33812-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03576868v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Anh Khanh Le" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124651" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Maddalena" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carosio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.119004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Feng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Dang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baofeng Lin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04688-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00771" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjun Zhao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyu Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Tan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c01488" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177378v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhankui Mei" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05413-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746715v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wohlert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-04210-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374611v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuojun Meng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Laine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Virtanen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c01600" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jiang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonseok Hwang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Briber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147783" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03370965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobab.2021.05.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117885" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431820v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00664" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03374652v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Venkatesh Pingali" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh M O&#8217;neill" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c05038" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764690v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00576" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#246;der" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Porcar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Zahra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123510" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03374861v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Torres-Luna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Briber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.1c00885" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746733v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Sprenger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Roeters" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mauri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Mertig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c02757" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951280v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03214-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951278v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouyang Xiang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchen Jin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoxing Huang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhua Wu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03291-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951214v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03451-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951206v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeun Gim" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Fittolani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Seeberger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008153" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951273v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadamin Makarem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Xin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durachko" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Gu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c07076" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03075544v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai-Otsuka" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Satoh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01801" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390957v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuho Daicho" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuguyuki Saito" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Yan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.MACROMOL.9B00333" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360605v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip-Kunio Naito" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.11.042" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02152203v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senta Blanquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1417-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951161v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2488/jwrs.65.212" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390952v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Asaadi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Ahvenainen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-2148-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leguy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminatou Diallo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02202" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350552v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b03772" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0047" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360166v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ismail" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-1860-x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828806v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800098115" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Isono" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Kondo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Otsuka" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401375x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766390v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Briois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;trier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-013-9866-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107339v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahisa Wada" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chanzy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Langan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0485585" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876158v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875716v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875419v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosgrove" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876053v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876175v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875319v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876268v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875356v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875265v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875350v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875329v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dahlem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876534v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875399v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875345v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875249v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875275v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875288v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875993v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875230v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845315v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Codou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sbirrazzuoli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeacomine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688311v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.accb.2021.10.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699521v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang G. Glasser" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajai H. Atalla" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Blackwell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malcolm Brown Jr" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walther Burchard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-012-9702-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoshiharu-nishiyama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4069-2307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143286153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assira Keralta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Winninger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Nishiyama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronic Landry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-025-02344-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhao Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjie Song" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124506" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karth&#228;user" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ogawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2025-0127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Cosas Fernandes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamzah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gondrexon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraic O'Reilly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.113541" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Knez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petschacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmar Wiltsche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Putaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202500351" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725002407" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihong Wei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfeng Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c17432" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boya Yuan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibo Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Xia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110296" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876845v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiliang Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Sixta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hummel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121512" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drishya Elizebath" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Hui Lim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaraman Vedhanarayanan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Saeki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202306175" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xijun Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisong Qi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-05787-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Isobe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Ono" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Isogai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05415-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Park" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Veron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00289" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengwan Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Medina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c03664" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121227" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Kuribayashi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morfin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Matsumoto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05388-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxia Yan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Han" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Shao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05376-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Han" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05411-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177338v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Lu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Fang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120744" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Berglund" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120788" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746713v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Maddalena" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carosio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.119004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880380v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Anh Khanh Le" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00771" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746710v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjun Zhao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyu Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Tan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c01488" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Feng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Dang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baofeng Lin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04688-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177378v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhankui Mei" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05413-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sawada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddhi Shah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trevor Forsyth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mossou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33812-w" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03576868v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124651" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167743v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117885" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03374652v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Venkatesh Pingali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh M O&#8217;neill" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c05038" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431820v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00664" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951284v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jiang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonseok Hwang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Briber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147783" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03370965v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobab.2021.05.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764690v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00576" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03374861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Torres-Luna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Briber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.1c00885" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377004v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#246;der" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Porcar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Zahra" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123510" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Sprenger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Roeters" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mauri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Mertig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c02757" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746715v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wohlert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-04210-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374611v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuojun Meng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Laine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Virtanen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c01600" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951278v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouyang Xiang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchen Jin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoxing Huang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Li" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhua Wu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03291-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951280v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03214-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951214v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03451-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03075544v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai-Otsuka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Satoh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01801" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951206v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeun Gim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Fittolani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Seeberger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008153" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadamin Makarem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Xin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durachko" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Gu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c07076" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951161v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2488/jwrs.65.212" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02152203v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senta Blanquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1417-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390952v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Asaadi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Ahvenainen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-2148-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390957v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuho Daicho" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuguyuki Saito" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Yan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.MACROMOL.9B00333" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360605v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip-Kunio Naito" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.11.042" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765682v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0047" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360166v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ismail" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-1860-x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828806v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800098115" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067366v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leguy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminatou Diallo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02202" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350552v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b03772" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766390v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Briois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;trier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-013-9866-x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114572v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Isono" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Kondo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Otsuka" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401375x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107339v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahisa Wada" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chanzy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Langan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0485585" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875419v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosgrove" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876175v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876053v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875716v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876158v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875319v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876268v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875265v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876534v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875329v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dahlem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875350v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875345v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875399v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875356v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875249v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875993v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875275v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875288v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875230v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845315v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Codou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sbirrazzuoli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeacomine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688311v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.accb.2021.10.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699521v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang G. Glasser" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajai H. Atalla" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Blackwell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malcolm Brown Jr" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walther Burchard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-012-9702-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>