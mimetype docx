--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -1263,295 +1263,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmid replication-associated single-strand-specific methyltransferases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing the copper sensitivity of microorganisms by restricting iron supply, a strategy for bio-management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Soisig Steunou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Babot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Fomenkov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Colleen Mcclung</w:t>
+                <w:t xml:space="preserve">Sylviane Liotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1163⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.1530 - 1545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.13590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043706v1</w:t>
+                <w:t xml:space="preserve">hal-02877930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the copper sensitivity of microorganisms by restricting iron supply, a strategy for bio-management practices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Durand</w:t>
+                <w:t xml:space="preserve">Plasmid replication-associated single-strand-specific methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Fomenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain A Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Liotenberg</w:t>
+                <w:t xml:space="preserve">Colleen Mcclung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13, pp.1530 - 1545. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.13590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877930v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single molecule super-resolution imaging of bacterial cell pole proteins with high-throughput quantitative analysis pipeline</w:t>
               </w:r>
@@ -4353,51 +4353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A1DB995"/>
+    <w:nsid w:val="965112AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4584,51 +4584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoshiharu-yamaichi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0835-5407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233848088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-1776-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fraikin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mettouchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lesterlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Espinosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1299" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjia Shen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Goldlust" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Yamaichi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821610v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Couturier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Virolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berne-Dedieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Reuter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-35978-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Altinoglu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Abriat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Torres-S&#225;nchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Poidevin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009991" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737779v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Possoz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Galli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ferat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8211;xavier Barre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13050877" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Barre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2020.100202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soisig Steunou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Babot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bourbon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Tambosi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quebre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11101207" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Fomenkov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Sun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain A Murray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mcclung" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1163" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Liotenberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13590" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169470v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christien J. Merrifield" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43051-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01715162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Sato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delaplace" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikara Sato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00130" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Bars" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desfontaines" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Muresan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2016.94" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Chao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumpei Sasabe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Clark" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigid M Davis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1262" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bruckner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ringgaard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M&#246;ll" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ewen Cameron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.199869.112" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yuan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Waldor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01185-10" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Shan Chin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sorenson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Harris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robins" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richelle Charles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1012928" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gerding" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigid Davis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002189" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duigou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Shakhnovich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000663" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0803904105" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Hatano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Niki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2007.05728.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fogel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcleod" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00416-07" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0608341104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Livny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01239-07" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929577v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Nakano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Yoshida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Uchiyama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Kawachi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Matsuo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M208098200" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929580v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929566v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Niki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hiraga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.26.14656" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwon-Sam Park" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Iida" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohito Oyagi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Yamamoto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.68.10.5742-5748.2000" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929567v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nasu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Iida" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sugahara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Park" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Honda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01296.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ishii" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yasunaga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hattori" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yokoyama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/5.1.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929558v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-S. Park" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Suthienkul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kozawa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-9-2517" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoshiharu-yamaichi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0835-5407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233848088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-1776-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fraikin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mettouchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lesterlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Espinosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1299" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjia Shen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Goldlust" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Yamaichi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821610v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Couturier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Virolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berne-Dedieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Reuter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-35978-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Altinoglu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Abriat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Torres-S&#225;nchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Poidevin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009991" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737779v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Possoz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Galli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ferat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8211;xavier Barre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13050877" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Barre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2020.100202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soisig Steunou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Babot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bourbon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Tambosi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quebre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11101207" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Liotenberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13590" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Fomenkov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Sun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain A Murray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mcclung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1163" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169470v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christien J. Merrifield" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43051-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01715162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Sato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delaplace" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikara Sato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00130" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Bars" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desfontaines" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Muresan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2016.94" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Chao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumpei Sasabe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Clark" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigid M Davis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1262" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bruckner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ringgaard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M&#246;ll" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ewen Cameron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.199869.112" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yuan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Waldor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01185-10" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Shan Chin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sorenson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Harris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robins" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richelle Charles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1012928" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gerding" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigid Davis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002189" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duigou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Shakhnovich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000663" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0803904105" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Hatano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Niki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2007.05728.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fogel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcleod" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00416-07" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0608341104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Livny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01239-07" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929577v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Nakano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Yoshida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Uchiyama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Kawachi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Matsuo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M208098200" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929580v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929566v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Niki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hiraga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.26.14656" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwon-Sam Park" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Iida" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohito Oyagi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Yamamoto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.68.10.5742-5748.2000" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929567v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nasu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Iida" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sugahara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Park" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Honda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01296.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ishii" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yasunaga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hattori" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yokoyama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/5.1.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929558v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-S. Park" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Suthienkul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kozawa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-9-2517" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>