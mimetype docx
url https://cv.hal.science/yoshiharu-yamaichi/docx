--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1263,295 +1263,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the copper sensitivity of microorganisms by restricting iron supply, a strategy for bio-management practices</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmid replication-associated single-strand-specific methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Liotenberg</w:t>
+                <w:t xml:space="preserve">Alexey Fomenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain A Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Mcclung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.13590⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877930v1</w:t>
+                <w:t xml:space="preserve">hal-03043706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmid replication-associated single-strand-specific methyltransferases</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cristian Ruse</w:t>
+                <w:t xml:space="preserve">Increasing the copper sensitivity of microorganisms by restricting iron supply, a strategy for bio-management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Soisig Steunou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Babot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colleen Mcclung</w:t>
+                <w:t xml:space="preserve">Sylviane Liotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.1530 - 1545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.13590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043706v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single molecule super-resolution imaging of bacterial cell pole proteins with high-throughput quantitative analysis pipeline</w:t>
               </w:r>
@@ -2747,469 +2747,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating focus of SopA associated with filamentous structure guides partitioning of F plasmid</w:t>
+                <w:t xml:space="preserve">Distribution of Centromere-Like parS Sites in Bacteria: Insights from Comparative Genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiyuki Hatano</w:t>
+                <w:t xml:space="preserve">Jonathan Livny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Yamaichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hironori Niki</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Waldor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2007.05728.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 189 (23), pp.8693-8703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01239-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929583v1</w:t>
+                <w:t xml:space="preserve">hal-02929584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Centromere-Like parS Sites on the Two Chromosomes of Vibrio spp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oscillating focus of SopA associated with filamentous structure guides partitioning of F plasmid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiyuki Hatano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Yamaichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Fogel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthew Waldor</w:t>
+                <w:t xml:space="preserve">Hironori Niki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.00416-07⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 (5), pp.1198-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2007.05728.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929582v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">par genes and the pathology of chromosome loss in Vibrio cholerae</w:t>
+                <w:t xml:space="preserve">Distinct Centromere-Like parS Sites on the Two Chromosomes of Vibrio spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Yamaichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mcleod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Waldor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0608341104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 189 (14), pp.5314-5324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00416-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929581v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Centromere-Like parS Sites in Bacteria: Insights from Comparative Genomics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">par genes and the pathology of chromosome loss in Vibrio cholerae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Yamaichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Waldor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 189 (23), pp.8693-8703. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (2), pp.630-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.01239-07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0608341104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929584v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Binding Mode of a Ribosome Recycling Factor (RRF) from Mesophilic Bacterium</w:t>
               </w:r>
@@ -3342,51 +3342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">migS, a cis-acting site that affects bipolar positioning of oriC on the Escherichia coli chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Yamaichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hironori Niki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 23 (1), pp.221-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3414,541 +3414,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic organization of chromosomal DNA in Escherichia coli.</w:t>
+                <w:t xml:space="preserve">A filamentous phage associated with recent pandemic Vibrio parahaemolyticus O3:K6 strains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Niki</w:t>
+                <w:t xml:space="preserve">H Nasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Iida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Sugahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Yamaichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 14 (2), pp.212-23</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 38 (6), pp.2156-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929566v1</w:t>
+                <w:t xml:space="preserve">hal-02929567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active segregation by the Bacillus subtilis partitioning system in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Yamaichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Niki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 97 (26), pp.14656-14661. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.97.26.14656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Characterization of DNA Region Containing the trh and ure Genes of Vibrio parahaemolyticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwon-Sam Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Iida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Yamaichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomohito Oyagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichiro Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 68 (10), pp.5742-5748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/iai.68.10.5742-5748.2000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filamentous phage associated with recent pandemic Vibrio parahaemolyticus O3:K6 strains.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic organization of chromosomal DNA in Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Sugahara</w:t>
+                <w:t xml:space="preserve">H Niki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Yamaichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Park</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Hiraga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 38 (6), pp.2156-61</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 14 (2), pp.212-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929567v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and genetic map of the genome of Vibrio parahaemolyticus: presence of two chromosomes in Vibrio species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Yamaichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Iida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwon-Sam Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichiro Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Honda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3989,295 +3989,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Nucleotide Sequences of 93-kb and 3.3-kb Plasmids of an Enterohemorrhagic Escherichia coli O157:H7 Derived from Sakai Outbreak</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Close proximity of the tdh, trh and ure genes on the chromosome of Vibrio parahaemolyticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Iida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Makino</w:t>
+                <w:t xml:space="preserve">K.-S. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ishii</w:t>
+                <w:t xml:space="preserve">O. Suthienkul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Yasunaga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Yokoyama</w:t>
+                <w:t xml:space="preserve">J. Kozawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Yamaichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/dnares/5.1.1⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 144 (9), pp.2517-2523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00221287-144-9-2517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929550v1</w:t>
+                <w:t xml:space="preserve">hal-02929558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close proximity of the tdh, trh and ure genes on the chromosome of Vibrio parahaemolyticus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Iida</w:t>
+                <w:t xml:space="preserve">Complete Nucleotide Sequences of 93-kb and 3.3-kb Plasmids of an Enterohemorrhagic Escherichia coli O157:H7 Derived from Sakai Outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Makino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ishii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-S. Park</w:t>
+                <w:t xml:space="preserve">T Yasunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Suthienkul</w:t>
+                <w:t xml:space="preserve">M Hattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kozawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoshiharu Yamaichi</w:t>
+                <w:t xml:space="preserve">K. Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 144 (9), pp.2517-2523. </w:t>
+              <w:t xml:space="preserve">DNA Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/00221287-144-9-2517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/dnares/5.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929558v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4353,51 +4353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="965112AF"/>
+    <w:nsid w:val="EE623C42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4584,51 +4584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoshiharu-yamaichi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0835-5407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233848088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-1776-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fraikin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mettouchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lesterlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Espinosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1299" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjia Shen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Goldlust" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Yamaichi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821610v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Couturier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Virolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berne-Dedieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Reuter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-35978-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Altinoglu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Abriat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Torres-S&#225;nchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Poidevin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009991" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737779v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Possoz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Galli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ferat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8211;xavier Barre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13050877" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Barre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2020.100202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soisig Steunou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Babot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bourbon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Tambosi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quebre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11101207" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Liotenberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13590" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Fomenkov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Sun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain A Murray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mcclung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1163" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169470v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christien J. Merrifield" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43051-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01715162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Sato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delaplace" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikara Sato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00130" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Bars" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desfontaines" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Muresan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2016.94" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Chao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumpei Sasabe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Clark" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigid M Davis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1262" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bruckner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ringgaard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M&#246;ll" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ewen Cameron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.199869.112" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yuan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Waldor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01185-10" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Shan Chin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sorenson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Harris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robins" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richelle Charles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1012928" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gerding" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigid Davis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002189" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duigou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Shakhnovich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000663" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0803904105" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Hatano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Niki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2007.05728.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fogel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcleod" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00416-07" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0608341104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Livny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01239-07" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929577v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Nakano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Yoshida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Uchiyama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Kawachi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Matsuo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M208098200" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929580v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929566v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Niki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hiraga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.26.14656" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwon-Sam Park" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Iida" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohito Oyagi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Yamamoto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.68.10.5742-5748.2000" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929567v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nasu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Iida" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sugahara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Park" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Honda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01296.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ishii" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yasunaga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hattori" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yokoyama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/5.1.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929558v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-S. Park" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Suthienkul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kozawa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-9-2517" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoshiharu-yamaichi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0835-5407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233848088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-1776-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fraikin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mettouchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lesterlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Espinosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1299" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjia Shen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Goldlust" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Yamaichi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821610v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Couturier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Virolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berne-Dedieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Reuter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-35978-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Altinoglu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Abriat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Torres-S&#225;nchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Poidevin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009991" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737779v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Possoz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Galli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ferat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8211;xavier Barre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13050877" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Barre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2020.100202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soisig Steunou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Babot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bourbon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Tambosi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quebre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11101207" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Fomenkov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Sun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain A Murray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mcclung" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1163" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Liotenberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13590" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169470v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christien J. Merrifield" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43051-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01715162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Sato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delaplace" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikara Sato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00130" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Bars" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desfontaines" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Muresan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2016.94" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Chao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumpei Sasabe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Clark" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigid M Davis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1262" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bruckner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ringgaard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M&#246;ll" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ewen Cameron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.199869.112" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yuan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Waldor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01185-10" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Shan Chin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sorenson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Harris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robins" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richelle Charles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1012928" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gerding" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigid Davis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002189" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duigou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Shakhnovich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000663" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0803904105" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929584v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Livny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01239-07" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929583v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Hatano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Niki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2007.05728.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929582v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fogel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcleod" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00416-07" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929581v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0608341104" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929577v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Nakano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Yoshida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Uchiyama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Kawachi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Matsuo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M208098200" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929580v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929567v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nasu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Iida" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sugahara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Park" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.26.14656" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929573v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwon-Sam Park" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Iida" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohito Oyagi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Yamamoto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.68.10.5742-5748.2000" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929566v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Niki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hiraga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Honda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01296.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-S. Park" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Suthienkul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kozawa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-9-2517" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929550v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ishii" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yasunaga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hattori" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yokoyama" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/5.1.1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>