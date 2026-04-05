--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yosra Ben Cheikh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eicosanoid-regulated haemocyte motility mediates the inflammatory response in Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 165, pp.110491. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2025.110491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemocyte motility: a marker of inflammation in Mytilus sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.110268. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2025.110268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of epizootics on mussel farms: Insights into microbiota composition of Mytilus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.127593. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micres.2023.127593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative immune responses of blue mussel and zebra mussel haemocytes to simultaneous chemical and bacterial exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135, pp.108654. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of haemocyte motility by chemical and biological stresses in Mytilus edulis and Dreissena polymorpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.108919. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multixenobiotic resistance in Mytilus edulis : Molecular and functional characterization of an ABCG2- type transporter in hemocytes and gills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulange-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.88-96. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection dynamics of a V. splendidus strain pathogenic to Mytilus edulis : In vivo and in vitro interactions with hemocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70, pp.515-523. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2017.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence for a Vibrio strain pathogenic to Mytilus edulis altering hemocyte immune capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.107 - 119. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2015.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIN émergent MICROTOOL: L’empreinte du microbiote comme un outil d'évaluation non invasif de l'état de santé des organismes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la SFR SCALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des effets perturbateurs endocriniens d’un filtre-UV, la benzophénone-3 chez un poisson marin, le bar européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Soloperto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact environnemental des produits appliqués à la peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Cours Francophone de Biologie de la Peau CoBIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of antibiotics and the UV-filter benzophenone-3 (BP-3) on fitness-related behaviors of the European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Soloperto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Pollutant Responses in Marine Organisms - PRIMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de biomarqueurs chez une espèce-sentinelle d'invertébré marin dans un protocole de biosurveillance de la qualité des milieux portuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoran Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des antibiotiques et du benzophénone 3 sur les réponses immunitaires de Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Soloperto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motilité hémocytaire : marqueur d’inflammation chez Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pathobiome dans les maladies des moules marines du genre Mytilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée du microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SASHIMI. Surveillance active de l’impact de la pression chimique par des biomarqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Office Français de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vincennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motilité de cellules immunitaires de bivalves : un potentiel marqueur d’immunotoxicité prometteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos-Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOBIM (Réseau international en écotoxicologie aquatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrio splendidus infection induces dysbiosis in the blue mussel and favors pathobiontic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium Advances in Marine Mussel Research (AMMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saunton Sands, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunologie comparée chez les moules Mytilus edulis et Dreissena polymorpha face à des challenges chimiques et biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos-Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPA (Colloque d'Ecophysiologie Animale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the microbiota of farmed and wild Mytilus SP: is there a link between bacteria communities and host susceptibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of Fish &amp; Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Las palmas, Canary Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation de la motilité hémocytaire chez Mytilus spp. : une fonction clé pour la recherche d'effets immunotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Chalghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Péden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du réseau international en écotoxicologie aquatique ECOBim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence for a Vibrio strain pathogenic to Mytilus edulis altering hemocyte immune capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference of Fish &amp; Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système MXR chez Mytilus edulis: du laboratoire au terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du réseau international en écotoxicologie aquatique ECOBim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial peptide Oreochromicin-2: Potential antibacterial and immunostimulant candidate for tilapia and mussel aquaculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Basabe Tuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liany Coto Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Morales Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOAQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Havana (Cuba), Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters des protéines identifiées chez la moule bleue suite à une infection à Vibrio Splendidus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROTOOL: L’empreinte du microbiote comme un outil non invasif pour la biosurveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bultelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Maugars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque conjoint ECOBIM-EcotoQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'effet du filtre UV benzophénone 3 sur la moule bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaleta Omerbasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motility of bivalve immune cells: a new potential biomarker of immunotoxicity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos-Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Fish &amp; Shellfish Immunology (ISFSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bodo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection dynamics of a V. splendidus strain pathogenic to Mytilus edulis: in vivo and in vitro interactions with hemocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on the Advances in Marine Mussel Research AMMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence for a Vibrio strain pathogenic to Mytilus edulis altering hemocyte immune capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIBRIO 2016 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of ABCG2-type gene expression and effect of season change and contaminants on ABC mRNA expression in gills and hemocytes of the blue mussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th annual meeting of Society of Environmental Toxicology and Chemistry SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une avancée dans la xénorésistance: Première évidence de l’expression du gène ABCG2 et co-mesure des niveaux de transcrits de ABCB & ABCC et des activités d’efflux dans les branchies de la moule bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Franco-Quebecois - ECOBim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Qebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de défense hémocytaires chez Mytilus edulis‎ : interactions avec Vibrio Splendidus sp. et modulation du phénotype MXR par les contaminants environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [q-bio.OT]. Normandie Université, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017NORMLH01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01703593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yosra Ben Cheikh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemocyte motility: a marker of inflammation in Mytilus sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 161, pp.110268. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2025.110268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eicosanoid-regulated haemocyte motility mediates the inflammatory response in Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 165, pp.110491. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2025.110491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of epizootics on mussel farms: Insights into microbiota composition of Mytilus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.127593. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micres.2023.127593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative immune responses of blue mussel and zebra mussel haemocytes to simultaneous chemical and bacterial exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135, pp.108654. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of haemocyte motility by chemical and biological stresses in Mytilus edulis and Dreissena polymorpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.108919. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multixenobiotic resistance in Mytilus edulis : Molecular and functional characterization of an ABCG2- type transporter in hemocytes and gills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulange-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.88-96. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection dynamics of a V. splendidus strain pathogenic to Mytilus edulis : In vivo and in vitro interactions with hemocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70, pp.515-523. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2017.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence for a Vibrio strain pathogenic to Mytilus edulis altering hemocyte immune capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.107 - 119. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2015.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial peptide Oreochromicin-2: Potential antibacterial and immunostimulant candidate for tilapia and mussel aquaculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Basabe Tuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liany Coto Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Morales Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOAQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Havana (Cuba), Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters des protéines identifiées chez la moule bleue suite à une infection à Vibrio Splendidus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROTOOL: L’empreinte du microbiote comme un outil non invasif pour la biosurveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bultelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Maugars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque conjoint ECOBIM-EcotoQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'effet du filtre UV benzophénone 3 sur la moule bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaleta Omerbasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motility of bivalve immune cells: a new potential biomarker of immunotoxicity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos-Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Fish &amp; Shellfish Immunology (ISFSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bodo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection dynamics of a V. splendidus strain pathogenic to Mytilus edulis: in vivo and in vitro interactions with hemocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on the Advances in Marine Mussel Research AMMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence for a Vibrio strain pathogenic to Mytilus edulis altering hemocyte immune capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIBRIO 2016 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of ABCG2-type gene expression and effect of season change and contaminants on ABC mRNA expression in gills and hemocytes of the blue mussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th annual meeting of Society of Environmental Toxicology and Chemistry SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une avancée dans la xénorésistance: Première évidence de l’expression du gène ABCG2 et co-mesure des niveaux de transcrits de ABCB & ABCC et des activités d’efflux dans les branchies de la moule bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Franco-Quebecois - ECOBim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Qebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des effets perturbateurs endocriniens d’un filtre-UV, la benzophénone-3 chez un poisson marin, le bar européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Soloperto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact environnemental des produits appliqués à la peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Cours Francophone de Biologie de la Peau CoBIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIN émergent MICROTOOL: L’empreinte du microbiote comme un outil d'évaluation non invasif de l'état de santé des organismes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la SFR SCALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de biomarqueurs chez une espèce-sentinelle d'invertébré marin dans un protocole de biosurveillance de la qualité des milieux portuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoran Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of antibiotics and the UV-filter benzophenone-3 (BP-3) on fitness-related behaviors of the European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Soloperto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Pollutant Responses in Marine Organisms - PRIMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des antibiotiques et du benzophénone 3 sur les réponses immunitaires de Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Soloperto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motilité hémocytaire : marqueur d’inflammation chez Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pathobiome dans les maladies des moules marines du genre Mytilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée du microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SASHIMI. Surveillance active de l’impact de la pression chimique par des biomarqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Office Français de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vincennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motilité de cellules immunitaires de bivalves : un potentiel marqueur d’immunotoxicité prometteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos-Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOBIM (Réseau international en écotoxicologie aquatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrio splendidus infection induces dysbiosis in the blue mussel and favors pathobiontic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium Advances in Marine Mussel Research (AMMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saunton Sands, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunologie comparée chez les moules Mytilus edulis et Dreissena polymorpha face à des challenges chimiques et biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos-Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPA (Colloque d'Ecophysiologie Animale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the microbiota of farmed and wild Mytilus SP: is there a link between bacteria communities and host susceptibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of Fish &amp; Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Las palmas, Canary Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation de la motilité hémocytaire chez Mytilus spp. : une fonction clé pour la recherche d'effets immunotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Chalghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Péden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du réseau international en écotoxicologie aquatique ECOBim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence for a Vibrio strain pathogenic to Mytilus edulis altering hemocyte immune capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference of Fish &amp; Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système MXR chez Mytilus edulis: du laboratoire au terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du réseau international en écotoxicologie aquatique ECOBim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de défense hémocytaires chez Mytilus edulis‎ : interactions avec Vibrio Splendidus sp. et modulation du phénotype MXR par les contaminants environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [q-bio.OT]. Normandie Université, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017NORMLH01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01703593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Guilloton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheikh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2025.110491" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990155v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2025.110268" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2023.127593" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Gendre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108654" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108919" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01755816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Xuereb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulange-Lecomte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.12.012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01738542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2017.09.047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01755819v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Godfrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.12.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589431v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Soloperto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefevre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lef&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Olivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos-Ladeiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363454v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454331v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Chalghmi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;den" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Godfrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Duflot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589468v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Basabe Tuero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liany Coto Guerra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales Rojas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589452v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bultelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Maugars" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adaleta Omerbasic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aroua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454469v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Danger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04339045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01703593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMLH01" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Guilloton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheikh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2025.110268" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126328v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2025.110491" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2023.127593" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Gendre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108654" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108919" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01755816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Xuereb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulange-Lecomte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.12.012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01738542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2017.09.047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01755819v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Godfrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.12.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Basabe Tuero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liany Coto Guerra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales Rojas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Olivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bultelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Maugars" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adaleta Omerbasic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aroua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos-Ladeiro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Godfrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Duflot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Danger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04339045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Soloperto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefevre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lef&#232;vre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Olivier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363450v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Chalghmi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;den" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01703593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMLH01" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>