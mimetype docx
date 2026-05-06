--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yosra Ben Cheikh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemocyte motility: a marker of inflammation in Mytilus sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 161, pp.110268. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2025.110268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eicosanoid-regulated haemocyte motility mediates the inflammatory response in Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 165, pp.110491. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2025.110491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of epizootics on mussel farms: Insights into microbiota composition of Mytilus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.127593. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micres.2023.127593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative immune responses of blue mussel and zebra mussel haemocytes to simultaneous chemical and bacterial exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135, pp.108654. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of haemocyte motility by chemical and biological stresses in Mytilus edulis and Dreissena polymorpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.108919. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multixenobiotic resistance in Mytilus edulis : Molecular and functional characterization of an ABCG2- type transporter in hemocytes and gills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulange-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.88-96. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection dynamics of a V. splendidus strain pathogenic to Mytilus edulis : In vivo and in vitro interactions with hemocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70, pp.515-523. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2017.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence for a Vibrio strain pathogenic to Mytilus edulis altering hemocyte immune capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.107 - 119. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2015.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial peptide Oreochromicin-2: Potential antibacterial and immunostimulant candidate for tilapia and mussel aquaculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Basabe Tuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liany Coto Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Morales Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOAQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Havana (Cuba), Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters des protéines identifiées chez la moule bleue suite à une infection à Vibrio Splendidus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROTOOL: L’empreinte du microbiote comme un outil non invasif pour la biosurveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bultelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Maugars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque conjoint ECOBIM-EcotoQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'effet du filtre UV benzophénone 3 sur la moule bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaleta Omerbasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motility of bivalve immune cells: a new potential biomarker of immunotoxicity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos-Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Fish &amp; Shellfish Immunology (ISFSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bodo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection dynamics of a V. splendidus strain pathogenic to Mytilus edulis: in vivo and in vitro interactions with hemocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on the Advances in Marine Mussel Research AMMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence for a Vibrio strain pathogenic to Mytilus edulis altering hemocyte immune capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIBRIO 2016 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of ABCG2-type gene expression and effect of season change and contaminants on ABC mRNA expression in gills and hemocytes of the blue mussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th annual meeting of Society of Environmental Toxicology and Chemistry SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une avancée dans la xénorésistance: Première évidence de l’expression du gène ABCG2 et co-mesure des niveaux de transcrits de ABCB & ABCC et des activités d’efflux dans les branchies de la moule bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Franco-Quebecois - ECOBim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Qebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des effets perturbateurs endocriniens d’un filtre-UV, la benzophénone-3 chez un poisson marin, le bar européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Soloperto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact environnemental des produits appliqués à la peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Cours Francophone de Biologie de la Peau CoBIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIN émergent MICROTOOL: L’empreinte du microbiote comme un outil d'évaluation non invasif de l'état de santé des organismes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la SFR SCALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de biomarqueurs chez une espèce-sentinelle d'invertébré marin dans un protocole de biosurveillance de la qualité des milieux portuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoran Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of antibiotics and the UV-filter benzophenone-3 (BP-3) on fitness-related behaviors of the European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Soloperto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Pollutant Responses in Marine Organisms - PRIMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des antibiotiques et du benzophénone 3 sur les réponses immunitaires de Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Soloperto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motilité hémocytaire : marqueur d’inflammation chez Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pathobiome dans les maladies des moules marines du genre Mytilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée du microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SASHIMI. Surveillance active de l’impact de la pression chimique par des biomarqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Office Français de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vincennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motilité de cellules immunitaires de bivalves : un potentiel marqueur d’immunotoxicité prometteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos-Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOBIM (Réseau international en écotoxicologie aquatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrio splendidus infection induces dysbiosis in the blue mussel and favors pathobiontic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium Advances in Marine Mussel Research (AMMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saunton Sands, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunologie comparée chez les moules Mytilus edulis et Dreissena polymorpha face à des challenges chimiques et biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos-Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPA (Colloque d'Ecophysiologie Animale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the microbiota of farmed and wild Mytilus SP: is there a link between bacteria communities and host susceptibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of Fish &amp; Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Las palmas, Canary Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation de la motilité hémocytaire chez Mytilus spp. : une fonction clé pour la recherche d'effets immunotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Chalghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Péden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du réseau international en écotoxicologie aquatique ECOBim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence for a Vibrio strain pathogenic to Mytilus edulis altering hemocyte immune capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference of Fish &amp; Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système MXR chez Mytilus edulis: du laboratoire au terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du réseau international en écotoxicologie aquatique ECOBim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de défense hémocytaires chez Mytilus edulis‎ : interactions avec Vibrio Splendidus sp. et modulation du phénotype MXR par les contaminants environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [q-bio.OT]. Normandie Université, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017NORMLH01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01703593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yosra Ben Cheikh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemocyte motility: a marker of inflammation in Mytilus sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 161, pp.110268. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2025.110268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eicosanoid-regulated haemocyte motility mediates the inflammatory response in Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 165, pp.110491. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2025.110491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of epizootics on mussel farms: Insights into microbiota composition of Mytilus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.127593. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micres.2023.127593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of haemocyte motility by chemical and biological stresses in Mytilus edulis and Dreissena polymorpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.108919. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative immune responses of blue mussel and zebra mussel haemocytes to simultaneous chemical and bacterial exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135, pp.108654. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multixenobiotic resistance in Mytilus edulis : Molecular and functional characterization of an ABCG2- type transporter in hemocytes and gills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulange-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.88-96. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection dynamics of a V. splendidus strain pathogenic to Mytilus edulis : In vivo and in vitro interactions with hemocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70, pp.515-523. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2017.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence for a Vibrio strain pathogenic to Mytilus edulis altering hemocyte immune capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.107 - 119. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2015.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIN émergent MICROTOOL: L’empreinte du microbiote comme un outil d'évaluation non invasif de l'état de santé des organismes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la SFR SCALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des effets perturbateurs endocriniens d’un filtre-UV, la benzophénone-3 chez un poisson marin, le bar européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Soloperto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact environnemental des produits appliqués à la peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Cours Francophone de Biologie de la Peau CoBIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de biomarqueurs chez une espèce-sentinelle d'invertébré marin dans un protocole de biosurveillance de la qualité des milieux portuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoran Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of antibiotics and the UV-filter benzophenone-3 (BP-3) on fitness-related behaviors of the European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Soloperto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Pollutant Responses in Marine Organisms - PRIMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des antibiotiques et du benzophénone 3 sur les réponses immunitaires de Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Soloperto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motilité hémocytaire : marqueur d’inflammation chez Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pathobiome dans les maladies des moules marines du genre Mytilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée du microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SASHIMI. Surveillance active de l’impact de la pression chimique par des biomarqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Office Français de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vincennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motilité de cellules immunitaires de bivalves : un potentiel marqueur d’immunotoxicité prometteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos-Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOBIM (Réseau international en écotoxicologie aquatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrio splendidus infection induces dysbiosis in the blue mussel and favors pathobiontic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium Advances in Marine Mussel Research (AMMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saunton Sands, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunologie comparée chez les moules Mytilus edulis et Dreissena polymorpha face à des challenges chimiques et biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos-Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPA (Colloque d'Ecophysiologie Animale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the microbiota of farmed and wild Mytilus SP: is there a link between bacteria communities and host susceptibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of Fish &amp; Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Las palmas, Canary Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation de la motilité hémocytaire chez Mytilus spp. : une fonction clé pour la recherche d'effets immunotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Chalghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Péden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du réseau international en écotoxicologie aquatique ECOBim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence for a Vibrio strain pathogenic to Mytilus edulis altering hemocyte immune capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference of Fish &amp; Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système MXR chez Mytilus edulis: du laboratoire au terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du réseau international en écotoxicologie aquatique ECOBim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial peptide Oreochromicin-2: Potential antibacterial and immunostimulant candidate for tilapia and mussel aquaculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Basabe Tuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liany Coto Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Morales Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOAQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Havana (Cuba), Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters des protéines identifiées chez la moule bleue suite à une infection à Vibrio Splendidus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROTOOL: L’empreinte du microbiote comme un outil non invasif pour la biosurveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bultelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Maugars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque conjoint ECOBIM-EcotoQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'effet du filtre UV benzophénone 3 sur la moule bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaleta Omerbasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motility of bivalve immune cells: a new potential biomarker of immunotoxicity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos-Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Fish &amp; Shellfish Immunology (ISFSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bodo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection dynamics of a V. splendidus strain pathogenic to Mytilus edulis: in vivo and in vitro interactions with hemocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on the Advances in Marine Mussel Research AMMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence for a Vibrio strain pathogenic to Mytilus edulis altering hemocyte immune capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIBRIO 2016 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of ABCG2-type gene expression and effect of season change and contaminants on ABC mRNA expression in gills and hemocytes of the blue mussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th annual meeting of Society of Environmental Toxicology and Chemistry SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une avancée dans la xénorésistance: Première évidence de l’expression du gène ABCG2 et co-mesure des niveaux de transcrits de ABCB & ABCC et des activités d’efflux dans les branchies de la moule bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Franco-Quebecois - ECOBim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Qebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de défense hémocytaires chez Mytilus edulis‎ : interactions avec Vibrio Splendidus sp. et modulation du phénotype MXR par les contaminants environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [q-bio.OT]. Normandie Université, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017NORMLH01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01703593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Guilloton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheikh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2025.110268" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126328v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2025.110491" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2023.127593" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Gendre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108654" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108919" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01755816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Xuereb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulange-Lecomte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.12.012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01738542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2017.09.047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01755819v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Godfrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.12.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Basabe Tuero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liany Coto Guerra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales Rojas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Olivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bultelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Maugars" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adaleta Omerbasic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aroua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos-Ladeiro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Godfrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Duflot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Danger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04339045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Soloperto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefevre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lef&#232;vre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Olivier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363450v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Chalghmi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;den" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01703593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMLH01" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Guilloton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheikh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2025.110268" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126328v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2025.110491" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2023.127593" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Gendre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108919" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108654" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01755816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Xuereb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulange-Lecomte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.12.012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01738542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2017.09.047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01755819v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Godfrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.12.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589431v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Soloperto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefevre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lef&#232;vre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos-Ladeiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363454v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454331v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Chalghmi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;den" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Godfrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Duflot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589468v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Basabe Tuero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liany Coto Guerra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales Rojas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589452v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bultelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Maugars" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adaleta Omerbasic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aroua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454469v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Danger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04339045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01703593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMLH01" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>