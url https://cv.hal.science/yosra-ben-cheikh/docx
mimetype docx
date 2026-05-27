--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yosra Ben Cheikh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemocyte motility: a marker of inflammation in Mytilus sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 161, pp.110268. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2025.110268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eicosanoid-regulated haemocyte motility mediates the inflammatory response in Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 165, pp.110491. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2025.110491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of epizootics on mussel farms: Insights into microbiota composition of Mytilus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.127593. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micres.2023.127593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of haemocyte motility by chemical and biological stresses in Mytilus edulis and Dreissena polymorpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.108919. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative immune responses of blue mussel and zebra mussel haemocytes to simultaneous chemical and bacterial exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135, pp.108654. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multixenobiotic resistance in Mytilus edulis : Molecular and functional characterization of an ABCG2- type transporter in hemocytes and gills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulange-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.88-96. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection dynamics of a V. splendidus strain pathogenic to Mytilus edulis : In vivo and in vitro interactions with hemocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70, pp.515-523. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2017.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence for a Vibrio strain pathogenic to Mytilus edulis altering hemocyte immune capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.107 - 119. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2015.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIN émergent MICROTOOL: L’empreinte du microbiote comme un outil d'évaluation non invasif de l'état de santé des organismes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la SFR SCALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des effets perturbateurs endocriniens d’un filtre-UV, la benzophénone-3 chez un poisson marin, le bar européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Soloperto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact environnemental des produits appliqués à la peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Cours Francophone de Biologie de la Peau CoBIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de biomarqueurs chez une espèce-sentinelle d'invertébré marin dans un protocole de biosurveillance de la qualité des milieux portuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoran Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of antibiotics and the UV-filter benzophenone-3 (BP-3) on fitness-related behaviors of the European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Soloperto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Pollutant Responses in Marine Organisms - PRIMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des antibiotiques et du benzophénone 3 sur les réponses immunitaires de Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Soloperto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motilité hémocytaire : marqueur d’inflammation chez Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pathobiome dans les maladies des moules marines du genre Mytilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée du microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SASHIMI. Surveillance active de l’impact de la pression chimique par des biomarqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Office Français de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vincennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motilité de cellules immunitaires de bivalves : un potentiel marqueur d’immunotoxicité prometteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos-Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOBIM (Réseau international en écotoxicologie aquatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrio splendidus infection induces dysbiosis in the blue mussel and favors pathobiontic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium Advances in Marine Mussel Research (AMMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saunton Sands, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunologie comparée chez les moules Mytilus edulis et Dreissena polymorpha face à des challenges chimiques et biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos-Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPA (Colloque d'Ecophysiologie Animale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the microbiota of farmed and wild Mytilus SP: is there a link between bacteria communities and host susceptibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of Fish &amp; Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Las palmas, Canary Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation de la motilité hémocytaire chez Mytilus spp. : une fonction clé pour la recherche d'effets immunotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Chalghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Péden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du réseau international en écotoxicologie aquatique ECOBim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence for a Vibrio strain pathogenic to Mytilus edulis altering hemocyte immune capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference of Fish &amp; Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système MXR chez Mytilus edulis: du laboratoire au terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du réseau international en écotoxicologie aquatique ECOBim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial peptide Oreochromicin-2: Potential antibacterial and immunostimulant candidate for tilapia and mussel aquaculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Basabe Tuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liany Coto Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Morales Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOAQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Havana (Cuba), Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters des protéines identifiées chez la moule bleue suite à une infection à Vibrio Splendidus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROTOOL: L’empreinte du microbiote comme un outil non invasif pour la biosurveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bultelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Maugars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque conjoint ECOBIM-EcotoQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'effet du filtre UV benzophénone 3 sur la moule bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaleta Omerbasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motility of bivalve immune cells: a new potential biomarker of immunotoxicity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos-Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Fish &amp; Shellfish Immunology (ISFSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bodo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection dynamics of a V. splendidus strain pathogenic to Mytilus edulis: in vivo and in vitro interactions with hemocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on the Advances in Marine Mussel Research AMMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence for a Vibrio strain pathogenic to Mytilus edulis altering hemocyte immune capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIBRIO 2016 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of ABCG2-type gene expression and effect of season change and contaminants on ABC mRNA expression in gills and hemocytes of the blue mussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th annual meeting of Society of Environmental Toxicology and Chemistry SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une avancée dans la xénorésistance: Première évidence de l’expression du gène ABCG2 et co-mesure des niveaux de transcrits de ABCB & ABCC et des activités d’efflux dans les branchies de la moule bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Franco-Quebecois - ECOBim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Qebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de défense hémocytaires chez Mytilus edulis‎ : interactions avec Vibrio Splendidus sp. et modulation du phénotype MXR par les contaminants environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [q-bio.OT]. Normandie Université, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017NORMLH01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01703593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yosra Ben Cheikh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemocyte motility: a marker of inflammation in Mytilus sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 161, pp.110268. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2025.110268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eicosanoid-regulated haemocyte motility mediates the inflammatory response in Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 165, pp.110491. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2025.110491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of epizootics on mussel farms: Insights into microbiota composition of Mytilus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.127593. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micres.2023.127593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative immune responses of blue mussel and zebra mussel haemocytes to simultaneous chemical and bacterial exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135, pp.108654. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of haemocyte motility by chemical and biological stresses in Mytilus edulis and Dreissena polymorpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.108919. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection dynamics of a V. splendidus strain pathogenic to Mytilus edulis : In vivo and in vitro interactions with hemocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70, pp.515-523. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2017.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multixenobiotic resistance in Mytilus edulis : Molecular and functional characterization of an ABCG2- type transporter in hemocytes and gills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulange-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.88-96. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence for a Vibrio strain pathogenic to Mytilus edulis altering hemocyte immune capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.107 - 119. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2015.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motilité hémocytaire : marqueur d’inflammation chez Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des effets perturbateurs endocriniens d’un filtre-UV, la benzophénone-3 chez un poisson marin, le bar européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Soloperto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact environnemental des produits appliqués à la peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Cours Francophone de Biologie de la Peau CoBIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIN émergent MICROTOOL: L’empreinte du microbiote comme un outil d'évaluation non invasif de l'état de santé des organismes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la SFR SCALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of antibiotics and the UV-filter benzophenone-3 (BP-3) on fitness-related behaviors of the European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Soloperto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Pollutant Responses in Marine Organisms - PRIMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de biomarqueurs chez une espèce-sentinelle d'invertébré marin dans un protocole de biosurveillance de la qualité des milieux portuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoran Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des antibiotiques et du benzophénone 3 sur les réponses immunitaires de Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Soloperto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pathobiome dans les maladies des moules marines du genre Mytilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée du microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SASHIMI. Surveillance active de l’impact de la pression chimique par des biomarqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Office Français de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vincennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motilité de cellules immunitaires de bivalves : un potentiel marqueur d’immunotoxicité prometteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos-Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOBIM (Réseau international en écotoxicologie aquatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrio splendidus infection induces dysbiosis in the blue mussel and favors pathobiontic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium Advances in Marine Mussel Research (AMMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saunton Sands, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunologie comparée chez les moules Mytilus edulis et Dreissena polymorpha face à des challenges chimiques et biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos-Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPA (Colloque d'Ecophysiologie Animale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the microbiota of farmed and wild Mytilus SP: is there a link between bacteria communities and host susceptibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of Fish &amp; Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Las palmas, Canary Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation de la motilité hémocytaire chez Mytilus spp. : une fonction clé pour la recherche d'effets immunotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Chalghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Péden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du réseau international en écotoxicologie aquatique ECOBim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système MXR chez Mytilus edulis: du laboratoire au terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du réseau international en écotoxicologie aquatique ECOBim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence for a Vibrio strain pathogenic to Mytilus edulis altering hemocyte immune capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference of Fish &amp; Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial peptide Oreochromicin-2: Potential antibacterial and immunostimulant candidate for tilapia and mussel aquaculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Basabe Tuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liany Coto Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Morales Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOAQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Havana (Cuba), Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters des protéines identifiées chez la moule bleue suite à une infection à Vibrio Splendidus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Banyuls Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROTOOL: L’empreinte du microbiote comme un outil non invasif pour la biosurveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bultelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Maugars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque conjoint ECOBIM-EcotoQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'effet du filtre UV benzophénone 3 sur la moule bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaleta Omerbasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motility of bivalve immune cells: a new potential biomarker of immunotoxicity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos-Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Fish &amp; Shellfish Immunology (ISFSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bodo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection dynamics of a V. splendidus strain pathogenic to Mytilus edulis: in vivo and in vitro interactions with hemocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on the Advances in Marine Mussel Research AMMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence for a Vibrio strain pathogenic to Mytilus edulis altering hemocyte immune capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIBRIO 2016 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of ABCG2-type gene expression and effect of season change and contaminants on ABC mRNA expression in gills and hemocytes of the blue mussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th annual meeting of Society of Environmental Toxicology and Chemistry SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une avancée dans la xénorésistance: Première évidence de l’expression du gène ABCG2 et co-mesure des niveaux de transcrits de ABCB & ABCC et des activités d’efflux dans les branchies de la moule bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Franco-Quebecois - ECOBim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Qebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de défense hémocytaires chez Mytilus edulis‎ : interactions avec Vibrio Splendidus sp. et modulation du phénotype MXR par les contaminants environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [q-bio.OT]. Normandie Université, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017NORMLH01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01703593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Guilloton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheikh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2025.110268" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126328v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2025.110491" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2023.127593" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Gendre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108919" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108654" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01755816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Xuereb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulange-Lecomte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.12.012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01738542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2017.09.047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01755819v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Godfrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.12.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589431v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Soloperto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefevre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lef&#232;vre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos-Ladeiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363454v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454331v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Chalghmi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;den" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Godfrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Duflot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589468v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Basabe Tuero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liany Coto Guerra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales Rojas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589452v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bultelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Maugars" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adaleta Omerbasic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aroua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454469v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Danger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04339045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01703593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMLH01" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Guilloton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheikh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2025.110268" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126328v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2025.110491" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2023.127593" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Gendre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108654" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108919" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01738542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2017.09.047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01755816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Xuereb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulange-Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.12.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01755819v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Godfrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.12.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Soloperto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefevre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lef&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Olivier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589398v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos-Ladeiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363454v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454331v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Chalghmi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;den" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Duflot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Godfrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589468v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Basabe Tuero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liany Coto Guerra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales Rojas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589452v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bultelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Maugars" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adaleta Omerbasic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aroua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454469v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Danger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04339045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01703593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMLH01" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>