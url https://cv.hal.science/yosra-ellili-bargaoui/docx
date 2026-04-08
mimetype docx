--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1902,51 +1902,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F9A7B36"/>
+    <w:nsid w:val="4F8C4448"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>