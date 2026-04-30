--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -708,542 +708,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil properties at multiple depths from disaggregated legacy soil maps in the Brittany region, France</w:t>
+                <w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on the Disaggregation and Harmonisation of Soil Map Units Through Resampled Classification Trees (DSMART) algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Philip Malone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budiman Minasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00342⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.371-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/SOIL-6-371-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961668v1</w:t>
+                <w:t xml:space="preserve">hal-02970581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on the Disaggregation and Harmonisation of Soil Map Units Through Resampled Classification Trees (DSMART) algorithm</w:t>
+                <w:t xml:space="preserve">Mapping soil properties at multiple depths from disaggregated legacy soil maps in the Brittany region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brendan Philip Malone</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (2), pp.371-388. </w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, pp.e00342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/SOIL-6-371-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970581v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of digital maps derived from spatial disaggregation of legacy soil maps</w:t>
+                <w:t xml:space="preserve">Mapping soil organic carbon stock change by soil monitoring and digital soil mapping at the landscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Ellili Bargaoui</w:t>
+                <w:t xml:space="preserve">Yosra Ellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas P.A. Saby</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 356, pp.113907. </w:t>
+              <w:t xml:space="preserve">, 2019, 351, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283023v1</w:t>
+                <w:t xml:space="preserve">hal-02280194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil organic carbon stock change by soil monitoring and digital soil mapping at the landscape scale</w:t>
+                <w:t xml:space="preserve">Validation of digital maps derived from spatial disaggregation of legacy soil maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Ellili</w:t>
+                <w:t xml:space="preserve">Yosra Ellili Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pichelin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas P.A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 351, pp.1-8. </w:t>
+              <w:t xml:space="preserve">, 2019, 356, pp.113907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280194v1</w:t>
+                <w:t xml:space="preserve">hal-02283023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1343,51 +1343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does digital soil information source affect soil ecosystem services assessment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1591,103 +1591,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on 1 DSMART algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ellili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Philip Malone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budiman Minasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1902,51 +1902,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F8C4448"/>
+    <w:nsid w:val="8E8D5F17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2133,51 +2133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yosra-ellili-bargaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6843-6909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Afassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105920" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13342" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190037v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00704" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107211" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00342" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Philip Malone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/SOIL-6-371-2020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili Bargaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113907" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02362155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03340240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSARD087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yosra-ellili-bargaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6843-6909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Afassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105920" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13342" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190037v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00704" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107211" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Philip Malone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/SOIL-6-371-2020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00342" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili Bargaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113907" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02362155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03340240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSARD087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>