--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1,1847 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1795 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yosra Ellili-Bargaoui </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant - chercheur en sciences de sol et de l’environnement </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yosra-ellili-bargaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6843-6909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=4cHFGsIAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing dependence between soil ecosystem services as a function of weather and soil: Application of vine copula modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Afassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 172, pp.105920. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of extreme values of soil ecosystem services predicted from associated soil properties and weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), pp.e13342. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accuracy of soil information influences assessment of soil ecosystem services in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.e00704. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of six soil ecosystem services by coupling simulation modelling and field measurement of soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121, pp.107211. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on the Disaggregation and Harmonisation of Soil Map Units Through Resampled Classification Trees (DSMART) algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Philip Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.371-388. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/SOIL-6-371-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil properties at multiple depths from disaggregated legacy soil maps in the Brittany region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.e00342. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil organic carbon stock change by soil monitoring and digital soil mapping at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 351, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of digital maps derived from spatial disaggregation of legacy soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 356, pp.113907. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe thématique Collectivités et pouvoirs publics - Retour sur le séminaire ADEME Multifonctionnalité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMT "Sols et Territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT "Sols et Territoires", Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does digital soil information source affect soil ecosystem services assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation at regional scale of soil property maps derived from spatial disaggregation of large scale legacy soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on 1 DSMART algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Philip Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation biophysique des services écosystémiques des sols cultivés - Adaptation de l’information pédologique pour la modélisation dynamique du fonctionnement des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Agrocampus Ouest, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019NSARD087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03340240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1902,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E8D5F17"/>
+    <w:nsid w:val="16003D65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2133,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yosra-ellili-bargaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6843-6909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Afassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105920" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13342" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190037v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00704" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107211" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Philip Malone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/SOIL-6-371-2020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00342" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili Bargaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113907" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02362155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03340240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSARD087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yosra-ellili-bargaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6843-6909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=4cHFGsIAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Afassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105920" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13342" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00704" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107211" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Philip Malone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/SOIL-6-371-2020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961668v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00342" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280194v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili Bargaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113907" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02362155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03340240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSARD087" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>