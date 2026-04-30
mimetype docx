--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -213,187 +213,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire sans entraves (pour) nos futurs désirables</w:t>
+                <w:t xml:space="preserve">Écrire depuis la race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ghliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En Marges !</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Race et discours : Écritures, réappropriations, inscriptions, 1 (2021-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.10920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866835v1</w:t>
+                <w:t xml:space="preserve">hal-03780033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire depuis la race</w:t>
+                <w:t xml:space="preserve">Écrire sans entraves (pour) nos futurs désirables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ghliss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">En Marges !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Futurs désirables, 9, https://enmarges.fr/2022/11/20/ecrire-sans-entraves-pour-nos-futurs-desirables/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/itineraires.10920⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03780033v1</w:t>
+                <w:t xml:space="preserve">hal-03866835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les photo-discours WhatsApp : éléments d’analyse d’une affordance d’une application mobile</w:t>
               </w:r>
@@ -470,51 +470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques discursives de la vulnérabilité. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ghliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -773,51 +773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ghliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2103,51 +2103,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73D23C82"/>
+    <w:nsid w:val="B968132F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2334,51 +2334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866835v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghliss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.10920" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.8480" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336537v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.8282" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jahjah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0029" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Voskresenskaya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780036v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857507v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez Mejia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003959" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1049651" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52932" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.53673" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CW8LT86H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.165.0197" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03176608v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MON30024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780033v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghliss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.10920" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866835v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.8480" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336537v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.8282" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jahjah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0029" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Voskresenskaya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780036v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857507v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez Mejia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003959" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1049651" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52932" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.53673" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CW8LT86H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.165.0197" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03176608v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MON30024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>