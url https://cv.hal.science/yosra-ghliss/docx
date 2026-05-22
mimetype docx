--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -213,650 +213,650 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire depuis la race</w:t>
+                <w:t xml:space="preserve">Écrire sans entraves (pour) nos futurs désirables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ghliss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">En Marges !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Futurs désirables, 9, https://enmarges.fr/2022/11/20/ecrire-sans-entraves-pour-nos-futurs-desirables/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780033v1</w:t>
+                <w:t xml:space="preserve">hal-03866835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire sans entraves (pour) nos futurs désirables</w:t>
+                <w:t xml:space="preserve">Écrire depuis la race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ghliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En Marges !</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Race et discours : Écritures, réappropriations, inscriptions, 1 (2021-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.10920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866835v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les photo-discours WhatsApp : éléments d’analyse d’une affordance d’une application mobile</w:t>
+                <w:t xml:space="preserve">Dynamiques discursives de la vulnérabilité. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ghliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dynamiques discursives de la vulnérabilité, 20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288297v1</w:t>
+                <w:t xml:space="preserve">hal-02336537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques discursives de la vulnérabilité. Introduction</w:t>
+                <w:t xml:space="preserve">Language affordances, a lever for postdualistic reflection on digital discourse?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ghliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Perea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.8282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336537v1</w:t>
+                <w:t xml:space="preserve">hal-02288296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language affordances, a lever for postdualistic reflection on digital discourse?</w:t>
+                <w:t xml:space="preserve">Habiter WhatsApp ? Éléments d'analyse postdualiste des interactions en espace numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ghliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ruchon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/corela.8282⟩</w:t>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Discours numériques natifs. Des relations sociolangagières connectées, 167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.167.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288296v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter WhatsApp ? Éléments d'analyse postdualiste des interactions en espace numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamiques discursives de la vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ghliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Jahjah</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146304v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04279820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques discursives de la vulnérabilité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les photo-discours WhatsApp : éléments d’analyse d’une affordance d’une application mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ghliss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.8480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04279820v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité : vers une conception différente de la relationalité</w:t>
               </w:r>
@@ -1025,51 +1025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un corpus sensible multimodal à une linguistique du care ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ghliss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1107,51 +1107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités numériques, une désignation transitionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ghliss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1447,225 +1447,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je t'aime fortttttttttt&amp;quot;: la répétition graphémique, marqueur d'émotion dans le genre de discours SMS?</w:t>
+                <w:t xml:space="preserve">Après la collecte, l'anonymisation : enjeux éthiques et juridiques dans la constitution du corpus 88MILSMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ghliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Verine</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Anna Krzyżanowska; Katarzyna Wołowska. </w:t>
+                <w:t xml:space="preserve">Frédéric André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ciara R. Wigham, Gudrun Ledegen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les émotions et les valeurs dans la communication II. Entrer dans l'univers du discours</w:t>
+              <w:t xml:space="preserve">Corpus de communication médiée par les réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-3-631-66646-3</w:t>
+                <w:t xml:space="preserve">L'Harmattan </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-343-11212-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780040v1</w:t>
+                <w:t xml:space="preserve">hal-01722169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après la collecte, l'anonymisation : enjeux éthiques et juridiques dans la constitution du corpus 88MILSMS</w:t>
+                <w:t xml:space="preserve">Je t'aime fortttttttttt&amp;quot;: la répétition graphémique, marqueur d'émotion dans le genre de discours SMS?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ghliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric André</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Ciara R. Wigham, Gudrun Ledegen. </w:t>
+                <w:t xml:space="preserve">Bertrand Verine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Krzyżanowska; Katarzyna Wołowska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus de communication médiée par les réseaux</w:t>
+              <w:t xml:space="preserve">Les émotions et les valeurs dans la communication II. Entrer dans l'univers du discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan </w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-2-343-11212-1</w:t>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-3-631-66646-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722169v1</w:t>
+                <w:t xml:space="preserve">hal-03780040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des LOL et des MDR : de la publicisation du corps émotionné dans la communication électronique</w:t>
               </w:r>
@@ -2103,51 +2103,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B968132F"/>
+    <w:nsid w:val="98647574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2334,51 +2334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780033v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghliss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.10920" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866835v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.8480" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336537v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.8282" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jahjah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0029" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Voskresenskaya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780036v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857507v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez Mejia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003959" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1049651" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52932" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.53673" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CW8LT86H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.165.0197" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03176608v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MON30024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866835v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghliss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.10920" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336537v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.8282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jahjah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288297v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.8480" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Voskresenskaya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780036v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857507v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez Mejia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003959" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52932" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1049651" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.53673" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CW8LT86H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.165.0197" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03176608v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MON30024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>